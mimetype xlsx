--- v0 (2025-11-21)
+++ v1 (2026-08-16)
@@ -22,89 +22,89 @@
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Institution" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Scholars" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Sources" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Locations" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Academic fields" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1241" uniqueCount="1241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1231" uniqueCount="1231">
   <si>
     <t xml:space="preserve">IKey</t>
   </si>
   <si>
     <t xml:space="preserve">Name</t>
   </si>
   <si>
     <t xml:space="preserve">English Name</t>
   </si>
   <si>
     <t xml:space="preserve">Creation Date</t>
   </si>
   <si>
     <t xml:space="preserve">End Date</t>
   </si>
   <si>
     <t xml:space="preserve">Headquarter</t>
   </si>
   <si>
     <t xml:space="preserve">Ubraunsberg-1568</t>
   </si>
   <si>
     <t xml:space="preserve">Kolegium jezuitów w Braniewie</t>
   </si>
   <si>
     <t xml:space="preserve">Jesuit College of Braniewo</t>
   </si>
   <si>
     <t xml:space="preserve">BraniewoPOL</t>
   </si>
   <si>
     <t xml:space="preserve">Repertorium Eruditorum Totius Europae</t>
   </si>
   <si>
     <t xml:space="preserve">List of professors of: Ubraunsberg-1568</t>
   </si>
   <si>
-    <t xml:space="preserve">Updated on:  2025-11-20</t>
+    <t xml:space="preserve">Updated on:  2026-06-27</t>
   </si>
   <si>
     <t xml:space="preserve">Reference:  https://doi.org/10.14428/rete.v11i0/Braniewo</t>
   </si>
   <si>
     <t xml:space="preserve">PKey</t>
   </si>
   <si>
     <t xml:space="preserve">First Name</t>
   </si>
   <si>
     <t xml:space="preserve">Alternative Names</t>
   </si>
   <si>
     <t xml:space="preserve">Birth Place</t>
   </si>
   <si>
     <t xml:space="preserve">Year of Birth</t>
   </si>
   <si>
     <t xml:space="preserve">Death Place</t>
   </si>
   <si>
     <t xml:space="preserve">Year of Death</t>
   </si>
@@ -339,74 +339,56 @@
   <si>
     <t xml:space="preserve">KraziaiLTU</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/1230154380897730290171/</t>
   </si>
   <si>
     <t xml:space="preserve">Bartsch-F-1552</t>
   </si>
   <si>
     <t xml:space="preserve">Bartsch</t>
   </si>
   <si>
     <t xml:space="preserve">Fryderyk</t>
   </si>
   <si>
     <t xml:space="preserve">SmolenskRUS</t>
   </si>
   <si>
     <t xml:space="preserve">https://pl.wikipedia.org/wiki/Fryderyk_Bartsch</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/22131961/</t>
   </si>
   <si>
-    <t xml:space="preserve">Becanus-M-1561</t>
+    <t xml:space="preserve">Becanus-MO-1550</t>
   </si>
   <si>
     <t xml:space="preserve">Becanus</t>
   </si>
   <si>
-    <t xml:space="preserve">Martinus</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Michał Otto</t>
   </si>
   <si>
     <t xml:space="preserve">Bekan</t>
   </si>
   <si>
     <t xml:space="preserve">BeekNLD</t>
   </si>
   <si>
     <t xml:space="preserve">WarsawPOL</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/61168590498318222184/</t>
   </si>
   <si>
     <t xml:space="preserve">PortailBioNld</t>
   </si>
   <si>
     <t xml:space="preserve">Benigk-JI-1720</t>
   </si>
   <si>
     <t xml:space="preserve">Benigk</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub Ignacy</t>
@@ -630,50 +612,53 @@
   <si>
     <t xml:space="preserve">Bordihn-A-1715</t>
   </si>
   <si>
     <t xml:space="preserve">Bordihn</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzej</t>
   </si>
   <si>
     <t xml:space="preserve">Borkowski-K-1709</t>
   </si>
   <si>
     <t xml:space="preserve">Borkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Karol</t>
   </si>
   <si>
     <t xml:space="preserve">PlockPOL</t>
   </si>
   <si>
     <t xml:space="preserve">PolockBLR</t>
   </si>
   <si>
+    <t xml:space="preserve">https://be.wikipedia.org/wiki/Караль_Баркоўскі</t>
+  </si>
+  <si>
     <t xml:space="preserve">Brictius-J-1654</t>
   </si>
   <si>
     <t xml:space="preserve">Brictius</t>
   </si>
   <si>
     <t xml:space="preserve">Jean</t>
   </si>
   <si>
     <t xml:space="preserve">Brix</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/303883102/</t>
   </si>
   <si>
     <t xml:space="preserve">Brictius-M-1665</t>
   </si>
   <si>
     <t xml:space="preserve">Marcin</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/249180964/</t>
   </si>
   <si>
     <t xml:space="preserve">Bruchman-A-1577</t>
@@ -1834,53 +1819,50 @@
     <t xml:space="preserve">Niswandt</t>
   </si>
   <si>
     <t xml:space="preserve">Nizwandt</t>
   </si>
   <si>
     <t xml:space="preserve">Niswandt-PT-1705</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł Theodor</t>
   </si>
   <si>
     <t xml:space="preserve">JezioranyPOL</t>
   </si>
   <si>
     <t xml:space="preserve">IluksteLVA</t>
   </si>
   <si>
     <t xml:space="preserve">Obrembski-A-1567</t>
   </si>
   <si>
     <t xml:space="preserve">Obrembski</t>
   </si>
   <si>
     <t xml:space="preserve">Obrębski</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">ObrabPOL</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/854158790698938851960/</t>
   </si>
   <si>
     <t xml:space="preserve">Oleskiewicz-B-1602</t>
   </si>
   <si>
     <t xml:space="preserve">Oleskiewicz</t>
   </si>
   <si>
     <t xml:space="preserve">Olszewski-J-1587</t>
   </si>
   <si>
     <t xml:space="preserve">Olszewski</t>
   </si>
   <si>
     <t xml:space="preserve">Jacques</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/22048807/</t>
   </si>
   <si>
     <t xml:space="preserve">Paunicz-M-1684</t>
   </si>
@@ -3031,51 +3013,51 @@
   <si>
     <t xml:space="preserve">Augsburg, Augsbourg, Augusta</t>
   </si>
   <si>
     <t xml:space="preserve">Q2749</t>
   </si>
   <si>
     <t xml:space="preserve">Bachum</t>
   </si>
   <si>
     <t xml:space="preserve">Q798266</t>
   </si>
   <si>
     <t xml:space="preserve">Bangor</t>
   </si>
   <si>
     <t xml:space="preserve">Q234178</t>
   </si>
   <si>
     <t xml:space="preserve">Barczewo (Wartembork), Wartenburg</t>
   </si>
   <si>
     <t xml:space="preserve">Q807991</t>
   </si>
   <si>
-    <t xml:space="preserve">Bayern, Bavière</t>
+    <t xml:space="preserve">Bayern, Bavière, Bavaria</t>
   </si>
   <si>
     <t xml:space="preserve">Q980</t>
   </si>
   <si>
     <t xml:space="preserve">Beek</t>
   </si>
   <si>
     <t xml:space="preserve">Q3972033</t>
   </si>
   <si>
     <t xml:space="preserve">Belarus</t>
   </si>
   <si>
     <t xml:space="preserve">Q184</t>
   </si>
   <si>
     <t xml:space="preserve">Biedów</t>
   </si>
   <si>
     <t xml:space="preserve">Q16486151</t>
   </si>
   <si>
     <t xml:space="preserve">Bisztynek, Bischofstein</t>
   </si>
@@ -3181,99 +3163,93 @@
   <si>
     <t xml:space="preserve">Gniew, (Mewe)</t>
   </si>
   <si>
     <t xml:space="preserve">Q305067</t>
   </si>
   <si>
     <t xml:space="preserve">Grodno, Гродна</t>
   </si>
   <si>
     <t xml:space="preserve">Q181376</t>
   </si>
   <si>
     <t xml:space="preserve">Győr (Raab)</t>
   </si>
   <si>
     <t xml:space="preserve">Q134494</t>
   </si>
   <si>
     <t xml:space="preserve">Heilberg (Lidzbark Warmiński)</t>
   </si>
   <si>
     <t xml:space="preserve">Q751123</t>
   </si>
   <si>
-    <t xml:space="preserve">Hilvarenbeek</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Ilūkste, Alūksta, Ilūkšta, Illuxt</t>
   </si>
   <si>
     <t xml:space="preserve">Q580373</t>
   </si>
   <si>
     <t xml:space="preserve">Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Q27</t>
   </si>
   <si>
     <t xml:space="preserve">Ivanava</t>
   </si>
   <si>
     <t xml:space="preserve">Q956207</t>
   </si>
   <si>
     <t xml:space="preserve">Jankowo  (Ankendorf)</t>
   </si>
   <si>
     <t xml:space="preserve">Q6154960</t>
   </si>
   <si>
     <t xml:space="preserve">Jarosław</t>
   </si>
   <si>
     <t xml:space="preserve">Q721928</t>
   </si>
   <si>
     <t xml:space="preserve">Jelgava, Mitau</t>
   </si>
   <si>
     <t xml:space="preserve">Q179830</t>
   </si>
   <si>
     <t xml:space="preserve">Jeziorany (Zybork)</t>
   </si>
   <si>
     <t xml:space="preserve">Q1001496</t>
   </si>
   <si>
-    <t xml:space="preserve">Kaliningrad, Königsberg</t>
+    <t xml:space="preserve">Kaliningrad, Königsberg, Królewiec</t>
   </si>
   <si>
     <t xml:space="preserve">Q1829</t>
   </si>
   <si>
     <t xml:space="preserve">Kaunas</t>
   </si>
   <si>
     <t xml:space="preserve">Q4115712</t>
   </si>
   <si>
     <t xml:space="preserve">Kleve, Kleef</t>
   </si>
   <si>
     <t xml:space="preserve">Q6842</t>
   </si>
   <si>
     <t xml:space="preserve">København, Copenhagen</t>
   </si>
   <si>
     <t xml:space="preserve">Q1748</t>
   </si>
   <si>
     <t xml:space="preserve">Krakovany (Piešťany)</t>
   </si>
@@ -3319,51 +3295,51 @@
   <si>
     <t xml:space="preserve">Lubawa</t>
   </si>
   <si>
     <t xml:space="preserve">Q987188</t>
   </si>
   <si>
     <t xml:space="preserve">Lublin</t>
   </si>
   <si>
     <t xml:space="preserve">Q37333</t>
   </si>
   <si>
     <t xml:space="preserve">Lwow Lemberg, Lvov, Lviv</t>
   </si>
   <si>
     <t xml:space="preserve">Q36036</t>
   </si>
   <si>
     <t xml:space="preserve">Maastricht</t>
   </si>
   <si>
     <t xml:space="preserve">Q1309</t>
   </si>
   <si>
-    <t xml:space="preserve">Malbork</t>
+    <t xml:space="preserve">Malbork, Marienburg</t>
   </si>
   <si>
     <t xml:space="preserve">Q146820</t>
   </si>
   <si>
     <t xml:space="preserve">Małopolska</t>
   </si>
   <si>
     <t xml:space="preserve">Q11390</t>
   </si>
   <si>
     <t xml:space="preserve">Martina Franca</t>
   </si>
   <si>
     <t xml:space="preserve">Q52020</t>
   </si>
   <si>
     <t xml:space="preserve">Masovian Voivodeship, Mazowieckie</t>
   </si>
   <si>
     <t xml:space="preserve">Q54169</t>
   </si>
   <si>
     <t xml:space="preserve">Minsk</t>
   </si>
@@ -3638,56 +3614,50 @@
     <t xml:space="preserve">Q102217</t>
   </si>
   <si>
     <t xml:space="preserve">Warmia, Emeland (region)</t>
   </si>
   <si>
     <t xml:space="preserve">Q322620</t>
   </si>
   <si>
     <t xml:space="preserve">Warsaw, Warschau, Warszawa, Varsovie</t>
   </si>
   <si>
     <t xml:space="preserve">Q270</t>
   </si>
   <si>
     <t xml:space="preserve">Wielbark (Gmina Malbork)</t>
   </si>
   <si>
     <t xml:space="preserve">Q13479721</t>
   </si>
   <si>
     <t xml:space="preserve">Wielki Łęck</t>
   </si>
   <si>
     <t xml:space="preserve">Q976714</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Q1741</t>
   </si>
   <si>
     <t xml:space="preserve">Rejon Wiłkomierski, (Ukmergė)</t>
   </si>
   <si>
     <t xml:space="preserve">Q68929</t>
   </si>
   <si>
     <t xml:space="preserve">Würzburg</t>
   </si>
   <si>
     <t xml:space="preserve">Q2999</t>
   </si>
   <si>
     <t xml:space="preserve">Xanten</t>
   </si>
   <si>
     <t xml:space="preserve">Q162890</t>
   </si>
   <si>
     <t xml:space="preserve">Zacharzew, Zacharzewo, Sacharschew</t>
   </si>
   <si>
     <t xml:space="preserve">Q8064008</t>
   </si>
@@ -4327,51 +4297,51 @@
       <c r="C2" t="s">
         <v>40</v>
       </c>
       <c r="D2" t="s">
         <v>41</v>
       </c>
       <c r="E2" t="s">
         <v>42</v>
       </c>
       <c r="F2" t="n">
         <v>1536</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
       <c r="H2" t="n">
         <v>1613</v>
       </c>
       <c r="I2" t="s">
         <v>43</v>
       </c>
       <c r="J2" t="s">
         <v>44</v>
       </c>
       <c r="K2" t="n">
-        <v>0.983156614532314</v>
+        <v>1.80167597051384</v>
       </c>
       <c r="L2" t="n">
         <v>1564</v>
       </c>
       <c r="M2" t="n">
         <v>1574</v>
       </c>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2" t="b">
         <v>0</v>
       </c>
       <c r="T2" t="s">
         <v>46</v>
       </c>
       <c r="U2" t="s">
         <v>47</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
@@ -4388,51 +4358,51 @@
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
       <c r="F3" t="n">
         <v>1604</v>
       </c>
       <c r="G3" t="s">
         <v>9</v>
       </c>
       <c r="H3" t="n">
         <v>1665</v>
       </c>
       <c r="I3" t="s">
         <v>44</v>
       </c>
       <c r="J3" t="s">
         <v>53</v>
       </c>
       <c r="K3" t="n">
-        <v>1.46691979795744</v>
+        <v>2.19418702463794</v>
       </c>
       <c r="L3" t="n">
         <v>1658</v>
       </c>
       <c r="M3" t="n">
         <v>1661</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>54</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3" t="b">
         <v>0</v>
       </c>
       <c r="T3" t="s">
         <v>46</v>
       </c>
       <c r="U3" t="s">
         <v>47</v>
       </c>
       <c r="V3"/>
       <c r="W3"/>
@@ -4677,51 +4647,51 @@
         <v>72</v>
       </c>
       <c r="C8" t="s">
         <v>73</v>
       </c>
       <c r="D8"/>
       <c r="E8" t="s">
         <v>70</v>
       </c>
       <c r="F8" t="n">
         <v>1646</v>
       </c>
       <c r="G8" t="s">
         <v>74</v>
       </c>
       <c r="H8" t="n">
         <v>1724</v>
       </c>
       <c r="I8" t="s">
         <v>44</v>
       </c>
       <c r="J8" t="s">
         <v>75</v>
       </c>
       <c r="K8" t="n">
-        <v>2.80913477583308</v>
+        <v>3.87496437949951</v>
       </c>
       <c r="L8" t="n">
         <v>1681</v>
       </c>
       <c r="M8" t="n">
         <v>1693</v>
       </c>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>67</v>
       </c>
       <c r="P8" t="s">
         <v>45</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="s">
         <v>47</v>
       </c>
       <c r="U8" t="s">
         <v>46</v>
       </c>
@@ -5035,17105 +5005,17012 @@
         <v>100</v>
       </c>
       <c r="C14" t="s">
         <v>101</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="n">
         <v>1552</v>
       </c>
       <c r="G14" t="s">
         <v>102</v>
       </c>
       <c r="H14" t="n">
         <v>1609</v>
       </c>
       <c r="I14" t="s">
         <v>103</v>
       </c>
       <c r="J14" t="s">
         <v>104</v>
       </c>
       <c r="K14" t="n">
-        <v>5.55819581908267</v>
+        <v>6.5214665755962</v>
       </c>
       <c r="L14" t="n">
         <v>1584</v>
       </c>
       <c r="M14" t="n">
         <v>1590</v>
       </c>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>67</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14" t="b">
         <v>0</v>
       </c>
       <c r="T14" t="s">
         <v>46</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>105</v>
       </c>
       <c r="B15" t="s">
         <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>107</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>108</v>
+      </c>
       <c r="E15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F15" t="n">
-        <v>1561</v>
+        <v>1550</v>
       </c>
       <c r="G15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H15" t="n">
-        <v>1624</v>
+        <v>1622</v>
       </c>
       <c r="I15" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="J15" t="s">
         <v>111</v>
       </c>
       <c r="K15" t="n">
-        <v>10.1233576337963</v>
+        <v>1.42275280295895</v>
       </c>
       <c r="L15" t="n">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="M15" t="n">
         <v>1597</v>
       </c>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>54</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15" t="b">
         <v>0</v>
       </c>
       <c r="T15" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="U15"/>
+        <v>47</v>
+      </c>
+      <c r="U15" t="s">
+        <v>112</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B16" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="C16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E16" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="F16" t="n">
-        <v>1550</v>
+        <v>1720</v>
       </c>
       <c r="G16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H16" t="n">
-        <v>1622</v>
+        <v>1765</v>
       </c>
       <c r="I16" t="s">
         <v>44</v>
       </c>
       <c r="J16" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="K16" t="n">
-        <v>1.54702213009072</v>
+        <v>0</v>
       </c>
       <c r="L16" t="n">
-        <v>1594</v>
+        <v>1756</v>
       </c>
       <c r="M16" t="n">
-        <v>1597</v>
+        <v>1757</v>
       </c>
       <c r="N16"/>
       <c r="O16" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16" t="b">
         <v>0</v>
       </c>
       <c r="T16" t="s">
         <v>47</v>
       </c>
-      <c r="U16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" t="s">
         <v>119</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D17"/>
       <c r="E17" t="s">
         <v>44</v>
       </c>
-      <c r="F17" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="F17"/>
       <c r="G17" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H17"/>
       <c r="I17" t="s">
         <v>44</v>
       </c>
       <c r="J17" t="s">
         <v>44</v>
       </c>
       <c r="K17" t="n">
         <v>0</v>
       </c>
       <c r="L17" t="n">
-        <v>1756</v>
+        <v>1626</v>
       </c>
       <c r="M17" t="n">
-        <v>1757</v>
+        <v>1627</v>
       </c>
       <c r="N17"/>
       <c r="O17" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17" t="b">
         <v>0</v>
       </c>
-      <c r="T17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B18" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>121</v>
       </c>
       <c r="D18"/>
       <c r="E18" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F18"/>
+        <v>64</v>
+      </c>
+      <c r="F18" t="n">
+        <v>1647</v>
+      </c>
       <c r="G18" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H18"/>
+        <v>122</v>
+      </c>
+      <c r="H18" t="n">
+        <v>1708</v>
+      </c>
       <c r="I18" t="s">
         <v>44</v>
       </c>
       <c r="J18" t="s">
         <v>44</v>
       </c>
       <c r="K18" t="n">
         <v>0</v>
       </c>
       <c r="L18" t="n">
-        <v>1626</v>
+        <v>1683</v>
       </c>
       <c r="M18" t="n">
-        <v>1627</v>
+        <v>1697</v>
       </c>
       <c r="N18"/>
       <c r="O18" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18" t="b">
         <v>0</v>
       </c>
-      <c r="T18"/>
+      <c r="T18" t="s">
+        <v>47</v>
+      </c>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B19" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C19" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="F19" t="n">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="G19" t="s">
-        <v>128</v>
+        <v>9</v>
       </c>
       <c r="H19" t="n">
-        <v>1708</v>
+        <v>1717</v>
       </c>
       <c r="I19" t="s">
         <v>44</v>
       </c>
       <c r="J19" t="s">
         <v>44</v>
       </c>
       <c r="K19" t="n">
         <v>0</v>
       </c>
       <c r="L19" t="n">
-        <v>1683</v>
+        <v>1693</v>
       </c>
       <c r="M19" t="n">
-        <v>1697</v>
+        <v>1717</v>
       </c>
       <c r="N19"/>
       <c r="O19" t="s">
         <v>67</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19"/>
+      <c r="P19" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>125</v>
+      </c>
       <c r="R19"/>
       <c r="S19" t="b">
         <v>0</v>
       </c>
       <c r="T19" t="s">
         <v>47</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B20" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C20" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D20"/>
+        <v>127</v>
+      </c>
+      <c r="D20" t="s">
+        <v>128</v>
+      </c>
       <c r="E20" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="F20" t="n">
-        <v>1653</v>
+        <v>1585</v>
       </c>
       <c r="G20" t="s">
         <v>9</v>
       </c>
       <c r="H20" t="n">
-        <v>1717</v>
+        <v>1649</v>
       </c>
       <c r="I20" t="s">
         <v>44</v>
       </c>
       <c r="J20" t="s">
         <v>44</v>
       </c>
       <c r="K20" t="n">
         <v>0</v>
       </c>
       <c r="L20" t="n">
-        <v>1693</v>
+        <v>1614</v>
       </c>
       <c r="M20" t="n">
-        <v>1717</v>
+        <v>1617</v>
       </c>
       <c r="N20"/>
       <c r="O20" t="s">
         <v>67</v>
       </c>
       <c r="P20" t="s">
         <v>45</v>
       </c>
-      <c r="Q20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20" t="b">
         <v>0</v>
       </c>
       <c r="T20" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U20"/>
+        <v>46</v>
+      </c>
+      <c r="U20" t="s">
+        <v>47</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B21" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="C21" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="D21"/>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="F21" t="n">
-        <v>1585</v>
+        <v>1642</v>
       </c>
       <c r="G21" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="H21" t="n">
-        <v>1649</v>
+        <v>1683</v>
       </c>
       <c r="I21" t="s">
         <v>44</v>
       </c>
       <c r="J21" t="s">
         <v>44</v>
       </c>
       <c r="K21" t="n">
         <v>0</v>
       </c>
       <c r="L21" t="n">
-        <v>1614</v>
+        <v>1676</v>
       </c>
       <c r="M21" t="n">
-        <v>1617</v>
+        <v>1677</v>
       </c>
       <c r="N21"/>
       <c r="O21" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P21" t="s">
         <v>45</v>
       </c>
+      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B22" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C22" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="D22"/>
+        <v>63</v>
+      </c>
+      <c r="D22" t="s">
+        <v>133</v>
+      </c>
       <c r="E22" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="F22" t="n">
-        <v>1642</v>
+        <v>1600</v>
       </c>
       <c r="G22" t="s">
         <v>74</v>
       </c>
       <c r="H22" t="n">
-        <v>1683</v>
+        <v>1646</v>
       </c>
       <c r="I22" t="s">
         <v>44</v>
       </c>
       <c r="J22" t="s">
         <v>44</v>
       </c>
       <c r="K22" t="n">
         <v>0</v>
       </c>
       <c r="L22" t="n">
-        <v>1676</v>
+        <v>1641</v>
       </c>
       <c r="M22" t="n">
-        <v>1677</v>
+        <v>1642</v>
       </c>
       <c r="N22"/>
       <c r="O22" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22" t="b">
         <v>0</v>
       </c>
       <c r="T22" t="s">
         <v>47</v>
       </c>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B23" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C23" t="s">
         <v>63</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D23"/>
       <c r="E23" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="F23" t="n">
-        <v>1600</v>
+        <v>1714</v>
       </c>
       <c r="G23" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H23" t="n">
-        <v>1646</v>
+        <v>1772</v>
       </c>
       <c r="I23" t="s">
         <v>44</v>
       </c>
       <c r="J23" t="s">
         <v>44</v>
       </c>
       <c r="K23" t="n">
         <v>0</v>
       </c>
       <c r="L23" t="n">
-        <v>1641</v>
+        <v>1746</v>
       </c>
       <c r="M23" t="n">
-        <v>1642</v>
+        <v>1753</v>
       </c>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>67</v>
       </c>
-      <c r="P23"/>
+      <c r="P23" t="s">
+        <v>45</v>
+      </c>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23" t="b">
         <v>0</v>
       </c>
       <c r="T23" t="s">
         <v>47</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F24"/>
       <c r="G24" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H24"/>
       <c r="I24" t="s">
         <v>44</v>
       </c>
       <c r="J24" t="s">
         <v>44</v>
       </c>
       <c r="K24" t="n">
         <v>0</v>
       </c>
       <c r="L24" t="n">
-        <v>1746</v>
+        <v>1661</v>
       </c>
       <c r="M24" t="n">
-        <v>1753</v>
+        <v>1665</v>
       </c>
       <c r="N24"/>
       <c r="O24" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24" t="b">
         <v>0</v>
       </c>
-      <c r="T24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B25" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>142</v>
       </c>
       <c r="D25"/>
       <c r="E25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F25"/>
+        <v>64</v>
+      </c>
+      <c r="F25" t="n">
+        <v>1733</v>
+      </c>
       <c r="G25" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H25"/>
+        <v>74</v>
+      </c>
+      <c r="H25" t="n">
+        <v>1773</v>
+      </c>
       <c r="I25" t="s">
         <v>44</v>
       </c>
       <c r="J25" t="s">
         <v>44</v>
       </c>
       <c r="K25" t="n">
         <v>0</v>
       </c>
       <c r="L25" t="n">
-        <v>1661</v>
+        <v>1767</v>
       </c>
       <c r="M25" t="n">
-        <v>1665</v>
+        <v>1769</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25" t="b">
         <v>0</v>
       </c>
-      <c r="T25"/>
+      <c r="T25" t="s">
+        <v>47</v>
+      </c>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B26" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C26" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
-        <v>64</v>
+        <v>146</v>
       </c>
       <c r="F26" t="n">
-        <v>1733</v>
+        <v>1591</v>
       </c>
       <c r="G26" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="H26" t="n">
-        <v>1773</v>
+        <v>1657</v>
       </c>
       <c r="I26" t="s">
-        <v>44</v>
+        <v>148</v>
       </c>
       <c r="J26" t="s">
-        <v>44</v>
+        <v>149</v>
       </c>
       <c r="K26" t="n">
-        <v>0</v>
-[...7 lines deleted...]
-      <c r="N26"/>
+        <v>6.54537005235947</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26" t="n">
+        <v>1620</v>
+      </c>
       <c r="O26" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26" t="b">
         <v>0</v>
       </c>
       <c r="T26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C27" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="D27"/>
+        <v>128</v>
+      </c>
+      <c r="D27" t="s">
+        <v>152</v>
+      </c>
       <c r="E27" t="s">
-        <v>152</v>
+        <v>9</v>
       </c>
       <c r="F27" t="n">
-        <v>1591</v>
+        <v>1639</v>
       </c>
       <c r="G27" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="n">
+        <v>1721</v>
+      </c>
+      <c r="I27" t="s">
         <v>153</v>
       </c>
-      <c r="H27" t="n">
-[...2 lines deleted...]
-      <c r="I27" t="s">
+      <c r="J27" t="s">
         <v>154</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K27" t="n">
-        <v>5.24019815712277</v>
-[...5 lines deleted...]
-      </c>
+        <v>3.73777277212189</v>
+      </c>
+      <c r="L27" t="n">
+        <v>1676</v>
+      </c>
+      <c r="M27" t="n">
+        <v>1710</v>
+      </c>
+      <c r="N27"/>
       <c r="O27" t="s">
         <v>67</v>
       </c>
-      <c r="P27"/>
+      <c r="P27" t="s">
+        <v>45</v>
+      </c>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27" t="b">
         <v>0</v>
       </c>
       <c r="T27" t="s">
         <v>46</v>
       </c>
-      <c r="U27"/>
+      <c r="U27" t="s">
+        <v>47</v>
+      </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28" t="s">
         <v>156</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D28" t="s">
         <v>158</v>
       </c>
       <c r="E28" t="s">
-        <v>9</v>
+        <v>159</v>
       </c>
       <c r="F28" t="n">
-        <v>1639</v>
+        <v>1613</v>
       </c>
       <c r="G28" t="s">
-        <v>128</v>
+        <v>74</v>
       </c>
       <c r="H28" t="n">
-        <v>1721</v>
+        <v>1696</v>
       </c>
       <c r="I28" t="s">
-        <v>159</v>
+        <v>44</v>
       </c>
       <c r="J28" t="s">
         <v>160</v>
       </c>
       <c r="K28" t="n">
-        <v>3.17824817344399</v>
+        <v>0.448941945926413</v>
       </c>
       <c r="L28" t="n">
-        <v>1676</v>
+        <v>1666</v>
       </c>
       <c r="M28" t="n">
-        <v>1710</v>
+        <v>1670</v>
       </c>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>67</v>
       </c>
-      <c r="P28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28" t="b">
         <v>0</v>
       </c>
       <c r="T28" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>161</v>
       </c>
       <c r="B29" t="s">
         <v>162</v>
       </c>
       <c r="C29" t="s">
         <v>163</v>
       </c>
       <c r="D29" t="s">
         <v>164</v>
       </c>
       <c r="E29" t="s">
         <v>165</v>
       </c>
       <c r="F29" t="n">
-        <v>1613</v>
+        <v>1544</v>
       </c>
       <c r="G29" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="H29" t="n">
-        <v>1696</v>
+        <v>1596</v>
       </c>
       <c r="I29" t="s">
         <v>44</v>
       </c>
       <c r="J29" t="s">
-        <v>166</v>
+        <v>44</v>
       </c>
       <c r="K29" t="n">
-        <v>0.486412334042008</v>
+        <v>0</v>
       </c>
       <c r="L29" t="n">
-        <v>1666</v>
+        <v>1564</v>
       </c>
       <c r="M29" t="n">
-        <v>1670</v>
+        <v>1569</v>
       </c>
       <c r="N29"/>
       <c r="O29" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29" t="b">
         <v>0</v>
       </c>
       <c r="T29" t="s">
         <v>47</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30" t="s">
         <v>167</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>168</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>169</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>170</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="n">
+        <v>1561</v>
+      </c>
+      <c r="G30" t="s">
+        <v>9</v>
+      </c>
+      <c r="H30" t="n">
+        <v>1619</v>
+      </c>
+      <c r="I30" t="s">
         <v>171</v>
       </c>
-      <c r="F30" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="J30" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="K30" t="n">
-        <v>0</v>
+        <v>6.47823089238451</v>
       </c>
       <c r="L30" t="n">
-        <v>1564</v>
+        <v>1609</v>
       </c>
       <c r="M30" t="n">
-        <v>1569</v>
+        <v>1612</v>
       </c>
       <c r="N30"/>
       <c r="O30" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30" t="b">
         <v>0</v>
       </c>
       <c r="T30" t="s">
         <v>47</v>
       </c>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B31" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C31" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D31" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E31" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F31" t="n">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="G31" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="H31" t="n">
-        <v>1619</v>
+        <v>1627</v>
       </c>
       <c r="I31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K31" t="n">
-        <v>5.62085160564665</v>
+        <v>1.86258631489489</v>
       </c>
       <c r="L31" t="n">
-        <v>1609</v>
+        <v>1597</v>
       </c>
       <c r="M31" t="n">
-        <v>1612</v>
+        <v>1599</v>
       </c>
       <c r="N31"/>
       <c r="O31" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U31"/>
+        <v>46</v>
+      </c>
+      <c r="U31" t="s">
+        <v>47</v>
+      </c>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B32" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F32" t="n">
-        <v>1552</v>
+        <v>1679</v>
       </c>
       <c r="G32" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="H32" t="n">
-        <v>1627</v>
+        <v>1740</v>
       </c>
       <c r="I32" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="J32" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="K32" t="n">
-        <v>0.746534480385306</v>
+        <v>0</v>
       </c>
       <c r="L32" t="n">
-        <v>1597</v>
+        <v>1718</v>
       </c>
       <c r="M32" t="n">
-        <v>1599</v>
+        <v>1731</v>
       </c>
       <c r="N32"/>
       <c r="O32" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32" t="b">
         <v>0</v>
       </c>
       <c r="T32" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B33" t="s">
         <v>186</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
         <v>187</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>190</v>
+        <v>134</v>
       </c>
       <c r="F33" t="n">
-        <v>1679</v>
+        <v>1637</v>
       </c>
       <c r="G33" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="H33" t="n">
-        <v>1740</v>
+        <v>1677</v>
       </c>
       <c r="I33" t="s">
         <v>44</v>
       </c>
       <c r="J33" t="s">
         <v>44</v>
       </c>
       <c r="K33" t="n">
         <v>0</v>
       </c>
       <c r="L33" t="n">
-        <v>1718</v>
+        <v>1664</v>
       </c>
       <c r="M33" t="n">
-        <v>1731</v>
+        <v>1665</v>
       </c>
       <c r="N33"/>
       <c r="O33" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33" t="b">
         <v>0</v>
       </c>
       <c r="T33" t="s">
         <v>47</v>
       </c>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B34" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C34" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D34"/>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>64</v>
       </c>
       <c r="F34" t="n">
-        <v>1637</v>
+        <v>1715</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="H34" t="n">
-        <v>1677</v>
+        <v>1791</v>
       </c>
       <c r="I34" t="s">
         <v>44</v>
       </c>
       <c r="J34" t="s">
         <v>44</v>
       </c>
       <c r="K34" t="n">
         <v>0</v>
       </c>
       <c r="L34" t="n">
-        <v>1664</v>
+        <v>1749</v>
       </c>
       <c r="M34" t="n">
-        <v>1665</v>
+        <v>1750</v>
       </c>
       <c r="N34"/>
       <c r="O34" t="s">
         <v>45</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34" t="b">
         <v>0</v>
       </c>
       <c r="T34" t="s">
         <v>47</v>
       </c>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B35" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C35" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="D35"/>
       <c r="E35" t="s">
-        <v>64</v>
+        <v>194</v>
       </c>
       <c r="F35" t="n">
-        <v>1715</v>
+        <v>1709</v>
       </c>
       <c r="G35" t="s">
-        <v>44</v>
+        <v>195</v>
       </c>
       <c r="H35" t="n">
-        <v>1791</v>
+        <v>1776</v>
       </c>
       <c r="I35" t="s">
-        <v>44</v>
+        <v>196</v>
       </c>
       <c r="J35" t="s">
         <v>44</v>
       </c>
       <c r="K35" t="n">
-        <v>0</v>
+        <v>0.915319595923322</v>
       </c>
       <c r="L35" t="n">
-        <v>1749</v>
+        <v>1756</v>
       </c>
       <c r="M35" t="n">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="N35"/>
       <c r="O35" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35" t="b">
         <v>0</v>
       </c>
       <c r="T35" t="s">
         <v>47</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>197</v>
       </c>
       <c r="B36" t="s">
         <v>198</v>
       </c>
       <c r="C36" t="s">
         <v>199</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>200</v>
+      </c>
       <c r="E36" t="s">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="F36" t="n">
-        <v>1709</v>
+        <v>1654</v>
       </c>
       <c r="G36" t="s">
+        <v>9</v>
+      </c>
+      <c r="H36" t="n">
+        <v>1710</v>
+      </c>
+      <c r="I36" t="s">
+        <v>44</v>
+      </c>
+      <c r="J36" t="s">
         <v>201</v>
       </c>
-      <c r="H36" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="K36" t="n">
-        <v>0</v>
+        <v>3.02467271977695</v>
       </c>
       <c r="L36" t="n">
-        <v>1756</v>
+        <v>1701</v>
       </c>
       <c r="M36" t="n">
-        <v>1757</v>
+        <v>1710</v>
       </c>
       <c r="N36"/>
       <c r="O36" t="s">
         <v>67</v>
       </c>
-      <c r="P36"/>
+      <c r="P36" t="s">
+        <v>85</v>
+      </c>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36" t="b">
         <v>0</v>
       </c>
       <c r="T36" t="s">
         <v>47</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>202</v>
       </c>
       <c r="B37" t="s">
+        <v>198</v>
+      </c>
+      <c r="C37" t="s">
         <v>203</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="E37" t="s">
         <v>70</v>
       </c>
       <c r="F37" t="n">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="G37" t="s">
         <v>9</v>
       </c>
       <c r="H37" t="n">
-        <v>1710</v>
+        <v>1727</v>
       </c>
       <c r="I37" t="s">
         <v>44</v>
       </c>
       <c r="J37" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="K37" t="n">
-        <v>3.29013644085802</v>
+        <v>2.00965442958339</v>
       </c>
       <c r="L37" t="n">
-        <v>1701</v>
+        <v>1723</v>
       </c>
       <c r="M37" t="n">
-        <v>1710</v>
+        <v>1727</v>
       </c>
       <c r="N37"/>
       <c r="O37" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U37"/>
+        <v>46</v>
+      </c>
+      <c r="U37" t="s">
+        <v>47</v>
+      </c>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>205</v>
+      </c>
+      <c r="B38" t="s">
+        <v>206</v>
+      </c>
+      <c r="C38" t="s">
+        <v>190</v>
+      </c>
+      <c r="D38" t="s">
         <v>207</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="E38" t="s">
         <v>208</v>
       </c>
-      <c r="D38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F38" t="n">
-        <v>1665</v>
+        <v>1577</v>
       </c>
       <c r="G38" t="s">
-        <v>9</v>
+        <v>195</v>
       </c>
       <c r="H38" t="n">
-        <v>1727</v>
+        <v>1643</v>
       </c>
       <c r="I38" t="s">
-        <v>44</v>
+        <v>209</v>
       </c>
       <c r="J38" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="K38" t="n">
-        <v>1.1952189787271</v>
+        <v>1.21438376963598</v>
       </c>
       <c r="L38" t="n">
-        <v>1723</v>
+        <v>1620</v>
       </c>
       <c r="M38" t="n">
-        <v>1727</v>
+        <v>1623</v>
       </c>
       <c r="N38"/>
       <c r="O38" t="s">
         <v>54</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38" t="b">
         <v>0</v>
       </c>
       <c r="T38" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>210</v>
       </c>
       <c r="B39" t="s">
         <v>211</v>
       </c>
       <c r="C39" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39"/>
+      <c r="E39" t="s">
         <v>212</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" t="n">
-        <v>1577</v>
+        <v>1611</v>
       </c>
       <c r="G39" t="s">
-        <v>201</v>
+        <v>74</v>
       </c>
       <c r="H39" t="n">
-        <v>1643</v>
+        <v>1671</v>
       </c>
       <c r="I39" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="J39" t="s">
         <v>44</v>
       </c>
       <c r="K39" t="n">
-        <v>0.614441403168303</v>
+        <v>0</v>
       </c>
       <c r="L39" t="n">
-        <v>1620</v>
+        <v>1641</v>
       </c>
       <c r="M39" t="n">
-        <v>1623</v>
+        <v>1668</v>
       </c>
       <c r="N39"/>
       <c r="O39" t="s">
-        <v>54</v>
+        <v>125</v>
       </c>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39" t="b">
         <v>0</v>
       </c>
       <c r="T39" t="s">
         <v>47</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>213</v>
+      </c>
+      <c r="B40" t="s">
+        <v>214</v>
+      </c>
+      <c r="C40" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" t="s">
         <v>215</v>
       </c>
-      <c r="B40" t="s">
-[...5 lines deleted...]
-      <c r="D40"/>
       <c r="E40" t="s">
-        <v>217</v>
+        <v>44</v>
       </c>
       <c r="F40" t="n">
-        <v>1611</v>
+        <v>1710</v>
       </c>
       <c r="G40" t="s">
         <v>74</v>
       </c>
       <c r="H40" t="n">
-        <v>1671</v>
+        <v>1761</v>
       </c>
       <c r="I40" t="s">
         <v>44</v>
       </c>
       <c r="J40" t="s">
         <v>44</v>
       </c>
       <c r="K40" t="n">
         <v>0</v>
       </c>
       <c r="L40" t="n">
-        <v>1641</v>
+        <v>1757</v>
       </c>
       <c r="M40" t="n">
-        <v>1668</v>
+        <v>1760</v>
       </c>
       <c r="N40"/>
       <c r="O40" t="s">
-        <v>131</v>
+        <v>85</v>
       </c>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40" t="b">
         <v>0</v>
       </c>
       <c r="T40" t="s">
         <v>47</v>
       </c>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>216</v>
+      </c>
+      <c r="B41" t="s">
+        <v>217</v>
+      </c>
+      <c r="C41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D41"/>
+      <c r="E41" t="s">
         <v>218</v>
       </c>
-      <c r="B41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F41" t="n">
-        <v>1710</v>
+        <v>1700</v>
       </c>
       <c r="G41" t="s">
         <v>74</v>
       </c>
       <c r="H41" t="n">
-        <v>1761</v>
+        <v>1759</v>
       </c>
       <c r="I41" t="s">
         <v>44</v>
       </c>
       <c r="J41" t="s">
-        <v>44</v>
+        <v>219</v>
       </c>
       <c r="K41" t="n">
-        <v>0</v>
+        <v>0.831546002511032</v>
       </c>
       <c r="L41" t="n">
-        <v>1757</v>
+        <v>1740</v>
       </c>
       <c r="M41" t="n">
-        <v>1760</v>
+        <v>1742</v>
       </c>
       <c r="N41"/>
       <c r="O41" t="s">
+        <v>67</v>
+      </c>
+      <c r="P41" t="s">
         <v>85</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41" t="b">
         <v>0</v>
       </c>
       <c r="T41" t="s">
         <v>47</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B42" t="s">
         <v>221</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>124</v>
+      </c>
+      <c r="D42" t="s">
         <v>222</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42"/>
       <c r="E42" t="s">
         <v>223</v>
       </c>
       <c r="F42" t="n">
-        <v>1700</v>
+        <v>1550</v>
       </c>
       <c r="G42" t="s">
-        <v>74</v>
+        <v>224</v>
       </c>
       <c r="H42" t="n">
-        <v>1759</v>
+        <v>1596</v>
       </c>
       <c r="I42" t="s">
         <v>44</v>
       </c>
       <c r="J42" t="s">
-        <v>224</v>
+        <v>44</v>
       </c>
       <c r="K42" t="n">
-        <v>0.904672595933733</v>
+        <v>0</v>
       </c>
       <c r="L42" t="n">
-        <v>1740</v>
+        <v>1591</v>
       </c>
       <c r="M42" t="n">
-        <v>1742</v>
+        <v>1592</v>
       </c>
       <c r="N42"/>
       <c r="O42" t="s">
         <v>67</v>
       </c>
-      <c r="P42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="s">
         <v>47</v>
       </c>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>225</v>
       </c>
       <c r="B43" t="s">
         <v>226</v>
       </c>
       <c r="C43" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>227</v>
       </c>
+      <c r="D43"/>
       <c r="E43" t="s">
+        <v>70</v>
+      </c>
+      <c r="F43" t="n">
+        <v>1716</v>
+      </c>
+      <c r="G43" t="s">
         <v>228</v>
       </c>
-      <c r="F43" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H43" t="n">
-        <v>1596</v>
+        <v>1767</v>
       </c>
       <c r="I43" t="s">
         <v>44</v>
       </c>
       <c r="J43" t="s">
         <v>44</v>
       </c>
       <c r="K43" t="n">
         <v>0</v>
       </c>
       <c r="L43" t="n">
-        <v>1591</v>
+        <v>1746</v>
       </c>
       <c r="M43" t="n">
-        <v>1592</v>
+        <v>1747</v>
       </c>
       <c r="N43"/>
       <c r="O43" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43" t="b">
         <v>0</v>
       </c>
       <c r="T43" t="s">
         <v>47</v>
       </c>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>229</v>
+      </c>
+      <c r="B44" t="s">
+        <v>226</v>
+      </c>
+      <c r="C44" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
         <v>70</v>
       </c>
       <c r="F44" t="n">
-        <v>1716</v>
+        <v>1701</v>
       </c>
       <c r="G44" t="s">
-        <v>233</v>
+        <v>9</v>
       </c>
       <c r="H44" t="n">
         <v>1767</v>
       </c>
       <c r="I44" t="s">
         <v>44</v>
       </c>
       <c r="J44" t="s">
         <v>44</v>
       </c>
       <c r="K44" t="n">
         <v>0</v>
       </c>
       <c r="L44" t="n">
-        <v>1746</v>
+        <v>1742</v>
       </c>
       <c r="M44" t="n">
-        <v>1747</v>
+        <v>1767</v>
       </c>
       <c r="N44"/>
       <c r="O44" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="P44"/>
+        <v>67</v>
+      </c>
+      <c r="P44" t="s">
+        <v>85</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44" t="b">
         <v>0</v>
       </c>
       <c r="T44" t="s">
         <v>47</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B45" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C45" t="s">
-        <v>235</v>
+        <v>203</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F45" t="n">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="G45" t="s">
         <v>9</v>
       </c>
       <c r="H45" t="n">
-        <v>1767</v>
+        <v>1742</v>
       </c>
       <c r="I45" t="s">
         <v>44</v>
       </c>
       <c r="J45" t="s">
         <v>44</v>
       </c>
       <c r="K45" t="n">
         <v>0</v>
       </c>
       <c r="L45" t="n">
+        <v>1738</v>
+      </c>
+      <c r="M45" t="n">
         <v>1742</v>
-      </c>
-[...1 lines deleted...]
-        <v>1767</v>
       </c>
       <c r="N45"/>
       <c r="O45" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45" t="b">
         <v>0</v>
       </c>
       <c r="T45" t="s">
         <v>47</v>
       </c>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B46" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C46" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D46"/>
+        <v>234</v>
+      </c>
+      <c r="D46" t="s">
+        <v>235</v>
+      </c>
       <c r="E46" t="s">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F46" t="n">
-        <v>1704</v>
+        <v>1554</v>
       </c>
       <c r="G46" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="H46" t="n">
-        <v>1742</v>
+        <v>1637</v>
       </c>
       <c r="I46" t="s">
         <v>44</v>
       </c>
       <c r="J46" t="s">
         <v>44</v>
       </c>
       <c r="K46" t="n">
         <v>0</v>
       </c>
       <c r="L46" t="n">
-        <v>1738</v>
+        <v>1593</v>
       </c>
       <c r="M46" t="n">
-        <v>1742</v>
+        <v>1617</v>
       </c>
       <c r="N46"/>
       <c r="O46" t="s">
+        <v>67</v>
+      </c>
+      <c r="P46" t="s">
         <v>45</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46"/>
+      <c r="Q46" t="s">
+        <v>125</v>
+      </c>
       <c r="R46"/>
       <c r="S46" t="b">
         <v>0</v>
       </c>
       <c r="T46" t="s">
         <v>47</v>
       </c>
-      <c r="U46"/>
+      <c r="U46" t="s">
+        <v>46</v>
+      </c>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
+        <v>236</v>
+      </c>
+      <c r="B47" t="s">
         <v>237</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
-        <v>239</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="D47"/>
       <c r="E47" t="s">
-        <v>9</v>
+        <v>134</v>
       </c>
       <c r="F47" t="n">
-        <v>1554</v>
+        <v>1668</v>
       </c>
       <c r="G47" t="s">
         <v>74</v>
       </c>
       <c r="H47" t="n">
-        <v>1637</v>
+        <v>1722</v>
       </c>
       <c r="I47" t="s">
         <v>44</v>
       </c>
       <c r="J47" t="s">
         <v>44</v>
       </c>
       <c r="K47" t="n">
         <v>0</v>
       </c>
       <c r="L47" t="n">
-        <v>1593</v>
+        <v>1702</v>
       </c>
       <c r="M47" t="n">
-        <v>1617</v>
+        <v>1703</v>
       </c>
       <c r="N47"/>
       <c r="O47" t="s">
         <v>67</v>
       </c>
-      <c r="P47" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="P47"/>
+      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47" t="b">
         <v>0</v>
       </c>
       <c r="T47" t="s">
         <v>47</v>
       </c>
-      <c r="U47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="B48" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C48" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="D48"/>
+        <v>124</v>
+      </c>
+      <c r="D48" t="s">
+        <v>240</v>
+      </c>
       <c r="E48" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="F48" t="n">
-        <v>1668</v>
+        <v>1607</v>
       </c>
       <c r="G48" t="s">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="H48" t="n">
-        <v>1722</v>
+        <v>1651</v>
       </c>
       <c r="I48" t="s">
         <v>44</v>
       </c>
       <c r="J48" t="s">
         <v>44</v>
       </c>
       <c r="K48" t="n">
         <v>0</v>
       </c>
       <c r="L48" t="n">
-        <v>1702</v>
+        <v>1643</v>
       </c>
       <c r="M48" t="n">
-        <v>1703</v>
+        <v>1650</v>
       </c>
       <c r="N48"/>
       <c r="O48" t="s">
         <v>67</v>
       </c>
-      <c r="P48"/>
+      <c r="P48" t="s">
+        <v>45</v>
+      </c>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48" t="b">
         <v>0</v>
       </c>
       <c r="T48" t="s">
         <v>47</v>
       </c>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
+        <v>241</v>
+      </c>
+      <c r="B49" t="s">
+        <v>242</v>
+      </c>
+      <c r="C49" t="s">
         <v>243</v>
       </c>
-      <c r="B49" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D49"/>
       <c r="E49" t="s">
-        <v>44</v>
+        <v>228</v>
       </c>
       <c r="F49" t="n">
-        <v>1607</v>
+        <v>1685</v>
       </c>
       <c r="G49" t="s">
-        <v>97</v>
+        <v>177</v>
       </c>
       <c r="H49" t="n">
-        <v>1651</v>
+        <v>1736</v>
       </c>
       <c r="I49" t="s">
         <v>44</v>
       </c>
       <c r="J49" t="s">
         <v>44</v>
       </c>
       <c r="K49" t="n">
         <v>0</v>
       </c>
       <c r="L49" t="n">
-        <v>1643</v>
+        <v>1728</v>
       </c>
       <c r="M49" t="n">
-        <v>1650</v>
+        <v>1729</v>
       </c>
       <c r="N49"/>
       <c r="O49" t="s">
         <v>67</v>
       </c>
-      <c r="P49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49" t="b">
         <v>0</v>
       </c>
       <c r="T49" t="s">
         <v>47</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B50" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="C50" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="F50" t="n">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="G50" t="s">
-        <v>183</v>
+        <v>228</v>
       </c>
       <c r="H50" t="n">
         <v>1736</v>
       </c>
       <c r="I50" t="s">
         <v>44</v>
       </c>
       <c r="J50" t="s">
         <v>44</v>
       </c>
       <c r="K50" t="n">
         <v>0</v>
       </c>
       <c r="L50" t="n">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="M50" t="n">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="N50"/>
       <c r="O50" t="s">
         <v>67</v>
       </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50" t="b">
         <v>0</v>
       </c>
       <c r="T50" t="s">
         <v>47</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B51" t="s">
         <v>247</v>
       </c>
       <c r="C51" t="s">
+        <v>248</v>
+      </c>
+      <c r="D51" t="s">
+        <v>249</v>
+      </c>
+      <c r="E51" t="s">
         <v>250</v>
       </c>
-      <c r="D51"/>
-[...2 lines deleted...]
-      </c>
       <c r="F51" t="n">
-        <v>1688</v>
+        <v>1626</v>
       </c>
       <c r="G51" t="s">
-        <v>233</v>
+        <v>74</v>
       </c>
       <c r="H51" t="n">
-        <v>1736</v>
+        <v>1679</v>
       </c>
       <c r="I51" t="s">
         <v>44</v>
       </c>
       <c r="J51" t="s">
         <v>44</v>
       </c>
       <c r="K51" t="n">
         <v>0</v>
       </c>
       <c r="L51" t="n">
-        <v>1729</v>
+        <v>1677</v>
       </c>
       <c r="M51" t="n">
-        <v>1731</v>
+        <v>1679</v>
       </c>
       <c r="N51"/>
       <c r="O51" t="s">
         <v>67</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51" t="b">
         <v>0</v>
       </c>
       <c r="T51" t="s">
         <v>47</v>
       </c>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>251</v>
       </c>
       <c r="B52" t="s">
         <v>252</v>
       </c>
       <c r="C52" t="s">
+        <v>57</v>
+      </c>
+      <c r="D52" t="s">
         <v>253</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>254</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="n">
-        <v>1626</v>
+        <v>1664</v>
       </c>
       <c r="G52" t="s">
         <v>74</v>
       </c>
       <c r="H52" t="n">
-        <v>1679</v>
+        <v>1735</v>
       </c>
       <c r="I52" t="s">
         <v>44</v>
       </c>
       <c r="J52" t="s">
-        <v>44</v>
+        <v>255</v>
       </c>
       <c r="K52" t="n">
-        <v>0</v>
+        <v>3.09915483718092</v>
       </c>
       <c r="L52" t="n">
-        <v>1677</v>
+        <v>1692</v>
       </c>
       <c r="M52" t="n">
-        <v>1679</v>
+        <v>1693</v>
       </c>
       <c r="N52"/>
       <c r="O52" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52" t="b">
         <v>0</v>
       </c>
       <c r="T52" t="s">
         <v>47</v>
       </c>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>256</v>
       </c>
       <c r="B53" t="s">
         <v>257</v>
       </c>
       <c r="C53" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>258</v>
       </c>
+      <c r="D53"/>
       <c r="E53" t="s">
         <v>259</v>
       </c>
       <c r="F53" t="n">
-        <v>1664</v>
+        <v>1625</v>
       </c>
       <c r="G53" t="s">
         <v>74</v>
       </c>
       <c r="H53" t="n">
-        <v>1735</v>
+        <v>1669</v>
       </c>
       <c r="I53" t="s">
         <v>44</v>
       </c>
       <c r="J53" t="s">
-        <v>260</v>
+        <v>44</v>
       </c>
       <c r="K53" t="n">
-        <v>2.83495193928356</v>
+        <v>0</v>
       </c>
       <c r="L53" t="n">
-        <v>1692</v>
+        <v>1663</v>
       </c>
       <c r="M53" t="n">
-        <v>1693</v>
+        <v>1665</v>
       </c>
       <c r="N53"/>
       <c r="O53" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53" t="b">
         <v>0</v>
       </c>
       <c r="T53" t="s">
         <v>47</v>
       </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
+        <v>260</v>
+      </c>
+      <c r="B54" t="s">
         <v>261</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" t="s">
-        <v>263</v>
+        <v>199</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
-        <v>264</v>
+        <v>64</v>
       </c>
       <c r="F54" t="n">
-        <v>1625</v>
+        <v>1646</v>
       </c>
       <c r="G54" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H54" t="n">
-        <v>1669</v>
+        <v>1710</v>
       </c>
       <c r="I54" t="s">
-        <v>44</v>
+        <v>262</v>
       </c>
       <c r="J54" t="s">
-        <v>44</v>
+        <v>263</v>
       </c>
       <c r="K54" t="n">
-        <v>0</v>
+        <v>1.76179426811753</v>
       </c>
       <c r="L54" t="n">
-        <v>1663</v>
+        <v>1674</v>
       </c>
       <c r="M54" t="n">
-        <v>1665</v>
+        <v>1705</v>
       </c>
       <c r="N54"/>
       <c r="O54" t="s">
         <v>67</v>
       </c>
-      <c r="P54"/>
-      <c r="Q54"/>
+      <c r="P54" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>45</v>
+      </c>
       <c r="R54"/>
       <c r="S54" t="b">
         <v>0</v>
       </c>
       <c r="T54" t="s">
         <v>47</v>
       </c>
-      <c r="U54"/>
+      <c r="U54" t="s">
+        <v>46</v>
+      </c>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>264</v>
+      </c>
+      <c r="B55" t="s">
+        <v>261</v>
+      </c>
+      <c r="C55" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
-        <v>64</v>
+        <v>266</v>
       </c>
       <c r="F55" t="n">
-        <v>1646</v>
+        <v>1689</v>
       </c>
       <c r="G55" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="H55" t="n">
-        <v>1710</v>
+        <v>1740</v>
       </c>
       <c r="I55" t="s">
-        <v>267</v>
+        <v>44</v>
       </c>
       <c r="J55" t="s">
-        <v>268</v>
+        <v>44</v>
       </c>
       <c r="K55" t="n">
-        <v>0.716294355778761</v>
+        <v>0</v>
       </c>
       <c r="L55" t="n">
-        <v>1674</v>
+        <v>1723</v>
       </c>
       <c r="M55" t="n">
-        <v>1705</v>
+        <v>1725</v>
       </c>
       <c r="N55"/>
       <c r="O55" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P55" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="Q55"/>
       <c r="R55"/>
       <c r="S55" t="b">
         <v>0</v>
       </c>
       <c r="T55" t="s">
         <v>47</v>
       </c>
-      <c r="U55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>267</v>
+      </c>
+      <c r="B56" t="s">
+        <v>268</v>
+      </c>
+      <c r="C56" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="F56" t="n">
-        <v>1689</v>
+        <v>1697</v>
       </c>
       <c r="G56" t="s">
-        <v>9</v>
+        <v>270</v>
       </c>
       <c r="H56" t="n">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="I56" t="s">
         <v>44</v>
       </c>
       <c r="J56" t="s">
         <v>44</v>
       </c>
       <c r="K56" t="n">
         <v>0</v>
       </c>
       <c r="L56" t="n">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="M56" t="n">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="N56"/>
       <c r="O56" t="s">
         <v>45</v>
       </c>
-      <c r="P56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56" t="b">
         <v>0</v>
       </c>
       <c r="T56" t="s">
         <v>47</v>
       </c>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>271</v>
+      </c>
+      <c r="B57" t="s">
         <v>272</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="F57" t="n">
-        <v>1697</v>
+        <v>1652</v>
       </c>
       <c r="G57" t="s">
-        <v>275</v>
+        <v>110</v>
       </c>
       <c r="H57" t="n">
-        <v>1736</v>
+        <v>1703</v>
       </c>
       <c r="I57" t="s">
         <v>44</v>
       </c>
       <c r="J57" t="s">
         <v>44</v>
       </c>
       <c r="K57" t="n">
         <v>0</v>
       </c>
       <c r="L57" t="n">
-        <v>1725</v>
+        <v>1696</v>
       </c>
       <c r="M57" t="n">
-        <v>1726</v>
+        <v>1699</v>
       </c>
       <c r="N57"/>
       <c r="O57" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57" t="b">
         <v>0</v>
       </c>
       <c r="T57" t="s">
         <v>47</v>
       </c>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>274</v>
+      </c>
+      <c r="B58" t="s">
+        <v>275</v>
+      </c>
+      <c r="C58" t="s">
+        <v>121</v>
+      </c>
+      <c r="D58" t="s">
         <v>276</v>
       </c>
-      <c r="B58" t="s">
+      <c r="E58" t="s">
         <v>277</v>
       </c>
-      <c r="C58" t="s">
+      <c r="F58" t="n">
+        <v>1553</v>
+      </c>
+      <c r="G58" t="s">
         <v>278</v>
       </c>
-      <c r="D58"/>
-[...8 lines deleted...]
-      </c>
       <c r="H58" t="n">
-        <v>1703</v>
+        <v>1607</v>
       </c>
       <c r="I58" t="s">
         <v>44</v>
       </c>
       <c r="J58" t="s">
         <v>44</v>
       </c>
       <c r="K58" t="n">
         <v>0</v>
       </c>
       <c r="L58" t="n">
-        <v>1696</v>
+        <v>1599</v>
       </c>
       <c r="M58" t="n">
-        <v>1699</v>
+        <v>1603</v>
       </c>
       <c r="N58"/>
       <c r="O58" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58" t="b">
         <v>0</v>
       </c>
       <c r="T58" t="s">
         <v>47</v>
       </c>
       <c r="U58"/>
       <c r="V58"/>
       <c r="W58"/>
       <c r="X58"/>
       <c r="Y58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>279</v>
       </c>
       <c r="B59" t="s">
         <v>280</v>
       </c>
       <c r="C59" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="D59" t="s">
         <v>281</v>
       </c>
       <c r="E59" t="s">
         <v>282</v>
       </c>
       <c r="F59" t="n">
-        <v>1553</v>
+        <v>1727</v>
       </c>
       <c r="G59" t="s">
-        <v>283</v>
+        <v>74</v>
       </c>
       <c r="H59" t="n">
-        <v>1607</v>
+        <v>1782</v>
       </c>
       <c r="I59" t="s">
         <v>44</v>
       </c>
       <c r="J59" t="s">
         <v>44</v>
       </c>
       <c r="K59" t="n">
         <v>0</v>
       </c>
       <c r="L59" t="n">
-        <v>1599</v>
+        <v>1767</v>
       </c>
       <c r="M59" t="n">
-        <v>1603</v>
+        <v>1773</v>
       </c>
       <c r="N59"/>
       <c r="O59" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="P59"/>
+        <v>67</v>
+      </c>
+      <c r="P59" t="s">
+        <v>85</v>
+      </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59" t="b">
         <v>0</v>
       </c>
       <c r="T59" t="s">
         <v>47</v>
       </c>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
+        <v>283</v>
+      </c>
+      <c r="B60" t="s">
         <v>284</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
+        <v>124</v>
+      </c>
+      <c r="D60" t="s">
         <v>285</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>286</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="n">
+        <v>1586</v>
+      </c>
+      <c r="G60" t="s">
         <v>287</v>
       </c>
-      <c r="F60" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H60" t="n">
-        <v>1782</v>
+        <v>1672</v>
       </c>
       <c r="I60" t="s">
-        <v>44</v>
+        <v>288</v>
       </c>
       <c r="J60" t="s">
-        <v>44</v>
+        <v>289</v>
       </c>
       <c r="K60" t="n">
-        <v>0</v>
+        <v>7.83834916144721</v>
       </c>
       <c r="L60" t="n">
-        <v>1767</v>
+        <v>1611</v>
       </c>
       <c r="M60" t="n">
-        <v>1773</v>
+        <v>1612</v>
       </c>
       <c r="N60"/>
       <c r="O60" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60" t="b">
         <v>0</v>
       </c>
       <c r="T60" t="s">
         <v>47</v>
       </c>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B61" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C61" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D61"/>
       <c r="E61" t="s">
-        <v>291</v>
+        <v>64</v>
       </c>
       <c r="F61" t="n">
-        <v>1586</v>
+        <v>1654</v>
       </c>
       <c r="G61" t="s">
-        <v>292</v>
+        <v>122</v>
       </c>
       <c r="H61" t="n">
-        <v>1672</v>
+        <v>1710</v>
       </c>
       <c r="I61" t="s">
-        <v>293</v>
+        <v>44</v>
       </c>
       <c r="J61" t="s">
-        <v>294</v>
+        <v>44</v>
       </c>
       <c r="K61" t="n">
-        <v>7.38772715090752</v>
+        <v>0</v>
       </c>
       <c r="L61" t="n">
-        <v>1611</v>
+        <v>1696</v>
       </c>
       <c r="M61" t="n">
-        <v>1612</v>
+        <v>1697</v>
       </c>
       <c r="N61"/>
       <c r="O61" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61" t="b">
         <v>0</v>
       </c>
       <c r="T61" t="s">
         <v>47</v>
       </c>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>292</v>
+      </c>
+      <c r="B62" t="s">
+        <v>293</v>
+      </c>
+      <c r="C62" t="s">
+        <v>203</v>
+      </c>
+      <c r="D62" t="s">
+        <v>294</v>
+      </c>
+      <c r="E62" t="s">
         <v>295</v>
       </c>
-      <c r="B62" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F62" t="n">
-        <v>1654</v>
+        <v>1691</v>
       </c>
       <c r="G62" t="s">
-        <v>128</v>
+        <v>195</v>
       </c>
       <c r="H62" t="n">
-        <v>1710</v>
+        <v>1733</v>
       </c>
       <c r="I62" t="s">
         <v>44</v>
       </c>
       <c r="J62" t="s">
         <v>44</v>
       </c>
       <c r="K62" t="n">
         <v>0</v>
       </c>
       <c r="L62" t="n">
-        <v>1696</v>
+        <v>1728</v>
       </c>
       <c r="M62" t="n">
-        <v>1697</v>
+        <v>1729</v>
       </c>
       <c r="N62"/>
       <c r="O62" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62" t="b">
         <v>0</v>
       </c>
       <c r="T62" t="s">
         <v>47</v>
       </c>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>296</v>
+      </c>
+      <c r="B63" t="s">
         <v>297</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D63"/>
       <c r="E63" t="s">
-        <v>300</v>
+        <v>44</v>
       </c>
       <c r="F63" t="n">
-        <v>1691</v>
+        <v>1607</v>
       </c>
       <c r="G63" t="s">
-        <v>201</v>
+        <v>9</v>
       </c>
       <c r="H63" t="n">
-        <v>1733</v>
+        <v>1651</v>
       </c>
       <c r="I63" t="s">
         <v>44</v>
       </c>
       <c r="J63" t="s">
         <v>44</v>
       </c>
       <c r="K63" t="n">
         <v>0</v>
       </c>
       <c r="L63" t="n">
-        <v>1728</v>
+        <v>1650</v>
       </c>
       <c r="M63" t="n">
-        <v>1729</v>
+        <v>1651</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63" t="b">
         <v>0</v>
       </c>
       <c r="T63" t="s">
         <v>47</v>
       </c>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="B64" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="C64" t="s">
-        <v>196</v>
+        <v>124</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
         <v>44</v>
       </c>
       <c r="F64" t="n">
-        <v>1607</v>
+        <v>1606</v>
       </c>
       <c r="G64" t="s">
         <v>9</v>
       </c>
       <c r="H64" t="n">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="I64" t="s">
         <v>44</v>
       </c>
       <c r="J64" t="s">
         <v>44</v>
       </c>
       <c r="K64" t="n">
         <v>0</v>
       </c>
       <c r="L64" t="n">
-        <v>1650</v>
+        <v>1643</v>
       </c>
       <c r="M64" t="n">
-        <v>1651</v>
+        <v>1648</v>
       </c>
       <c r="N64"/>
       <c r="O64" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="s">
         <v>47</v>
       </c>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>299</v>
+      </c>
+      <c r="B65" t="s">
+        <v>300</v>
+      </c>
+      <c r="C65" t="s">
+        <v>301</v>
+      </c>
+      <c r="D65" t="s">
+        <v>142</v>
+      </c>
+      <c r="E65" t="s">
+        <v>302</v>
+      </c>
+      <c r="F65" t="n">
+        <v>1664</v>
+      </c>
+      <c r="G65" t="s">
         <v>303</v>
       </c>
-      <c r="B65" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H65" t="n">
-        <v>1656</v>
+        <v>1714</v>
       </c>
       <c r="I65" t="s">
-        <v>44</v>
+        <v>304</v>
       </c>
       <c r="J65" t="s">
-        <v>44</v>
+        <v>305</v>
       </c>
       <c r="K65" t="n">
-        <v>0</v>
+        <v>4.3708387906696</v>
       </c>
       <c r="L65" t="n">
-        <v>1643</v>
+        <v>1709</v>
       </c>
       <c r="M65" t="n">
-        <v>1648</v>
+        <v>1710</v>
       </c>
       <c r="N65"/>
       <c r="O65" t="s">
         <v>67</v>
       </c>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65" t="b">
         <v>0</v>
       </c>
       <c r="T65" t="s">
         <v>47</v>
       </c>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B66" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="C66" t="s">
-        <v>306</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
+        <v>308</v>
       </c>
       <c r="E66" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F66" t="n">
-        <v>1664</v>
+        <v>1686</v>
       </c>
       <c r="G66" t="s">
-        <v>308</v>
+        <v>9</v>
       </c>
       <c r="H66" t="n">
-        <v>1714</v>
+        <v>1743</v>
       </c>
       <c r="I66" t="s">
-        <v>309</v>
+        <v>44</v>
       </c>
       <c r="J66" t="s">
-        <v>310</v>
+        <v>44</v>
       </c>
       <c r="K66" t="n">
-        <v>3.86776839208126</v>
+        <v>0</v>
       </c>
       <c r="L66" t="n">
-        <v>1709</v>
+        <v>1720</v>
       </c>
       <c r="M66" t="n">
-        <v>1710</v>
+        <v>1739</v>
       </c>
       <c r="N66"/>
       <c r="O66" t="s">
         <v>67</v>
       </c>
-      <c r="P66"/>
-      <c r="Q66"/>
+      <c r="P66" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>45</v>
+      </c>
       <c r="R66"/>
       <c r="S66" t="b">
         <v>0</v>
       </c>
       <c r="T66" t="s">
         <v>47</v>
       </c>
       <c r="U66"/>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
+        <v>310</v>
+      </c>
+      <c r="B67" t="s">
         <v>311</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" t="s">
+        <v>63</v>
+      </c>
+      <c r="D67"/>
+      <c r="E67" t="s">
         <v>312</v>
       </c>
-      <c r="C67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" t="n">
-        <v>1686</v>
+        <v>1721</v>
       </c>
       <c r="G67" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="H67" t="n">
-        <v>1743</v>
+        <v>1780</v>
       </c>
       <c r="I67" t="s">
         <v>44</v>
       </c>
       <c r="J67" t="s">
         <v>44</v>
       </c>
       <c r="K67" t="n">
         <v>0</v>
       </c>
       <c r="L67" t="n">
-        <v>1720</v>
+        <v>1753</v>
       </c>
       <c r="M67" t="n">
-        <v>1739</v>
+        <v>1754</v>
       </c>
       <c r="N67"/>
       <c r="O67" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="Q67" t="s">
         <v>45</v>
       </c>
+      <c r="P67"/>
+      <c r="Q67"/>
       <c r="R67"/>
       <c r="S67" t="b">
         <v>0</v>
       </c>
       <c r="T67" t="s">
         <v>47</v>
       </c>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>313</v>
+      </c>
+      <c r="B68" t="s">
+        <v>314</v>
+      </c>
+      <c r="C68" t="s">
         <v>315</v>
       </c>
-      <c r="B68" t="s">
+      <c r="D68" t="s">
         <v>316</v>
       </c>
-      <c r="C68" t="s">
-[...2 lines deleted...]
-      <c r="D68"/>
       <c r="E68" t="s">
-        <v>317</v>
+        <v>134</v>
       </c>
       <c r="F68" t="n">
-        <v>1721</v>
+        <v>1624</v>
       </c>
       <c r="G68" t="s">
-        <v>44</v>
+        <v>110</v>
       </c>
       <c r="H68" t="n">
-        <v>1780</v>
+        <v>1684</v>
       </c>
       <c r="I68" t="s">
         <v>44</v>
       </c>
       <c r="J68" t="s">
         <v>44</v>
       </c>
       <c r="K68" t="n">
         <v>0</v>
       </c>
       <c r="L68" t="n">
-        <v>1753</v>
+        <v>1658</v>
       </c>
       <c r="M68" t="n">
-        <v>1754</v>
+        <v>1661</v>
       </c>
       <c r="N68"/>
       <c r="O68" t="s">
         <v>45</v>
       </c>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68" t="b">
         <v>0</v>
       </c>
       <c r="T68" t="s">
         <v>47</v>
       </c>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
+        <v>317</v>
+      </c>
+      <c r="B69" t="s">
         <v>318</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>319</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>320</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" t="s">
-        <v>140</v>
+        <v>270</v>
       </c>
       <c r="F69" t="n">
-        <v>1624</v>
+        <v>1723</v>
       </c>
       <c r="G69" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="H69" t="n">
-        <v>1684</v>
+        <v>1766</v>
       </c>
       <c r="I69" t="s">
         <v>44</v>
       </c>
       <c r="J69" t="s">
         <v>44</v>
       </c>
       <c r="K69" t="n">
         <v>0</v>
       </c>
       <c r="L69" t="n">
-        <v>1658</v>
-[...3 lines deleted...]
-      </c>
+        <v>1766</v>
+      </c>
+      <c r="M69"/>
       <c r="N69"/>
       <c r="O69" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69" t="b">
         <v>0</v>
       </c>
       <c r="T69" t="s">
         <v>47</v>
       </c>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
+        <v>321</v>
+      </c>
+      <c r="B70" t="s">
         <v>322</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D70"/>
       <c r="E70" t="s">
-        <v>275</v>
+        <v>64</v>
       </c>
       <c r="F70" t="n">
-        <v>1723</v>
+        <v>1654</v>
       </c>
       <c r="G70" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="H70" t="n">
-        <v>1766</v>
+        <v>1714</v>
       </c>
       <c r="I70" t="s">
         <v>44</v>
       </c>
       <c r="J70" t="s">
         <v>44</v>
       </c>
       <c r="K70" t="n">
         <v>0</v>
       </c>
       <c r="L70" t="n">
-        <v>1766</v>
-[...1 lines deleted...]
-      <c r="M70"/>
+        <v>1699</v>
+      </c>
+      <c r="M70" t="n">
+        <v>1701</v>
+      </c>
       <c r="N70"/>
       <c r="O70" t="s">
         <v>67</v>
       </c>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70" t="b">
         <v>0</v>
       </c>
       <c r="T70" t="s">
         <v>47</v>
       </c>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="B71" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="C71" t="s">
-        <v>63</v>
+        <v>325</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
-        <v>64</v>
+        <v>326</v>
       </c>
       <c r="F71" t="n">
-        <v>1654</v>
+        <v>1570</v>
       </c>
       <c r="G71" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="H71" t="n">
-        <v>1714</v>
+        <v>1612</v>
       </c>
       <c r="I71" t="s">
         <v>44</v>
       </c>
       <c r="J71" t="s">
         <v>44</v>
       </c>
       <c r="K71" t="n">
         <v>0</v>
       </c>
       <c r="L71" t="n">
-        <v>1699</v>
+        <v>1604</v>
       </c>
       <c r="M71" t="n">
-        <v>1701</v>
+        <v>1606</v>
       </c>
       <c r="N71"/>
       <c r="O71" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71" t="b">
         <v>0</v>
       </c>
       <c r="T71" t="s">
         <v>47</v>
       </c>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>327</v>
+      </c>
+      <c r="B72" t="s">
         <v>328</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
+        <v>63</v>
+      </c>
+      <c r="D72" t="s">
         <v>329</v>
       </c>
-      <c r="C72" t="s">
-[...2 lines deleted...]
-      <c r="D72"/>
       <c r="E72" t="s">
-        <v>331</v>
+        <v>9</v>
       </c>
       <c r="F72" t="n">
-        <v>1570</v>
+        <v>1665</v>
       </c>
       <c r="G72" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="H72" t="n">
-        <v>1612</v>
+        <v>1717</v>
       </c>
       <c r="I72" t="s">
         <v>44</v>
       </c>
       <c r="J72" t="s">
         <v>44</v>
       </c>
       <c r="K72" t="n">
         <v>0</v>
       </c>
       <c r="L72" t="n">
-        <v>1604</v>
+        <v>1702</v>
       </c>
       <c r="M72" t="n">
-        <v>1606</v>
+        <v>1704</v>
       </c>
       <c r="N72"/>
       <c r="O72" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72" t="b">
         <v>0</v>
       </c>
       <c r="T72" t="s">
         <v>47</v>
       </c>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B73" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C73" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="D73"/>
       <c r="E73" t="s">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="F73" t="n">
-        <v>1665</v>
+        <v>1712</v>
       </c>
       <c r="G73" t="s">
-        <v>70</v>
+        <v>287</v>
       </c>
       <c r="H73" t="n">
-        <v>1717</v>
+        <v>1769</v>
       </c>
       <c r="I73" t="s">
         <v>44</v>
       </c>
       <c r="J73" t="s">
         <v>44</v>
       </c>
       <c r="K73" t="n">
         <v>0</v>
       </c>
       <c r="L73" t="n">
-        <v>1702</v>
+        <v>1746</v>
       </c>
       <c r="M73" t="n">
-        <v>1704</v>
+        <v>1747</v>
       </c>
       <c r="N73"/>
       <c r="O73" t="s">
         <v>67</v>
       </c>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73" t="b">
         <v>0</v>
       </c>
       <c r="T73" t="s">
         <v>47</v>
       </c>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
+        <v>332</v>
+      </c>
+      <c r="B74" t="s">
+        <v>333</v>
+      </c>
+      <c r="C74" t="s">
+        <v>334</v>
+      </c>
+      <c r="D74" t="s">
         <v>335</v>
       </c>
-      <c r="B74" t="s">
+      <c r="E74" t="s">
         <v>336</v>
       </c>
-      <c r="C74" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F74" t="n">
-        <v>1712</v>
+        <v>1648</v>
       </c>
       <c r="G74" t="s">
-        <v>292</v>
+        <v>9</v>
       </c>
       <c r="H74" t="n">
-        <v>1769</v>
+        <v>1726</v>
       </c>
       <c r="I74" t="s">
         <v>44</v>
       </c>
       <c r="J74" t="s">
         <v>44</v>
       </c>
       <c r="K74" t="n">
         <v>0</v>
       </c>
       <c r="L74" t="n">
-        <v>1746</v>
+        <v>1710</v>
       </c>
       <c r="M74" t="n">
-        <v>1747</v>
+        <v>1718</v>
       </c>
       <c r="N74"/>
       <c r="O74" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74" t="b">
         <v>0</v>
       </c>
       <c r="T74" t="s">
         <v>47</v>
       </c>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>337</v>
       </c>
       <c r="B75" t="s">
         <v>338</v>
       </c>
       <c r="C75" t="s">
         <v>339</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D75"/>
       <c r="E75" t="s">
-        <v>341</v>
+        <v>89</v>
       </c>
       <c r="F75" t="n">
-        <v>1648</v>
+        <v>1572</v>
       </c>
       <c r="G75" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="H75" t="n">
-        <v>1726</v>
+        <v>1638</v>
       </c>
       <c r="I75" t="s">
         <v>44</v>
       </c>
       <c r="J75" t="s">
         <v>44</v>
       </c>
       <c r="K75" t="n">
-        <v>0</v>
+        <v>0.285834964756927</v>
       </c>
       <c r="L75" t="n">
-        <v>1710</v>
+        <v>1605</v>
       </c>
       <c r="M75" t="n">
-        <v>1718</v>
+        <v>1626</v>
       </c>
       <c r="N75"/>
       <c r="O75" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="Q75"/>
+        <v>67</v>
+      </c>
+      <c r="P75" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>125</v>
+      </c>
       <c r="R75"/>
       <c r="S75" t="b">
         <v>0</v>
       </c>
       <c r="T75" t="s">
         <v>47</v>
       </c>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B76" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C76" t="s">
-        <v>344</v>
+        <v>63</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
-        <v>89</v>
+        <v>342</v>
       </c>
       <c r="F76" t="n">
-        <v>1572</v>
+        <v>1563</v>
       </c>
       <c r="G76" t="s">
-        <v>74</v>
+        <v>343</v>
       </c>
       <c r="H76" t="n">
-        <v>1638</v>
+        <v>1606</v>
       </c>
       <c r="I76" t="s">
         <v>44</v>
       </c>
       <c r="J76" t="s">
-        <v>44</v>
+        <v>344</v>
       </c>
       <c r="K76" t="n">
         <v>0</v>
       </c>
       <c r="L76" t="n">
-        <v>1605</v>
+        <v>1595</v>
       </c>
       <c r="M76" t="n">
-        <v>1626</v>
+        <v>1598</v>
       </c>
       <c r="N76"/>
       <c r="O76" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P76" t="s">
         <v>45</v>
       </c>
-      <c r="Q76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P76"/>
+      <c r="Q76"/>
       <c r="R76"/>
       <c r="S76" t="b">
         <v>0</v>
       </c>
       <c r="T76" t="s">
         <v>47</v>
       </c>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>345</v>
       </c>
       <c r="B77" t="s">
         <v>346</v>
       </c>
       <c r="C77" t="s">
-        <v>63</v>
+        <v>347</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>347</v>
+        <v>9</v>
       </c>
       <c r="F77" t="n">
-        <v>1563</v>
+        <v>1736</v>
       </c>
       <c r="G77" t="s">
-        <v>348</v>
+        <v>110</v>
       </c>
       <c r="H77" t="n">
-        <v>1606</v>
+        <v>1784</v>
       </c>
       <c r="I77" t="s">
         <v>44</v>
       </c>
       <c r="J77" t="s">
-        <v>349</v>
+        <v>44</v>
       </c>
       <c r="K77" t="n">
         <v>0</v>
       </c>
       <c r="L77" t="n">
-        <v>1595</v>
+        <v>1766</v>
       </c>
       <c r="M77" t="n">
-        <v>1598</v>
+        <v>1767</v>
       </c>
       <c r="N77"/>
       <c r="O77" t="s">
         <v>45</v>
       </c>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77" t="b">
         <v>0</v>
       </c>
       <c r="T77" t="s">
         <v>47</v>
       </c>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
+        <v>348</v>
+      </c>
+      <c r="B78" t="s">
+        <v>349</v>
+      </c>
+      <c r="C78" t="s">
+        <v>124</v>
+      </c>
+      <c r="D78" t="s">
         <v>350</v>
       </c>
-      <c r="B78" t="s">
-[...5 lines deleted...]
-      <c r="D78"/>
       <c r="E78" t="s">
+        <v>44</v>
+      </c>
+      <c r="F78" t="n">
+        <v>1677</v>
+      </c>
+      <c r="G78" t="s">
         <v>9</v>
       </c>
-      <c r="F78" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H78" t="n">
-        <v>1784</v>
+        <v>1730</v>
       </c>
       <c r="I78" t="s">
         <v>44</v>
       </c>
       <c r="J78" t="s">
         <v>44</v>
       </c>
       <c r="K78" t="n">
         <v>0</v>
       </c>
       <c r="L78" t="n">
-        <v>1766</v>
+        <v>1711</v>
       </c>
       <c r="M78" t="n">
-        <v>1767</v>
+        <v>1717</v>
       </c>
       <c r="N78"/>
       <c r="O78" t="s">
+        <v>67</v>
+      </c>
+      <c r="P78" t="s">
         <v>45</v>
       </c>
-      <c r="P78"/>
-      <c r="Q78"/>
+      <c r="Q78" t="s">
+        <v>125</v>
+      </c>
       <c r="R78"/>
       <c r="S78" t="b">
         <v>0</v>
       </c>
       <c r="T78" t="s">
         <v>47</v>
       </c>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
+        <v>351</v>
+      </c>
+      <c r="B79" t="s">
+        <v>349</v>
+      </c>
+      <c r="C79" t="s">
+        <v>352</v>
+      </c>
+      <c r="D79" t="s">
         <v>353</v>
       </c>
-      <c r="B79" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" t="s">
         <v>44</v>
       </c>
       <c r="F79" t="n">
-        <v>1677</v>
+        <v>1666</v>
       </c>
       <c r="G79" t="s">
-        <v>9</v>
+        <v>97</v>
       </c>
       <c r="H79" t="n">
-        <v>1730</v>
+        <v>1715</v>
       </c>
       <c r="I79" t="s">
         <v>44</v>
       </c>
       <c r="J79" t="s">
         <v>44</v>
       </c>
       <c r="K79" t="n">
         <v>0</v>
       </c>
       <c r="L79" t="n">
-        <v>1711</v>
+        <v>1708</v>
       </c>
       <c r="M79" t="n">
-        <v>1717</v>
+        <v>1710</v>
       </c>
       <c r="N79"/>
       <c r="O79" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P79" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="Q79"/>
       <c r="R79"/>
       <c r="S79" t="b">
         <v>0</v>
       </c>
       <c r="T79" t="s">
         <v>47</v>
       </c>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
+        <v>354</v>
+      </c>
+      <c r="B80" t="s">
+        <v>355</v>
+      </c>
+      <c r="C80" t="s">
+        <v>63</v>
+      </c>
+      <c r="D80"/>
+      <c r="E80" t="s">
+        <v>134</v>
+      </c>
+      <c r="F80" t="n">
+        <v>1585</v>
+      </c>
+      <c r="G80" t="s">
         <v>356</v>
       </c>
-      <c r="B80" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H80" t="n">
-        <v>1715</v>
+        <v>1624</v>
       </c>
       <c r="I80" t="s">
         <v>44</v>
       </c>
       <c r="J80" t="s">
         <v>44</v>
       </c>
       <c r="K80" t="n">
         <v>0</v>
       </c>
       <c r="L80" t="n">
-        <v>1708</v>
+        <v>1616</v>
       </c>
       <c r="M80" t="n">
-        <v>1710</v>
+        <v>1617</v>
       </c>
       <c r="N80"/>
       <c r="O80" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80" t="b">
         <v>0</v>
       </c>
       <c r="T80" t="s">
         <v>47</v>
       </c>
       <c r="U80"/>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
+        <v>357</v>
+      </c>
+      <c r="B81" t="s">
+        <v>358</v>
+      </c>
+      <c r="C81" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="F81" t="n">
-        <v>1585</v>
+        <v>1623</v>
       </c>
       <c r="G81" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="H81" t="n">
-        <v>1624</v>
+        <v>1693</v>
       </c>
       <c r="I81" t="s">
         <v>44</v>
       </c>
       <c r="J81" t="s">
         <v>44</v>
       </c>
       <c r="K81" t="n">
-        <v>0</v>
+        <v>0.174509003494953</v>
       </c>
       <c r="L81" t="n">
-        <v>1616</v>
+        <v>1653</v>
       </c>
       <c r="M81" t="n">
-        <v>1617</v>
+        <v>1692</v>
       </c>
       <c r="N81"/>
       <c r="O81" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="P81"/>
+        <v>67</v>
+      </c>
+      <c r="P81" t="s">
+        <v>45</v>
+      </c>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81" t="b">
         <v>0</v>
       </c>
       <c r="T81" t="s">
         <v>47</v>
       </c>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>361</v>
+      </c>
+      <c r="B82" t="s">
         <v>362</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>363</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>364</v>
       </c>
-      <c r="D82"/>
       <c r="E82" t="s">
-        <v>116</v>
+        <v>44</v>
       </c>
       <c r="F82" t="n">
-        <v>1623</v>
+        <v>1710</v>
       </c>
       <c r="G82" t="s">
-        <v>365</v>
+        <v>195</v>
       </c>
       <c r="H82" t="n">
-        <v>1693</v>
+        <v>1762</v>
       </c>
       <c r="I82" t="s">
         <v>44</v>
       </c>
       <c r="J82" t="s">
         <v>44</v>
       </c>
       <c r="K82" t="n">
         <v>0</v>
       </c>
       <c r="L82" t="n">
-        <v>1653</v>
+        <v>1740</v>
       </c>
       <c r="M82" t="n">
-        <v>1692</v>
+        <v>1741</v>
       </c>
       <c r="N82"/>
       <c r="O82" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P82" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82" t="b">
         <v>0</v>
       </c>
       <c r="T82" t="s">
         <v>47</v>
       </c>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82"/>
       <c r="X82"/>
       <c r="Y82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>365</v>
+      </c>
+      <c r="B83" t="s">
         <v>366</v>
       </c>
-      <c r="B83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" t="s">
-        <v>368</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="D83"/>
       <c r="E83" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F83" t="n">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="G83" t="s">
-        <v>201</v>
+        <v>110</v>
       </c>
       <c r="H83" t="n">
-        <v>1762</v>
+        <v>1756</v>
       </c>
       <c r="I83" t="s">
         <v>44</v>
       </c>
       <c r="J83" t="s">
         <v>44</v>
       </c>
       <c r="K83" t="n">
         <v>0</v>
       </c>
       <c r="L83" t="n">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="M83" t="n">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="N83"/>
       <c r="O83" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83" t="b">
         <v>0</v>
       </c>
       <c r="T83" t="s">
         <v>47</v>
       </c>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B84" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C84" t="s">
-        <v>130</v>
+        <v>369</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" t="n">
-        <v>1718</v>
+        <v>1706</v>
       </c>
       <c r="G84" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="H84" t="n">
-        <v>1756</v>
+        <v>1762</v>
       </c>
       <c r="I84" t="s">
         <v>44</v>
       </c>
       <c r="J84" t="s">
         <v>44</v>
       </c>
       <c r="K84" t="n">
         <v>0</v>
       </c>
       <c r="L84" t="n">
-        <v>1748</v>
+        <v>1736</v>
       </c>
       <c r="M84" t="n">
-        <v>1749</v>
+        <v>1737</v>
       </c>
       <c r="N84"/>
       <c r="O84" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84" t="b">
         <v>0</v>
       </c>
       <c r="T84" t="s">
         <v>47</v>
       </c>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84"/>
       <c r="X84"/>
       <c r="Y84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B85" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C85" t="s">
-        <v>374</v>
+        <v>63</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>9</v>
+        <v>372</v>
       </c>
       <c r="F85" t="n">
-        <v>1706</v>
+        <v>1580</v>
       </c>
       <c r="G85" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="H85" t="n">
-        <v>1762</v>
+        <v>1646</v>
       </c>
       <c r="I85" t="s">
-        <v>44</v>
+        <v>373</v>
       </c>
       <c r="J85" t="s">
-        <v>44</v>
+        <v>374</v>
       </c>
       <c r="K85" t="n">
-        <v>0</v>
+        <v>3.12109026191041</v>
       </c>
       <c r="L85" t="n">
-        <v>1736</v>
+        <v>1613</v>
       </c>
       <c r="M85" t="n">
-        <v>1737</v>
+        <v>1614</v>
       </c>
       <c r="N85"/>
       <c r="O85" t="s">
         <v>45</v>
       </c>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85" t="b">
         <v>0</v>
       </c>
       <c r="T85" t="s">
         <v>47</v>
       </c>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>375</v>
       </c>
       <c r="B86" t="s">
         <v>376</v>
       </c>
       <c r="C86" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D86"/>
+        <v>128</v>
+      </c>
+      <c r="D86" t="s">
+        <v>377</v>
+      </c>
       <c r="E86" t="s">
-        <v>377</v>
+        <v>266</v>
       </c>
       <c r="F86" t="n">
-        <v>1580</v>
+        <v>1539</v>
       </c>
       <c r="G86" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="H86" t="n">
-        <v>1646</v>
+        <v>1570</v>
       </c>
       <c r="I86" t="s">
+        <v>44</v>
+      </c>
+      <c r="J86" t="s">
         <v>378</v>
       </c>
-      <c r="J86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K86" t="n">
-        <v>2.11827013395565</v>
+        <v>3.11447797802354</v>
       </c>
       <c r="L86" t="n">
-        <v>1613</v>
+        <v>1565</v>
       </c>
       <c r="M86" t="n">
-        <v>1614</v>
+        <v>1566</v>
       </c>
       <c r="N86"/>
       <c r="O86" t="s">
         <v>45</v>
       </c>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86" t="b">
         <v>0</v>
       </c>
       <c r="T86" t="s">
         <v>47</v>
       </c>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86"/>
       <c r="Y86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
+        <v>379</v>
+      </c>
+      <c r="B87" t="s">
         <v>380</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" t="s">
-        <v>134</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="D87"/>
       <c r="E87" t="s">
-        <v>271</v>
+        <v>44</v>
       </c>
       <c r="F87" t="n">
-        <v>1539</v>
+        <v>1657</v>
       </c>
       <c r="G87" t="s">
         <v>9</v>
       </c>
       <c r="H87" t="n">
-        <v>1570</v>
+        <v>1694</v>
       </c>
       <c r="I87" t="s">
         <v>44</v>
       </c>
       <c r="J87" t="s">
-        <v>383</v>
+        <v>44</v>
       </c>
       <c r="K87" t="n">
-        <v>2.88931661082156</v>
+        <v>0</v>
       </c>
       <c r="L87" t="n">
-        <v>1565</v>
+        <v>1692</v>
       </c>
       <c r="M87" t="n">
-        <v>1566</v>
+        <v>1694</v>
       </c>
       <c r="N87"/>
       <c r="O87" t="s">
         <v>45</v>
       </c>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87"/>
       <c r="S87" t="b">
         <v>0</v>
       </c>
       <c r="T87" t="s">
         <v>47</v>
       </c>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87"/>
       <c r="X87"/>
       <c r="Y87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B88" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C88" t="s">
-        <v>357</v>
+        <v>130</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F88" t="n">
-        <v>1657</v>
+        <v>1678</v>
       </c>
       <c r="G88" t="s">
         <v>9</v>
       </c>
       <c r="H88" t="n">
-        <v>1694</v>
+        <v>1715</v>
       </c>
       <c r="I88" t="s">
         <v>44</v>
       </c>
       <c r="J88" t="s">
         <v>44</v>
       </c>
       <c r="K88" t="n">
         <v>0</v>
       </c>
       <c r="L88" t="n">
-        <v>1692</v>
+        <v>1712</v>
       </c>
       <c r="M88" t="n">
-        <v>1694</v>
+        <v>1713</v>
       </c>
       <c r="N88"/>
       <c r="O88" t="s">
         <v>45</v>
       </c>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88" t="b">
         <v>0</v>
       </c>
       <c r="T88" t="s">
         <v>47</v>
       </c>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="B89" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C89" t="s">
-        <v>136</v>
+        <v>359</v>
       </c>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F89"/>
       <c r="G89" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H89"/>
       <c r="I89" t="s">
         <v>44</v>
       </c>
       <c r="J89" t="s">
         <v>44</v>
       </c>
       <c r="K89" t="n">
         <v>0</v>
       </c>
       <c r="L89" t="n">
-        <v>1712</v>
+        <v>1762</v>
       </c>
       <c r="M89" t="n">
-        <v>1713</v>
+        <v>1765</v>
       </c>
       <c r="N89"/>
       <c r="O89" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89" t="b">
         <v>0</v>
       </c>
-      <c r="T89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T89"/>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B90" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C90" t="s">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F90"/>
+        <v>9</v>
+      </c>
+      <c r="F90" t="n">
+        <v>1707</v>
+      </c>
       <c r="G90" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H90"/>
+        <v>9</v>
+      </c>
+      <c r="H90" t="n">
+        <v>1771</v>
+      </c>
       <c r="I90" t="s">
         <v>44</v>
       </c>
       <c r="J90" t="s">
         <v>44</v>
       </c>
       <c r="K90" t="n">
         <v>0</v>
       </c>
       <c r="L90" t="n">
-        <v>1762</v>
+        <v>1754</v>
       </c>
       <c r="M90" t="n">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="N90"/>
       <c r="O90" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="P90"/>
+        <v>67</v>
+      </c>
+      <c r="P90" t="s">
+        <v>85</v>
+      </c>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90" t="b">
         <v>0</v>
       </c>
-      <c r="T90"/>
+      <c r="T90" t="s">
+        <v>47</v>
+      </c>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
       <c r="Y90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>387</v>
+      </c>
+      <c r="B91" t="s">
+        <v>388</v>
+      </c>
+      <c r="C91" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F91"/>
       <c r="G91" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H91"/>
       <c r="I91" t="s">
         <v>44</v>
       </c>
       <c r="J91" t="s">
         <v>44</v>
       </c>
       <c r="K91" t="n">
         <v>0</v>
       </c>
       <c r="L91" t="n">
-        <v>1754</v>
+        <v>1653</v>
       </c>
       <c r="M91" t="n">
-        <v>1770</v>
+        <v>1658</v>
       </c>
       <c r="N91"/>
       <c r="O91" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91" t="b">
         <v>0</v>
       </c>
-      <c r="T91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
       <c r="Y91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>390</v>
+      </c>
+      <c r="B92" t="s">
+        <v>391</v>
+      </c>
+      <c r="C92" t="s">
         <v>392</v>
       </c>
-      <c r="B92" t="s">
+      <c r="D92" t="s">
         <v>393</v>
       </c>
-      <c r="C92" t="s">
+      <c r="E92" t="s">
         <v>394</v>
       </c>
-      <c r="D92"/>
-[...3 lines deleted...]
-      <c r="F92"/>
+      <c r="F92" t="n">
+        <v>1610</v>
+      </c>
       <c r="G92" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H92"/>
+        <v>9</v>
+      </c>
+      <c r="H92" t="n">
+        <v>1656</v>
+      </c>
       <c r="I92" t="s">
         <v>44</v>
       </c>
       <c r="J92" t="s">
         <v>44</v>
       </c>
       <c r="K92" t="n">
         <v>0</v>
       </c>
       <c r="L92" t="n">
         <v>1653</v>
       </c>
       <c r="M92" t="n">
-        <v>1658</v>
+        <v>1656</v>
       </c>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>54</v>
       </c>
       <c r="P92"/>
       <c r="Q92"/>
       <c r="R92"/>
       <c r="S92" t="b">
         <v>0</v>
       </c>
-      <c r="T92"/>
+      <c r="T92" t="s">
+        <v>47</v>
+      </c>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
       <c r="Y92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>395</v>
       </c>
       <c r="B93" t="s">
         <v>396</v>
       </c>
       <c r="C93" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="D93"/>
       <c r="E93" t="s">
-        <v>399</v>
+        <v>70</v>
       </c>
       <c r="F93" t="n">
-        <v>1610</v>
+        <v>1665</v>
       </c>
       <c r="G93" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="H93" t="n">
-        <v>1656</v>
+        <v>1706</v>
       </c>
       <c r="I93" t="s">
         <v>44</v>
       </c>
       <c r="J93" t="s">
         <v>44</v>
       </c>
       <c r="K93" t="n">
         <v>0</v>
       </c>
-      <c r="L93" t="n">
-[...5 lines deleted...]
-      <c r="N93"/>
+      <c r="L93"/>
+      <c r="M93"/>
+      <c r="N93" t="n">
+        <v>1670</v>
+      </c>
       <c r="O93" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93" t="b">
         <v>0</v>
       </c>
       <c r="T93" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
       <c r="Y93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B94" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C94" t="s">
-        <v>204</v>
+        <v>142</v>
       </c>
       <c r="D94"/>
       <c r="E94" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F94" t="n">
-        <v>1665</v>
+        <v>1673</v>
       </c>
       <c r="G94" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H94" t="n">
+        <v>1721</v>
+      </c>
+      <c r="I94" t="s">
+        <v>44</v>
+      </c>
+      <c r="J94" t="s">
+        <v>44</v>
+      </c>
+      <c r="K94" t="n">
+        <v>0</v>
+      </c>
+      <c r="L94" t="n">
+        <v>1704</v>
+      </c>
+      <c r="M94" t="n">
         <v>1706</v>
       </c>
-      <c r="I94" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="N94"/>
       <c r="O94" t="s">
         <v>45</v>
       </c>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94" t="b">
         <v>0</v>
       </c>
       <c r="T94" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B95" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C95" t="s">
-        <v>148</v>
+        <v>400</v>
       </c>
       <c r="D95"/>
       <c r="E95" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="F95" t="n">
-        <v>1673</v>
+        <v>1600</v>
       </c>
       <c r="G95" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="H95" t="n">
-        <v>1721</v>
+        <v>1653</v>
       </c>
       <c r="I95" t="s">
         <v>44</v>
       </c>
       <c r="J95" t="s">
         <v>44</v>
       </c>
       <c r="K95" t="n">
         <v>0</v>
       </c>
       <c r="L95" t="n">
-        <v>1704</v>
+        <v>1638</v>
       </c>
       <c r="M95" t="n">
-        <v>1706</v>
+        <v>1649</v>
       </c>
       <c r="N95"/>
       <c r="O95" t="s">
+        <v>67</v>
+      </c>
+      <c r="P95" t="s">
         <v>45</v>
       </c>
-      <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95" t="b">
         <v>0</v>
       </c>
       <c r="T95" t="s">
         <v>47</v>
       </c>
       <c r="U95"/>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
       <c r="Y95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
+        <v>401</v>
+      </c>
+      <c r="B96" t="s">
+        <v>402</v>
+      </c>
+      <c r="C96" t="s">
+        <v>121</v>
+      </c>
+      <c r="D96" t="s">
+        <v>403</v>
+      </c>
+      <c r="E96" t="s">
+        <v>117</v>
+      </c>
+      <c r="F96" t="n">
+        <v>1646</v>
+      </c>
+      <c r="G96" t="s">
+        <v>74</v>
+      </c>
+      <c r="H96" t="n">
+        <v>1704</v>
+      </c>
+      <c r="I96" t="s">
         <v>404</v>
       </c>
-      <c r="B96" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="J96" t="s">
         <v>44</v>
       </c>
       <c r="K96" t="n">
-        <v>0</v>
+        <v>0.594478733841535</v>
       </c>
       <c r="L96" t="n">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="M96" t="n">
-        <v>1649</v>
+        <v>1679</v>
       </c>
       <c r="N96"/>
       <c r="O96" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P96" t="s">
         <v>45</v>
       </c>
+      <c r="P96"/>
       <c r="Q96"/>
       <c r="R96"/>
       <c r="S96" t="b">
         <v>0</v>
       </c>
       <c r="T96" t="s">
         <v>47</v>
       </c>
       <c r="U96"/>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
+        <v>405</v>
+      </c>
+      <c r="B97" t="s">
         <v>406</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="D97"/>
       <c r="E97" t="s">
-        <v>123</v>
+        <v>302</v>
       </c>
       <c r="F97" t="n">
-        <v>1646</v>
+        <v>1622</v>
       </c>
       <c r="G97" t="s">
         <v>74</v>
       </c>
       <c r="H97" t="n">
-        <v>1704</v>
+        <v>1674</v>
       </c>
       <c r="I97" t="s">
-        <v>409</v>
+        <v>44</v>
       </c>
       <c r="J97" t="s">
-        <v>44</v>
+        <v>407</v>
       </c>
       <c r="K97" t="n">
-        <v>0.444955733456541</v>
+        <v>0</v>
       </c>
       <c r="L97" t="n">
-        <v>1678</v>
+        <v>1660</v>
       </c>
       <c r="M97" t="n">
-        <v>1679</v>
+        <v>1666</v>
       </c>
       <c r="N97"/>
       <c r="O97" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97" t="b">
         <v>0</v>
       </c>
       <c r="T97" t="s">
         <v>47</v>
       </c>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B98" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C98" t="s">
-        <v>306</v>
+        <v>245</v>
       </c>
       <c r="D98"/>
       <c r="E98" t="s">
-        <v>307</v>
+        <v>208</v>
       </c>
       <c r="F98" t="n">
-        <v>1622</v>
+        <v>1700</v>
       </c>
       <c r="G98" t="s">
-        <v>74</v>
+        <v>410</v>
       </c>
       <c r="H98" t="n">
-        <v>1674</v>
+        <v>1759</v>
       </c>
       <c r="I98" t="s">
         <v>44</v>
       </c>
       <c r="J98" t="s">
-        <v>412</v>
+        <v>44</v>
       </c>
       <c r="K98" t="n">
         <v>0</v>
       </c>
       <c r="L98" t="n">
-        <v>1660</v>
+        <v>1732</v>
       </c>
       <c r="M98" t="n">
-        <v>1666</v>
+        <v>1742</v>
       </c>
       <c r="N98"/>
       <c r="O98" t="s">
         <v>67</v>
       </c>
-      <c r="P98"/>
+      <c r="P98" t="s">
+        <v>45</v>
+      </c>
       <c r="Q98"/>
       <c r="R98"/>
       <c r="S98" t="b">
         <v>0</v>
       </c>
       <c r="T98" t="s">
         <v>47</v>
       </c>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B99" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C99" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
-        <v>213</v>
+        <v>64</v>
       </c>
       <c r="F99" t="n">
-        <v>1700</v>
+        <v>1660</v>
       </c>
       <c r="G99" t="s">
-        <v>415</v>
+        <v>70</v>
       </c>
       <c r="H99" t="n">
-        <v>1759</v>
+        <v>1736</v>
       </c>
       <c r="I99" t="s">
         <v>44</v>
       </c>
       <c r="J99" t="s">
-        <v>44</v>
+        <v>413</v>
       </c>
       <c r="K99" t="n">
-        <v>0</v>
+        <v>1.24891095806733</v>
       </c>
       <c r="L99" t="n">
-        <v>1732</v>
+        <v>1699</v>
       </c>
       <c r="M99" t="n">
-        <v>1742</v>
+        <v>1716</v>
       </c>
       <c r="N99"/>
       <c r="O99" t="s">
         <v>67</v>
       </c>
-      <c r="P99" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P99"/>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99" t="b">
         <v>0</v>
       </c>
       <c r="T99" t="s">
         <v>47</v>
       </c>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
+        <v>414</v>
+      </c>
+      <c r="B100" t="s">
+        <v>415</v>
+      </c>
+      <c r="C100" t="s">
         <v>416</v>
       </c>
-      <c r="B100" t="s">
+      <c r="D100" t="s">
         <v>417</v>
       </c>
-      <c r="C100" t="s">
-[...2 lines deleted...]
-      <c r="D100"/>
       <c r="E100" t="s">
-        <v>64</v>
+        <v>266</v>
       </c>
       <c r="F100" t="n">
-        <v>1660</v>
+        <v>1694</v>
       </c>
       <c r="G100" t="s">
         <v>70</v>
       </c>
       <c r="H100" t="n">
-        <v>1736</v>
+        <v>1746</v>
       </c>
       <c r="I100" t="s">
         <v>44</v>
       </c>
       <c r="J100" t="s">
-        <v>418</v>
+        <v>44</v>
       </c>
       <c r="K100" t="n">
-        <v>1.3582447370912</v>
+        <v>0</v>
       </c>
       <c r="L100" t="n">
-        <v>1699</v>
+        <v>1725</v>
       </c>
       <c r="M100" t="n">
-        <v>1716</v>
+        <v>1739</v>
       </c>
       <c r="N100"/>
       <c r="O100" t="s">
         <v>67</v>
       </c>
-      <c r="P100"/>
-      <c r="Q100"/>
+      <c r="P100" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>45</v>
+      </c>
       <c r="R100"/>
       <c r="S100" t="b">
         <v>0</v>
       </c>
       <c r="T100" t="s">
         <v>47</v>
       </c>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
       <c r="Y100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
+        <v>418</v>
+      </c>
+      <c r="B101" t="s">
         <v>419</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>420</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101"/>
+      <c r="E101" t="s">
         <v>421</v>
       </c>
-      <c r="D101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F101" t="n">
-        <v>1694</v>
+        <v>1582</v>
       </c>
       <c r="G101" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="H101" t="n">
-        <v>1746</v>
+        <v>1648</v>
       </c>
       <c r="I101" t="s">
         <v>44</v>
       </c>
       <c r="J101" t="s">
         <v>44</v>
       </c>
       <c r="K101" t="n">
         <v>0</v>
       </c>
       <c r="L101" t="n">
-        <v>1725</v>
+        <v>1613</v>
       </c>
       <c r="M101" t="n">
-        <v>1739</v>
+        <v>1621</v>
       </c>
       <c r="N101"/>
       <c r="O101" t="s">
         <v>67</v>
       </c>
       <c r="P101" t="s">
-        <v>85</v>
+        <v>45</v>
       </c>
       <c r="Q101" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="R101"/>
       <c r="S101" t="b">
         <v>0</v>
       </c>
       <c r="T101" t="s">
         <v>47</v>
       </c>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101"/>
       <c r="Y101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
+        <v>422</v>
+      </c>
+      <c r="B102" t="s">
         <v>423</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
+        <v>44</v>
+      </c>
+      <c r="F102" t="n">
+        <v>1649</v>
+      </c>
+      <c r="G102" t="s">
+        <v>425</v>
+      </c>
+      <c r="H102" t="n">
+        <v>1705</v>
+      </c>
+      <c r="I102" t="s">
+        <v>44</v>
+      </c>
+      <c r="J102" t="s">
         <v>426</v>
       </c>
-      <c r="F102" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K102" t="n">
-        <v>0</v>
+        <v>1.42275280295895</v>
       </c>
       <c r="L102" t="n">
-        <v>1613</v>
+        <v>1679</v>
       </c>
       <c r="M102" t="n">
-        <v>1621</v>
+        <v>1701</v>
       </c>
       <c r="N102"/>
       <c r="O102" t="s">
         <v>67</v>
       </c>
       <c r="P102" t="s">
         <v>45</v>
       </c>
-      <c r="Q102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q102"/>
       <c r="R102"/>
       <c r="S102" t="b">
         <v>0</v>
       </c>
       <c r="T102" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U102"/>
+        <v>46</v>
+      </c>
+      <c r="U102" t="s">
+        <v>47</v>
+      </c>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102"/>
       <c r="Y102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>427</v>
       </c>
       <c r="B103" t="s">
         <v>428</v>
       </c>
       <c r="C103" t="s">
-        <v>429</v>
+        <v>352</v>
       </c>
       <c r="D103"/>
       <c r="E103" t="s">
-        <v>44</v>
+        <v>184</v>
       </c>
       <c r="F103" t="n">
-        <v>1649</v>
+        <v>1630</v>
       </c>
       <c r="G103" t="s">
+        <v>74</v>
+      </c>
+      <c r="H103" t="n">
+        <v>1691</v>
+      </c>
+      <c r="I103" t="s">
+        <v>429</v>
+      </c>
+      <c r="J103" t="s">
         <v>430</v>
       </c>
-      <c r="H103" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="K103" t="n">
-        <v>1.54702213009072</v>
+        <v>2.52177178971116</v>
       </c>
       <c r="L103" t="n">
-        <v>1679</v>
+        <v>1666</v>
       </c>
       <c r="M103" t="n">
-        <v>1701</v>
+        <v>1670</v>
       </c>
       <c r="N103"/>
       <c r="O103" t="s">
         <v>67</v>
       </c>
       <c r="P103" t="s">
         <v>45</v>
       </c>
       <c r="Q103"/>
       <c r="R103"/>
       <c r="S103" t="b">
         <v>0</v>
       </c>
       <c r="T103" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103"/>
       <c r="Y103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>431</v>
+      </c>
+      <c r="B104" t="s">
         <v>432</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>433</v>
       </c>
-      <c r="C104" t="s">
-[...2 lines deleted...]
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>434</v>
+      </c>
       <c r="E104" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="F104" t="n">
-        <v>1630</v>
+        <v>1598</v>
       </c>
       <c r="G104" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H104" t="n">
-        <v>1691</v>
+        <v>1664</v>
       </c>
       <c r="I104" t="s">
-        <v>434</v>
+        <v>44</v>
       </c>
       <c r="J104" t="s">
         <v>435</v>
       </c>
       <c r="K104" t="n">
-        <v>1.85702386233913</v>
+        <v>5.56473016652348</v>
       </c>
       <c r="L104" t="n">
-        <v>1666</v>
+        <v>1647</v>
       </c>
       <c r="M104" t="n">
-        <v>1670</v>
+        <v>1653</v>
       </c>
       <c r="N104"/>
       <c r="O104" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P104" t="s">
         <v>45</v>
       </c>
+      <c r="P104"/>
       <c r="Q104"/>
       <c r="R104"/>
       <c r="S104" t="b">
         <v>0</v>
       </c>
       <c r="T104" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U104"/>
+        <v>46</v>
+      </c>
+      <c r="U104" t="s">
+        <v>47</v>
+      </c>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104"/>
       <c r="Y104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>436</v>
       </c>
       <c r="B105" t="s">
         <v>437</v>
       </c>
       <c r="C105" t="s">
+        <v>63</v>
+      </c>
+      <c r="D105"/>
+      <c r="E105" t="s">
+        <v>228</v>
+      </c>
+      <c r="F105" t="n">
+        <v>1671</v>
+      </c>
+      <c r="G105" t="s">
         <v>438</v>
       </c>
-      <c r="D105" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H105" t="n">
-        <v>1664</v>
+        <v>1735</v>
       </c>
       <c r="I105" t="s">
         <v>44</v>
       </c>
       <c r="J105" t="s">
-        <v>440</v>
+        <v>44</v>
       </c>
       <c r="K105" t="n">
-        <v>4.11550424769572</v>
+        <v>0</v>
       </c>
       <c r="L105" t="n">
-        <v>1647</v>
+        <v>1711</v>
       </c>
       <c r="M105" t="n">
-        <v>1653</v>
+        <v>1713</v>
       </c>
       <c r="N105"/>
       <c r="O105" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P105"/>
       <c r="Q105"/>
       <c r="R105"/>
       <c r="S105" t="b">
         <v>0</v>
       </c>
       <c r="T105" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U105"/>
       <c r="V105"/>
       <c r="W105"/>
       <c r="X105"/>
       <c r="Y105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
+        <v>439</v>
+      </c>
+      <c r="B106" t="s">
+        <v>440</v>
+      </c>
+      <c r="C106" t="s">
+        <v>124</v>
+      </c>
+      <c r="D106" t="s">
         <v>441</v>
       </c>
-      <c r="B106" t="s">
+      <c r="E106" t="s">
+        <v>44</v>
+      </c>
+      <c r="F106" t="n">
+        <v>1641</v>
+      </c>
+      <c r="G106" t="s">
         <v>442</v>
       </c>
-      <c r="C106" t="s">
-[...9 lines deleted...]
-      <c r="G106" t="s">
+      <c r="H106" t="n">
+        <v>1701</v>
+      </c>
+      <c r="I106" t="s">
+        <v>44</v>
+      </c>
+      <c r="J106" t="s">
         <v>443</v>
       </c>
-      <c r="H106" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="K106" t="n">
         <v>0</v>
       </c>
       <c r="L106" t="n">
-        <v>1711</v>
+        <v>1674</v>
       </c>
       <c r="M106" t="n">
-        <v>1713</v>
+        <v>1688</v>
       </c>
       <c r="N106"/>
       <c r="O106" t="s">
         <v>67</v>
       </c>
-      <c r="P106"/>
+      <c r="P106" t="s">
+        <v>45</v>
+      </c>
       <c r="Q106"/>
       <c r="R106"/>
       <c r="S106" t="b">
         <v>0</v>
       </c>
       <c r="T106" t="s">
         <v>47</v>
       </c>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106"/>
       <c r="X106"/>
       <c r="Y106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>444</v>
       </c>
       <c r="B107" t="s">
         <v>445</v>
       </c>
       <c r="C107" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D107"/>
       <c r="E107" t="s">
-        <v>44</v>
+        <v>336</v>
       </c>
       <c r="F107" t="n">
+        <v>1595</v>
+      </c>
+      <c r="G107" t="s">
+        <v>70</v>
+      </c>
+      <c r="H107" t="n">
+        <v>1664</v>
+      </c>
+      <c r="I107" t="s">
+        <v>44</v>
+      </c>
+      <c r="J107" t="s">
+        <v>44</v>
+      </c>
+      <c r="K107" t="n">
+        <v>0.414746033480585</v>
+      </c>
+      <c r="L107" t="n">
+        <v>1623</v>
+      </c>
+      <c r="M107" t="n">
         <v>1641</v>
-      </c>
-[...19 lines deleted...]
-        <v>1688</v>
       </c>
       <c r="N107"/>
       <c r="O107" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P107" t="s">
         <v>45</v>
       </c>
+      <c r="P107"/>
       <c r="Q107"/>
       <c r="R107"/>
       <c r="S107" t="b">
         <v>0</v>
       </c>
       <c r="T107" t="s">
         <v>47</v>
       </c>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107"/>
       <c r="X107"/>
       <c r="Y107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="B108" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C108" t="s">
-        <v>196</v>
+        <v>352</v>
       </c>
       <c r="D108"/>
       <c r="E108" t="s">
-        <v>341</v>
+        <v>44</v>
       </c>
       <c r="F108" t="n">
-        <v>1595</v>
+        <v>1582</v>
       </c>
       <c r="G108" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="H108" t="n">
-        <v>1664</v>
+        <v>1619</v>
       </c>
       <c r="I108" t="s">
         <v>44</v>
       </c>
       <c r="J108" t="s">
         <v>44</v>
       </c>
       <c r="K108" t="n">
         <v>0</v>
       </c>
       <c r="L108" t="n">
-        <v>1623</v>
+        <v>1612</v>
       </c>
       <c r="M108" t="n">
-        <v>1641</v>
+        <v>1615</v>
       </c>
       <c r="N108"/>
       <c r="O108" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108"/>
       <c r="S108" t="b">
         <v>0</v>
       </c>
       <c r="T108" t="s">
         <v>47</v>
       </c>
       <c r="U108"/>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108"/>
       <c r="Y108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="B109" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="C109" t="s">
-        <v>357</v>
+        <v>449</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
-        <v>44</v>
+        <v>302</v>
       </c>
       <c r="F109" t="n">
-        <v>1582</v>
+        <v>1703</v>
       </c>
       <c r="G109" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="H109" t="n">
-        <v>1619</v>
+        <v>1762</v>
       </c>
       <c r="I109" t="s">
         <v>44</v>
       </c>
       <c r="J109" t="s">
-        <v>44</v>
+        <v>450</v>
       </c>
       <c r="K109" t="n">
-        <v>0</v>
+        <v>2.01078470282615</v>
       </c>
       <c r="L109" t="n">
-        <v>1612</v>
+        <v>1745</v>
       </c>
       <c r="M109" t="n">
-        <v>1615</v>
+        <v>1748</v>
       </c>
       <c r="N109"/>
       <c r="O109" t="s">
         <v>67</v>
       </c>
-      <c r="P109"/>
+      <c r="P109" t="s">
+        <v>85</v>
+      </c>
       <c r="Q109"/>
       <c r="R109"/>
       <c r="S109" t="b">
         <v>0</v>
       </c>
       <c r="T109" t="s">
         <v>47</v>
       </c>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109"/>
       <c r="X109"/>
       <c r="Y109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
+        <v>451</v>
+      </c>
+      <c r="B110" t="s">
         <v>452</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D110"/>
       <c r="E110" t="s">
-        <v>307</v>
+        <v>134</v>
       </c>
       <c r="F110" t="n">
-        <v>1703</v>
+        <v>1630</v>
       </c>
       <c r="G110" t="s">
-        <v>116</v>
+        <v>60</v>
       </c>
       <c r="H110" t="n">
-        <v>1762</v>
+        <v>1697</v>
       </c>
       <c r="I110" t="s">
         <v>44</v>
       </c>
       <c r="J110" t="s">
-        <v>455</v>
+        <v>44</v>
       </c>
       <c r="K110" t="n">
-        <v>1.79425098440567</v>
+        <v>0</v>
       </c>
       <c r="L110" t="n">
-        <v>1745</v>
+        <v>1672</v>
       </c>
       <c r="M110" t="n">
-        <v>1748</v>
+        <v>1674</v>
       </c>
       <c r="N110"/>
       <c r="O110" t="s">
         <v>67</v>
       </c>
-      <c r="P110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P110"/>
       <c r="Q110"/>
       <c r="R110"/>
       <c r="S110" t="b">
         <v>0</v>
       </c>
       <c r="T110" t="s">
         <v>47</v>
       </c>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110"/>
       <c r="X110"/>
       <c r="Y110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
+        <v>454</v>
+      </c>
+      <c r="B111" t="s">
+        <v>455</v>
+      </c>
+      <c r="C111" t="s">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F111"/>
       <c r="G111" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H111"/>
       <c r="I111" t="s">
         <v>44</v>
       </c>
       <c r="J111" t="s">
         <v>44</v>
       </c>
       <c r="K111" t="n">
         <v>0</v>
       </c>
       <c r="L111" t="n">
-        <v>1672</v>
+        <v>1608</v>
       </c>
       <c r="M111" t="n">
-        <v>1674</v>
+        <v>1610</v>
       </c>
       <c r="N111"/>
       <c r="O111" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P111"/>
       <c r="Q111"/>
       <c r="R111"/>
       <c r="S111" t="b">
         <v>0</v>
       </c>
-      <c r="T111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111"/>
       <c r="X111"/>
       <c r="Y111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
+        <v>457</v>
+      </c>
+      <c r="B112" t="s">
+        <v>458</v>
+      </c>
+      <c r="C112" t="s">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
         <v>44</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>44</v>
       </c>
       <c r="H112"/>
       <c r="I112" t="s">
         <v>44</v>
       </c>
       <c r="J112" t="s">
         <v>44</v>
       </c>
       <c r="K112" t="n">
         <v>0</v>
       </c>
       <c r="L112" t="n">
-        <v>1608</v>
+        <v>1766</v>
       </c>
       <c r="M112" t="n">
-        <v>1610</v>
+        <v>1769</v>
       </c>
       <c r="N112"/>
       <c r="O112" t="s">
         <v>54</v>
       </c>
       <c r="P112"/>
       <c r="Q112"/>
       <c r="R112"/>
       <c r="S112" t="b">
         <v>0</v>
       </c>
       <c r="T112"/>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112"/>
       <c r="X112"/>
       <c r="Y112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="B113" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C113" t="s">
-        <v>464</v>
+        <v>63</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F113"/>
+        <v>302</v>
+      </c>
+      <c r="F113" t="n">
+        <v>1727</v>
+      </c>
       <c r="G113" t="s">
         <v>44</v>
       </c>
-      <c r="H113"/>
+      <c r="H113" t="n">
+        <v>1775</v>
+      </c>
       <c r="I113" t="s">
         <v>44</v>
       </c>
       <c r="J113" t="s">
         <v>44</v>
       </c>
       <c r="K113" t="n">
         <v>0</v>
       </c>
       <c r="L113" t="n">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="M113" t="n">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="N113"/>
       <c r="O113" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P113"/>
       <c r="Q113"/>
       <c r="R113"/>
       <c r="S113" t="b">
         <v>0</v>
       </c>
-      <c r="T113"/>
+      <c r="T113" t="s">
+        <v>47</v>
+      </c>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113"/>
       <c r="X113"/>
       <c r="Y113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
+        <v>462</v>
+      </c>
+      <c r="B114" t="s">
+        <v>463</v>
+      </c>
+      <c r="C114" t="s">
+        <v>464</v>
+      </c>
+      <c r="D114" t="s">
         <v>465</v>
       </c>
-      <c r="B114" t="s">
-[...5 lines deleted...]
-      <c r="D114"/>
       <c r="E114" t="s">
-        <v>307</v>
+        <v>372</v>
       </c>
       <c r="F114" t="n">
-        <v>1727</v>
+        <v>1693</v>
       </c>
       <c r="G114" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="H114" t="n">
-        <v>1775</v>
+        <v>1745</v>
       </c>
       <c r="I114" t="s">
         <v>44</v>
       </c>
       <c r="J114" t="s">
         <v>44</v>
       </c>
       <c r="K114" t="n">
         <v>0</v>
       </c>
       <c r="L114" t="n">
-        <v>1768</v>
+        <v>1742</v>
       </c>
       <c r="M114" t="n">
-        <v>1770</v>
+        <v>1745</v>
       </c>
       <c r="N114"/>
       <c r="O114" t="s">
         <v>67</v>
       </c>
       <c r="P114"/>
       <c r="Q114"/>
       <c r="R114"/>
       <c r="S114" t="b">
         <v>0</v>
       </c>
       <c r="T114" t="s">
         <v>47</v>
       </c>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
+        <v>466</v>
+      </c>
+      <c r="B115" t="s">
         <v>467</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
+        <v>95</v>
+      </c>
+      <c r="D115"/>
+      <c r="E115" t="s">
+        <v>70</v>
+      </c>
+      <c r="F115" t="n">
+        <v>1713</v>
+      </c>
+      <c r="G115" t="s">
         <v>468</v>
       </c>
-      <c r="C115" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H115" t="n">
-        <v>1745</v>
+        <v>1770</v>
       </c>
       <c r="I115" t="s">
         <v>44</v>
       </c>
       <c r="J115" t="s">
         <v>44</v>
       </c>
       <c r="K115" t="n">
         <v>0</v>
       </c>
       <c r="L115" t="n">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="M115" t="n">
-        <v>1745</v>
+        <v>1744</v>
       </c>
       <c r="N115"/>
       <c r="O115" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P115"/>
       <c r="Q115"/>
       <c r="R115"/>
       <c r="S115" t="b">
         <v>0</v>
       </c>
       <c r="T115" t="s">
         <v>47</v>
       </c>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
       <c r="Y115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
+        <v>469</v>
+      </c>
+      <c r="B116" t="s">
+        <v>470</v>
+      </c>
+      <c r="C116" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D116"/>
       <c r="E116" t="s">
+        <v>44</v>
+      </c>
+      <c r="F116" t="n">
+        <v>1673</v>
+      </c>
+      <c r="G116" t="s">
         <v>70</v>
       </c>
-      <c r="F116" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H116" t="n">
-        <v>1770</v>
+        <v>1725</v>
       </c>
       <c r="I116" t="s">
         <v>44</v>
       </c>
       <c r="J116" t="s">
         <v>44</v>
       </c>
       <c r="K116" t="n">
         <v>0</v>
       </c>
       <c r="L116" t="n">
-        <v>1743</v>
+        <v>1709</v>
       </c>
       <c r="M116" t="n">
-        <v>1744</v>
+        <v>1710</v>
       </c>
       <c r="N116"/>
       <c r="O116" t="s">
         <v>45</v>
       </c>
       <c r="P116"/>
       <c r="Q116"/>
       <c r="R116"/>
       <c r="S116" t="b">
         <v>0</v>
       </c>
       <c r="T116" t="s">
         <v>47</v>
       </c>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116"/>
       <c r="X116"/>
       <c r="Y116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>472</v>
+      </c>
+      <c r="B117" t="s">
+        <v>473</v>
+      </c>
+      <c r="C117" t="s">
         <v>474</v>
       </c>
-      <c r="B117" t="s">
+      <c r="D117" t="s">
         <v>475</v>
       </c>
-      <c r="C117" t="s">
+      <c r="E117" t="s">
         <v>476</v>
       </c>
-      <c r="D117"/>
-[...2 lines deleted...]
-      </c>
       <c r="F117" t="n">
-        <v>1673</v>
+        <v>1631</v>
       </c>
       <c r="G117" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="H117" t="n">
-        <v>1725</v>
+        <v>1696</v>
       </c>
       <c r="I117" t="s">
-        <v>44</v>
+        <v>477</v>
       </c>
       <c r="J117" t="s">
-        <v>44</v>
+        <v>478</v>
       </c>
       <c r="K117" t="n">
-        <v>0</v>
+        <v>5.66732697745756</v>
       </c>
       <c r="L117" t="n">
-        <v>1709</v>
+        <v>1665</v>
       </c>
       <c r="M117" t="n">
-        <v>1710</v>
+        <v>1677</v>
       </c>
       <c r="N117"/>
       <c r="O117" t="s">
+        <v>67</v>
+      </c>
+      <c r="P117" t="s">
         <v>45</v>
       </c>
-      <c r="P117"/>
       <c r="Q117"/>
       <c r="R117"/>
       <c r="S117" t="b">
         <v>0</v>
       </c>
       <c r="T117" t="s">
         <v>47</v>
       </c>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117"/>
       <c r="Y117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B118" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C118" t="s">
-        <v>479</v>
+        <v>128</v>
       </c>
       <c r="D118" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E118" t="s">
-        <v>481</v>
+        <v>44</v>
       </c>
       <c r="F118" t="n">
-        <v>1631</v>
+        <v>1645</v>
       </c>
       <c r="G118" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
       <c r="H118" t="n">
-        <v>1696</v>
+        <v>1681</v>
       </c>
       <c r="I118" t="s">
-        <v>482</v>
+        <v>44</v>
       </c>
       <c r="J118" t="s">
-        <v>483</v>
+        <v>44</v>
       </c>
       <c r="K118" t="n">
-        <v>5.23652192091783</v>
+        <v>0</v>
       </c>
       <c r="L118" t="n">
-        <v>1665</v>
+        <v>1678</v>
       </c>
       <c r="M118" t="n">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="N118"/>
       <c r="O118" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P118" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="Q118"/>
       <c r="R118"/>
       <c r="S118" t="b">
         <v>0</v>
       </c>
       <c r="T118" t="s">
         <v>47</v>
       </c>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
       <c r="Y118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>482</v>
+      </c>
+      <c r="B119" t="s">
+        <v>483</v>
+      </c>
+      <c r="C119" t="s">
+        <v>234</v>
+      </c>
+      <c r="D119" t="s">
         <v>484</v>
       </c>
-      <c r="B119" t="s">
+      <c r="E119" t="s">
+        <v>476</v>
+      </c>
+      <c r="F119" t="n">
+        <v>1646</v>
+      </c>
+      <c r="G119" t="s">
+        <v>74</v>
+      </c>
+      <c r="H119" t="n">
+        <v>1712</v>
+      </c>
+      <c r="I119" t="s">
+        <v>44</v>
+      </c>
+      <c r="J119" t="s">
         <v>485</v>
       </c>
-      <c r="C119" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K119" t="n">
-        <v>0</v>
+        <v>1.72711927170415</v>
       </c>
       <c r="L119" t="n">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="M119" t="n">
         <v>1680</v>
       </c>
       <c r="N119"/>
       <c r="O119" t="s">
         <v>45</v>
       </c>
-      <c r="P119" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P119"/>
       <c r="Q119"/>
       <c r="R119"/>
       <c r="S119" t="b">
         <v>0</v>
       </c>
       <c r="T119" t="s">
         <v>47</v>
       </c>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119"/>
       <c r="X119"/>
       <c r="Y119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>486</v>
+      </c>
+      <c r="B120" t="s">
+        <v>483</v>
+      </c>
+      <c r="C120" t="s">
+        <v>142</v>
+      </c>
+      <c r="D120"/>
+      <c r="E120" t="s">
         <v>487</v>
       </c>
-      <c r="B120" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F120" t="n">
-        <v>1646</v>
+        <v>1658</v>
       </c>
       <c r="G120" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="H120" t="n">
-        <v>1712</v>
+        <v>1729</v>
       </c>
       <c r="I120" t="s">
         <v>44</v>
       </c>
       <c r="J120" t="s">
-        <v>490</v>
+        <v>44</v>
       </c>
       <c r="K120" t="n">
-        <v>1.38056961799423</v>
+        <v>0</v>
       </c>
       <c r="L120" t="n">
-        <v>1679</v>
+        <v>1690</v>
       </c>
       <c r="M120" t="n">
-        <v>1680</v>
+        <v>1714</v>
       </c>
       <c r="N120"/>
       <c r="O120" t="s">
+        <v>67</v>
+      </c>
+      <c r="P120" t="s">
         <v>45</v>
       </c>
-      <c r="P120"/>
       <c r="Q120"/>
       <c r="R120"/>
       <c r="S120" t="b">
         <v>0</v>
       </c>
       <c r="T120" t="s">
         <v>47</v>
       </c>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120"/>
       <c r="X120"/>
       <c r="Y120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B121" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C121" t="s">
-        <v>148</v>
+        <v>121</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="F121"/>
       <c r="G121" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H121"/>
       <c r="I121" t="s">
         <v>44</v>
       </c>
       <c r="J121" t="s">
         <v>44</v>
       </c>
       <c r="K121" t="n">
         <v>0</v>
       </c>
       <c r="L121" t="n">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="M121" t="n">
-        <v>1714</v>
+        <v>1760</v>
       </c>
       <c r="N121"/>
       <c r="O121" t="s">
         <v>67</v>
       </c>
       <c r="P121" t="s">
         <v>45</v>
       </c>
       <c r="Q121"/>
       <c r="R121"/>
       <c r="S121" t="b">
         <v>0</v>
       </c>
       <c r="T121" t="s">
         <v>47</v>
       </c>
       <c r="U121"/>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
       <c r="Y121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B122" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C122" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="F122"/>
+        <v>44</v>
+      </c>
+      <c r="F122" t="n">
+        <v>1674</v>
+      </c>
       <c r="G122" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H122"/>
+        <v>438</v>
+      </c>
+      <c r="H122" t="n">
+        <v>1719</v>
+      </c>
       <c r="I122" t="s">
         <v>44</v>
       </c>
       <c r="J122" t="s">
         <v>44</v>
       </c>
       <c r="K122" t="n">
         <v>0</v>
       </c>
       <c r="L122" t="n">
-        <v>1742</v>
+        <v>1716</v>
       </c>
       <c r="M122" t="n">
-        <v>1760</v>
+        <v>1717</v>
       </c>
       <c r="N122"/>
       <c r="O122" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P122" t="s">
         <v>45</v>
       </c>
+      <c r="P122"/>
       <c r="Q122"/>
       <c r="R122"/>
       <c r="S122" t="b">
         <v>0</v>
       </c>
       <c r="T122" t="s">
         <v>47</v>
       </c>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122"/>
       <c r="X122"/>
       <c r="Y122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="B123" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="C123" t="s">
-        <v>136</v>
+        <v>493</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="F123" t="n">
-        <v>1674</v>
+        <v>1737</v>
       </c>
       <c r="G123" t="s">
-        <v>443</v>
+        <v>494</v>
       </c>
       <c r="H123" t="n">
-        <v>1719</v>
+        <v>1792</v>
       </c>
       <c r="I123" t="s">
         <v>44</v>
       </c>
       <c r="J123" t="s">
         <v>44</v>
       </c>
       <c r="K123" t="n">
         <v>0</v>
       </c>
       <c r="L123" t="n">
-        <v>1716</v>
+        <v>1771</v>
       </c>
       <c r="M123" t="n">
-        <v>1717</v>
+        <v>1773</v>
       </c>
       <c r="N123"/>
       <c r="O123" t="s">
         <v>45</v>
       </c>
       <c r="P123"/>
       <c r="Q123"/>
       <c r="R123"/>
       <c r="S123" t="b">
         <v>0</v>
       </c>
       <c r="T123" t="s">
         <v>47</v>
       </c>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123"/>
       <c r="X123"/>
       <c r="Y123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>495</v>
+      </c>
+      <c r="B124" t="s">
         <v>496</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
+        <v>63</v>
+      </c>
+      <c r="D124" t="s">
         <v>497</v>
       </c>
-      <c r="C124" t="s">
+      <c r="E124" t="s">
+        <v>44</v>
+      </c>
+      <c r="F124" t="n">
+        <v>1616</v>
+      </c>
+      <c r="G124" t="s">
         <v>498</v>
       </c>
-      <c r="D124"/>
-[...8 lines deleted...]
-      </c>
       <c r="H124" t="n">
-        <v>1792</v>
+        <v>1653</v>
       </c>
       <c r="I124" t="s">
         <v>44</v>
       </c>
       <c r="J124" t="s">
         <v>44</v>
       </c>
       <c r="K124" t="n">
         <v>0</v>
       </c>
       <c r="L124" t="n">
-        <v>1771</v>
+        <v>1647</v>
       </c>
       <c r="M124" t="n">
-        <v>1773</v>
+        <v>1649</v>
       </c>
       <c r="N124"/>
       <c r="O124" t="s">
         <v>45</v>
       </c>
       <c r="P124"/>
       <c r="Q124"/>
       <c r="R124"/>
       <c r="S124" t="b">
         <v>0</v>
       </c>
       <c r="T124" t="s">
         <v>47</v>
       </c>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
       <c r="Y124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>499</v>
+      </c>
+      <c r="B125" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="C125" t="s">
         <v>63</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D125"/>
       <c r="E125" t="s">
         <v>44</v>
       </c>
       <c r="F125" t="n">
-        <v>1616</v>
+        <v>1689</v>
       </c>
       <c r="G125" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="H125" t="n">
-        <v>1653</v>
+        <v>1761</v>
       </c>
       <c r="I125" t="s">
         <v>44</v>
       </c>
       <c r="J125" t="s">
         <v>44</v>
       </c>
       <c r="K125" t="n">
         <v>0</v>
       </c>
       <c r="L125" t="n">
-        <v>1647</v>
+        <v>1721</v>
       </c>
       <c r="M125" t="n">
-        <v>1649</v>
+        <v>1737</v>
       </c>
       <c r="N125"/>
       <c r="O125" t="s">
+        <v>67</v>
+      </c>
+      <c r="P125" t="s">
         <v>45</v>
       </c>
-      <c r="P125"/>
       <c r="Q125"/>
       <c r="R125"/>
       <c r="S125" t="b">
         <v>0</v>
       </c>
       <c r="T125" t="s">
         <v>47</v>
       </c>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
       <c r="Y125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="B126" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="C126" t="s">
         <v>63</v>
       </c>
       <c r="D126"/>
       <c r="E126" t="s">
-        <v>44</v>
+        <v>302</v>
       </c>
       <c r="F126" t="n">
-        <v>1689</v>
+        <v>1619</v>
       </c>
       <c r="G126" t="s">
-        <v>506</v>
+        <v>97</v>
       </c>
       <c r="H126" t="n">
-        <v>1761</v>
+        <v>1687</v>
       </c>
       <c r="I126" t="s">
         <v>44</v>
       </c>
       <c r="J126" t="s">
         <v>44</v>
       </c>
       <c r="K126" t="n">
         <v>0</v>
       </c>
       <c r="L126" t="n">
-        <v>1721</v>
+        <v>1660</v>
       </c>
       <c r="M126" t="n">
-        <v>1737</v>
+        <v>1665</v>
       </c>
       <c r="N126"/>
       <c r="O126" t="s">
         <v>67</v>
       </c>
       <c r="P126" t="s">
         <v>45</v>
       </c>
       <c r="Q126"/>
       <c r="R126"/>
       <c r="S126" t="b">
         <v>0</v>
       </c>
       <c r="T126" t="s">
         <v>47</v>
       </c>
       <c r="U126"/>
       <c r="V126"/>
       <c r="W126"/>
       <c r="X126"/>
       <c r="Y126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
+        <v>504</v>
+      </c>
+      <c r="B127" t="s">
+        <v>505</v>
+      </c>
+      <c r="C127" t="s">
+        <v>253</v>
+      </c>
+      <c r="D127" t="s">
+        <v>506</v>
+      </c>
+      <c r="E127" t="s">
+        <v>266</v>
+      </c>
+      <c r="F127" t="n">
+        <v>1689</v>
+      </c>
+      <c r="G127" t="s">
         <v>507</v>
       </c>
-      <c r="B127" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H127" t="n">
-        <v>1687</v>
+        <v>1737</v>
       </c>
       <c r="I127" t="s">
         <v>44</v>
       </c>
       <c r="J127" t="s">
         <v>44</v>
       </c>
       <c r="K127" t="n">
         <v>0</v>
       </c>
       <c r="L127" t="n">
-        <v>1660</v>
+        <v>1732</v>
       </c>
       <c r="M127" t="n">
-        <v>1665</v>
+        <v>1733</v>
       </c>
       <c r="N127"/>
       <c r="O127" t="s">
         <v>67</v>
       </c>
-      <c r="P127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P127"/>
       <c r="Q127"/>
       <c r="R127"/>
       <c r="S127" t="b">
         <v>0</v>
       </c>
       <c r="T127" t="s">
         <v>47</v>
       </c>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127"/>
       <c r="X127"/>
       <c r="Y127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
+        <v>508</v>
+      </c>
+      <c r="B128" t="s">
         <v>509</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="D128"/>
       <c r="E128" t="s">
-        <v>271</v>
+        <v>137</v>
       </c>
       <c r="F128" t="n">
-        <v>1689</v>
+        <v>1708</v>
       </c>
       <c r="G128" t="s">
-        <v>512</v>
+        <v>122</v>
       </c>
       <c r="H128" t="n">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="I128" t="s">
         <v>44</v>
       </c>
       <c r="J128" t="s">
         <v>44</v>
       </c>
       <c r="K128" t="n">
         <v>0</v>
       </c>
       <c r="L128" t="n">
-        <v>1732</v>
+        <v>1740</v>
       </c>
       <c r="M128" t="n">
-        <v>1733</v>
+        <v>1741</v>
       </c>
       <c r="N128"/>
       <c r="O128" t="s">
         <v>67</v>
       </c>
       <c r="P128"/>
       <c r="Q128"/>
       <c r="R128"/>
       <c r="S128" t="b">
         <v>0</v>
       </c>
       <c r="T128" t="s">
         <v>47</v>
       </c>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128"/>
       <c r="X128"/>
       <c r="Y128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
+        <v>510</v>
+      </c>
+      <c r="B129" t="s">
+        <v>511</v>
+      </c>
+      <c r="C129" t="s">
+        <v>352</v>
+      </c>
+      <c r="D129" t="s">
+        <v>512</v>
+      </c>
+      <c r="E129" t="s">
+        <v>266</v>
+      </c>
+      <c r="F129" t="n">
+        <v>1728</v>
+      </c>
+      <c r="G129" t="s">
         <v>513</v>
       </c>
-      <c r="B129" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H129" t="n">
-        <v>1741</v>
+        <v>1796</v>
       </c>
       <c r="I129" t="s">
         <v>44</v>
       </c>
       <c r="J129" t="s">
         <v>44</v>
       </c>
       <c r="K129" t="n">
         <v>0</v>
       </c>
       <c r="L129" t="n">
-        <v>1740</v>
+        <v>1770</v>
       </c>
       <c r="M129" t="n">
-        <v>1741</v>
+        <v>1773</v>
       </c>
       <c r="N129"/>
       <c r="O129" t="s">
         <v>67</v>
       </c>
       <c r="P129"/>
       <c r="Q129"/>
       <c r="R129"/>
       <c r="S129" t="b">
         <v>0</v>
       </c>
       <c r="T129" t="s">
         <v>47</v>
       </c>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129"/>
       <c r="X129"/>
       <c r="Y129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
+        <v>514</v>
+      </c>
+      <c r="B130" t="s">
         <v>515</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
+        <v>203</v>
+      </c>
+      <c r="D130"/>
+      <c r="E130" t="s">
+        <v>59</v>
+      </c>
+      <c r="F130" t="n">
+        <v>1552</v>
+      </c>
+      <c r="G130" t="s">
+        <v>89</v>
+      </c>
+      <c r="H130" t="n">
+        <v>1598</v>
+      </c>
+      <c r="I130" t="s">
         <v>516</v>
       </c>
-      <c r="C130" t="s">
-[...2 lines deleted...]
-      <c r="D130" t="s">
+      <c r="J130" t="s">
         <v>517</v>
       </c>
-      <c r="E130" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K130" t="n">
-        <v>0</v>
+        <v>5.35049198828815</v>
       </c>
       <c r="L130" t="n">
-        <v>1770</v>
+        <v>1575</v>
       </c>
       <c r="M130" t="n">
-        <v>1773</v>
+        <v>1578</v>
       </c>
       <c r="N130"/>
       <c r="O130" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130" t="b">
         <v>0</v>
       </c>
       <c r="T130" t="s">
         <v>47</v>
       </c>
-      <c r="U130"/>
+      <c r="U130" t="s">
+        <v>46</v>
+      </c>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
       <c r="Y130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>518</v>
+      </c>
+      <c r="B131" t="s">
         <v>519</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>520</v>
       </c>
-      <c r="C131" t="s">
-[...2 lines deleted...]
-      <c r="D131"/>
+      <c r="D131" t="s">
+        <v>521</v>
+      </c>
       <c r="E131" t="s">
-        <v>59</v>
+        <v>250</v>
       </c>
       <c r="F131" t="n">
-        <v>1552</v>
+        <v>1597</v>
       </c>
       <c r="G131" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="H131" t="n">
-        <v>1598</v>
+        <v>1670</v>
       </c>
       <c r="I131" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="J131" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="K131" t="n">
-        <v>4.60552201136654</v>
+        <v>9.61254547352419</v>
       </c>
       <c r="L131" t="n">
-        <v>1575</v>
+        <v>1647</v>
       </c>
       <c r="M131" t="n">
-        <v>1578</v>
+        <v>1650</v>
       </c>
       <c r="N131"/>
       <c r="O131" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P131"/>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131" t="b">
         <v>0</v>
       </c>
       <c r="T131" t="s">
         <v>47</v>
       </c>
-      <c r="U131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U131"/>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
       <c r="Y131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B132" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C132" t="s">
-        <v>525</v>
+        <v>121</v>
       </c>
       <c r="D132" t="s">
         <v>526</v>
       </c>
       <c r="E132" t="s">
-        <v>255</v>
-[...3 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="F132"/>
       <c r="G132" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="H132"/>
       <c r="I132" t="s">
-        <v>527</v>
+        <v>44</v>
       </c>
       <c r="J132" t="s">
-        <v>528</v>
+        <v>44</v>
       </c>
       <c r="K132" t="n">
-        <v>8.56181867588173</v>
+        <v>0</v>
       </c>
       <c r="L132" t="n">
-        <v>1647</v>
+        <v>1617</v>
       </c>
       <c r="M132" t="n">
-        <v>1650</v>
+        <v>1618</v>
       </c>
       <c r="N132"/>
       <c r="O132" t="s">
         <v>67</v>
       </c>
       <c r="P132"/>
       <c r="Q132"/>
       <c r="R132"/>
       <c r="S132" t="b">
         <v>0</v>
       </c>
       <c r="T132" t="s">
         <v>47</v>
       </c>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132"/>
       <c r="X132"/>
       <c r="Y132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>527</v>
+      </c>
+      <c r="B133" t="s">
+        <v>528</v>
+      </c>
+      <c r="C133" t="s">
+        <v>63</v>
+      </c>
+      <c r="D133" t="s">
         <v>529</v>
       </c>
-      <c r="B133" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E133" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="F133"/>
+        <v>44</v>
+      </c>
+      <c r="F133" t="n">
+        <v>1683</v>
+      </c>
       <c r="G133" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="H133"/>
+        <v>84</v>
+      </c>
+      <c r="H133" t="n">
+        <v>1719</v>
+      </c>
       <c r="I133" t="s">
         <v>44</v>
       </c>
       <c r="J133" t="s">
         <v>44</v>
       </c>
       <c r="K133" t="n">
         <v>0</v>
       </c>
       <c r="L133" t="n">
-        <v>1617</v>
+        <v>1713</v>
       </c>
       <c r="M133" t="n">
-        <v>1618</v>
+        <v>1716</v>
       </c>
       <c r="N133"/>
       <c r="O133" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P133"/>
       <c r="Q133"/>
       <c r="R133"/>
       <c r="S133" t="b">
         <v>0</v>
       </c>
       <c r="T133" t="s">
         <v>47</v>
       </c>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
       <c r="Y133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>530</v>
+      </c>
+      <c r="B134" t="s">
+        <v>528</v>
+      </c>
+      <c r="C134" t="s">
+        <v>531</v>
+      </c>
+      <c r="D134" t="s">
         <v>532</v>
       </c>
-      <c r="B134" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E134" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="F134" t="n">
-        <v>1683</v>
+        <v>1712</v>
       </c>
       <c r="G134" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="H134" t="n">
-        <v>1719</v>
+        <v>1749</v>
       </c>
       <c r="I134" t="s">
         <v>44</v>
       </c>
       <c r="J134" t="s">
         <v>44</v>
       </c>
       <c r="K134" t="n">
         <v>0</v>
       </c>
       <c r="L134" t="n">
-        <v>1713</v>
+        <v>1744</v>
       </c>
       <c r="M134" t="n">
-        <v>1716</v>
+        <v>1747</v>
       </c>
       <c r="N134"/>
       <c r="O134" t="s">
         <v>45</v>
       </c>
       <c r="P134"/>
       <c r="Q134"/>
       <c r="R134"/>
       <c r="S134" t="b">
         <v>0</v>
       </c>
       <c r="T134" t="s">
         <v>47</v>
       </c>
       <c r="U134"/>
       <c r="V134"/>
       <c r="W134"/>
       <c r="X134"/>
       <c r="Y134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="B135" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C135" t="s">
-        <v>536</v>
+        <v>352</v>
       </c>
       <c r="D135" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="E135" t="s">
-        <v>143</v>
+        <v>44</v>
       </c>
       <c r="F135" t="n">
-        <v>1712</v>
+        <v>1674</v>
       </c>
       <c r="G135" t="s">
         <v>70</v>
       </c>
       <c r="H135" t="n">
-        <v>1749</v>
+        <v>1739</v>
       </c>
       <c r="I135" t="s">
         <v>44</v>
       </c>
       <c r="J135" t="s">
         <v>44</v>
       </c>
       <c r="K135" t="n">
         <v>0</v>
       </c>
       <c r="L135" t="n">
-        <v>1744</v>
+        <v>1708</v>
       </c>
       <c r="M135" t="n">
-        <v>1747</v>
+        <v>1735</v>
       </c>
       <c r="N135"/>
       <c r="O135" t="s">
         <v>45</v>
       </c>
       <c r="P135"/>
       <c r="Q135"/>
       <c r="R135"/>
       <c r="S135" t="b">
         <v>0</v>
       </c>
       <c r="T135" t="s">
         <v>47</v>
       </c>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135"/>
       <c r="X135"/>
       <c r="Y135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B136" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C136" t="s">
-        <v>357</v>
+        <v>121</v>
       </c>
       <c r="D136" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="E136" t="s">
         <v>44</v>
       </c>
       <c r="F136" t="n">
-        <v>1674</v>
+        <v>1729</v>
       </c>
       <c r="G136" t="s">
-        <v>70</v>
+        <v>287</v>
       </c>
       <c r="H136" t="n">
-        <v>1739</v>
+        <v>1798</v>
       </c>
       <c r="I136" t="s">
         <v>44</v>
       </c>
       <c r="J136" t="s">
         <v>44</v>
       </c>
       <c r="K136" t="n">
         <v>0</v>
       </c>
       <c r="L136" t="n">
-        <v>1708</v>
+        <v>1769</v>
       </c>
       <c r="M136" t="n">
-        <v>1735</v>
+        <v>1770</v>
       </c>
       <c r="N136"/>
       <c r="O136" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P136"/>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136" t="b">
         <v>0</v>
       </c>
       <c r="T136" t="s">
         <v>47</v>
       </c>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136"/>
       <c r="X136"/>
       <c r="Y136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>537</v>
+      </c>
+      <c r="B137" t="s">
+        <v>538</v>
+      </c>
+      <c r="C137" t="s">
         <v>539</v>
       </c>
-      <c r="B137" t="s">
+      <c r="D137"/>
+      <c r="E137" t="s">
         <v>540</v>
       </c>
-      <c r="C137" t="s">
-[...2 lines deleted...]
-      <c r="D137" t="s">
+      <c r="F137" t="n">
+        <v>1618</v>
+      </c>
+      <c r="G137" t="s">
         <v>541</v>
       </c>
-      <c r="E137" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H137" t="n">
-        <v>1798</v>
+        <v>1670</v>
       </c>
       <c r="I137" t="s">
         <v>44</v>
       </c>
       <c r="J137" t="s">
-        <v>44</v>
+        <v>542</v>
       </c>
       <c r="K137" t="n">
         <v>0</v>
       </c>
       <c r="L137" t="n">
-        <v>1769</v>
+        <v>1653</v>
       </c>
       <c r="M137" t="n">
-        <v>1770</v>
+        <v>1655</v>
       </c>
       <c r="N137"/>
       <c r="O137" t="s">
         <v>67</v>
       </c>
       <c r="P137"/>
       <c r="Q137"/>
       <c r="R137"/>
       <c r="S137" t="b">
         <v>0</v>
       </c>
       <c r="T137" t="s">
         <v>47</v>
       </c>
       <c r="U137"/>
       <c r="V137"/>
       <c r="W137"/>
       <c r="X137"/>
       <c r="Y137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="B138" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C138" t="s">
-        <v>544</v>
+        <v>124</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
-        <v>545</v>
+        <v>218</v>
       </c>
       <c r="F138" t="n">
-        <v>1618</v>
+        <v>1628</v>
       </c>
       <c r="G138" t="s">
-        <v>546</v>
+        <v>74</v>
       </c>
       <c r="H138" t="n">
+        <v>1677</v>
+      </c>
+      <c r="I138" t="s">
+        <v>44</v>
+      </c>
+      <c r="J138" t="s">
+        <v>44</v>
+      </c>
+      <c r="K138" t="n">
+        <v>0</v>
+      </c>
+      <c r="L138" t="n">
+        <v>1665</v>
+      </c>
+      <c r="M138" t="n">
         <v>1670</v>
-      </c>
-[...13 lines deleted...]
-        <v>1655</v>
       </c>
       <c r="N138"/>
       <c r="O138" t="s">
         <v>67</v>
       </c>
       <c r="P138"/>
       <c r="Q138"/>
       <c r="R138"/>
       <c r="S138" t="b">
         <v>0</v>
       </c>
       <c r="T138" t="s">
         <v>47</v>
       </c>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138"/>
       <c r="X138"/>
       <c r="Y138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B139" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="C139" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D139"/>
+        <v>63</v>
+      </c>
+      <c r="D139" t="s">
+        <v>547</v>
+      </c>
       <c r="E139" t="s">
-        <v>223</v>
+        <v>421</v>
       </c>
       <c r="F139" t="n">
-        <v>1628</v>
+        <v>1595</v>
       </c>
       <c r="G139" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H139" t="n">
-        <v>1677</v>
+        <v>1670</v>
       </c>
       <c r="I139" t="s">
         <v>44</v>
       </c>
       <c r="J139" t="s">
         <v>44</v>
       </c>
       <c r="K139" t="n">
         <v>0</v>
       </c>
       <c r="L139" t="n">
-        <v>1665</v>
+        <v>1652</v>
       </c>
       <c r="M139" t="n">
-        <v>1670</v>
+        <v>1653</v>
       </c>
       <c r="N139"/>
       <c r="O139" t="s">
         <v>67</v>
       </c>
       <c r="P139"/>
       <c r="Q139"/>
       <c r="R139"/>
       <c r="S139" t="b">
         <v>0</v>
       </c>
       <c r="T139" t="s">
         <v>47</v>
       </c>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139"/>
       <c r="X139"/>
       <c r="Y139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B140" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="C140" t="s">
         <v>63</v>
       </c>
-      <c r="D140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D140"/>
       <c r="E140" t="s">
-        <v>426</v>
+        <v>44</v>
       </c>
       <c r="F140" t="n">
-        <v>1595</v>
+        <v>1657</v>
       </c>
       <c r="G140" t="s">
-        <v>116</v>
+        <v>438</v>
       </c>
       <c r="H140" t="n">
-        <v>1670</v>
+        <v>1708</v>
       </c>
       <c r="I140" t="s">
-        <v>44</v>
+        <v>550</v>
       </c>
       <c r="J140" t="s">
         <v>44</v>
       </c>
       <c r="K140" t="n">
-        <v>0</v>
+        <v>0.827264046396454</v>
       </c>
       <c r="L140" t="n">
-        <v>1652</v>
+        <v>1688</v>
       </c>
       <c r="M140" t="n">
-        <v>1653</v>
+        <v>1690</v>
       </c>
       <c r="N140"/>
       <c r="O140" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P140"/>
+        <v>45</v>
+      </c>
+      <c r="P140" t="s">
+        <v>125</v>
+      </c>
       <c r="Q140"/>
       <c r="R140"/>
       <c r="S140" t="b">
         <v>0</v>
       </c>
       <c r="T140" t="s">
         <v>47</v>
       </c>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140"/>
       <c r="X140"/>
       <c r="Y140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>551</v>
+      </c>
+      <c r="B141" t="s">
+        <v>552</v>
+      </c>
+      <c r="C141" t="s">
         <v>553</v>
       </c>
-      <c r="B141" t="s">
+      <c r="D141" t="s">
         <v>554</v>
       </c>
-      <c r="C141" t="s">
-[...2 lines deleted...]
-      <c r="D141"/>
       <c r="E141" t="s">
         <v>44</v>
       </c>
       <c r="F141" t="n">
-        <v>1657</v>
+        <v>1641</v>
       </c>
       <c r="G141" t="s">
-        <v>443</v>
+        <v>70</v>
       </c>
       <c r="H141" t="n">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="I141" t="s">
-        <v>555</v>
+        <v>44</v>
       </c>
       <c r="J141" t="s">
         <v>44</v>
       </c>
       <c r="K141" t="n">
-        <v>0.466092915056667</v>
+        <v>0</v>
       </c>
       <c r="L141" t="n">
+        <v>1687</v>
+      </c>
+      <c r="M141" t="n">
         <v>1688</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
       <c r="N141"/>
       <c r="O141" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="P141"/>
       <c r="Q141"/>
       <c r="R141"/>
       <c r="S141" t="b">
         <v>0</v>
       </c>
       <c r="T141" t="s">
         <v>47</v>
       </c>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141"/>
       <c r="Y141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>555</v>
+      </c>
+      <c r="B142" t="s">
         <v>556</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
+        <v>63</v>
+      </c>
+      <c r="D142"/>
+      <c r="E142" t="s">
         <v>557</v>
       </c>
-      <c r="C142" t="s">
+      <c r="F142" t="n">
+        <v>1538</v>
+      </c>
+      <c r="G142" t="s">
         <v>558</v>
       </c>
-      <c r="D142" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H142" t="n">
-        <v>1719</v>
+        <v>1604</v>
       </c>
       <c r="I142" t="s">
         <v>44</v>
       </c>
       <c r="J142" t="s">
         <v>44</v>
       </c>
       <c r="K142" t="n">
         <v>0</v>
       </c>
       <c r="L142" t="n">
-        <v>1687</v>
+        <v>1571</v>
       </c>
       <c r="M142" t="n">
-        <v>1688</v>
+        <v>1583</v>
       </c>
       <c r="N142"/>
       <c r="O142" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
       <c r="P142"/>
       <c r="Q142"/>
       <c r="R142"/>
       <c r="S142" t="b">
         <v>0</v>
       </c>
       <c r="T142" t="s">
         <v>47</v>
       </c>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142"/>
       <c r="X142"/>
       <c r="Y142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>559</v>
+      </c>
+      <c r="B143" t="s">
         <v>560</v>
       </c>
-      <c r="B143" t="s">
+      <c r="C143" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
+        <v>476</v>
+      </c>
+      <c r="F143" t="n">
+        <v>1600</v>
+      </c>
+      <c r="G143" t="s">
+        <v>74</v>
+      </c>
+      <c r="H143" t="n">
+        <v>1684</v>
+      </c>
+      <c r="I143" t="s">
+        <v>44</v>
+      </c>
+      <c r="J143" t="s">
         <v>562</v>
       </c>
-      <c r="F143" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K143" t="n">
-        <v>0</v>
+        <v>2.13511372173018</v>
       </c>
       <c r="L143" t="n">
-        <v>1571</v>
+        <v>1650</v>
       </c>
       <c r="M143" t="n">
-        <v>1583</v>
+        <v>1670</v>
       </c>
       <c r="N143"/>
       <c r="O143" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="P143"/>
+        <v>67</v>
+      </c>
+      <c r="P143" t="s">
+        <v>45</v>
+      </c>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143" t="b">
         <v>0</v>
       </c>
       <c r="T143" t="s">
         <v>47</v>
       </c>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
       <c r="Y143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>563</v>
+      </c>
+      <c r="B144" t="s">
         <v>564</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" t="s">
-        <v>566</v>
+        <v>359</v>
       </c>
       <c r="D144"/>
       <c r="E144" t="s">
-        <v>481</v>
+        <v>134</v>
       </c>
       <c r="F144" t="n">
-        <v>1600</v>
+        <v>1620</v>
       </c>
       <c r="G144" t="s">
         <v>74</v>
       </c>
       <c r="H144" t="n">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="I144" t="s">
         <v>44</v>
       </c>
       <c r="J144" t="s">
-        <v>567</v>
+        <v>44</v>
       </c>
       <c r="K144" t="n">
-        <v>1.50864296079139</v>
+        <v>0</v>
       </c>
       <c r="L144" t="n">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="M144" t="n">
-        <v>1670</v>
+        <v>1662</v>
       </c>
       <c r="N144"/>
       <c r="O144" t="s">
         <v>67</v>
       </c>
       <c r="P144" t="s">
         <v>45</v>
       </c>
       <c r="Q144"/>
       <c r="R144"/>
       <c r="S144" t="b">
         <v>0</v>
       </c>
       <c r="T144" t="s">
         <v>47</v>
       </c>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144"/>
       <c r="X144"/>
       <c r="Y144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B145" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C145" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
-        <v>140</v>
+        <v>498</v>
       </c>
       <c r="F145" t="n">
-        <v>1620</v>
+        <v>1704</v>
       </c>
       <c r="G145" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="H145" t="n">
-        <v>1690</v>
+        <v>1744</v>
       </c>
       <c r="I145" t="s">
         <v>44</v>
       </c>
       <c r="J145" t="s">
         <v>44</v>
       </c>
       <c r="K145" t="n">
         <v>0</v>
       </c>
       <c r="L145" t="n">
-        <v>1652</v>
+        <v>1735</v>
       </c>
       <c r="M145" t="n">
-        <v>1662</v>
+        <v>1736</v>
       </c>
       <c r="N145"/>
       <c r="O145" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P145" t="s">
         <v>45</v>
       </c>
+      <c r="P145"/>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145" t="b">
         <v>0</v>
       </c>
       <c r="T145" t="s">
         <v>47</v>
       </c>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145"/>
       <c r="X145"/>
       <c r="Y145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B146" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C146" t="s">
-        <v>374</v>
+        <v>63</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
-        <v>503</v>
+        <v>134</v>
       </c>
       <c r="F146" t="n">
-        <v>1704</v>
+        <v>1662</v>
       </c>
       <c r="G146" t="s">
-        <v>84</v>
+        <v>438</v>
       </c>
       <c r="H146" t="n">
-        <v>1744</v>
+        <v>1712</v>
       </c>
       <c r="I146" t="s">
         <v>44</v>
       </c>
       <c r="J146" t="s">
         <v>44</v>
       </c>
       <c r="K146" t="n">
         <v>0</v>
       </c>
       <c r="L146" t="n">
-        <v>1735</v>
+        <v>1699</v>
       </c>
       <c r="M146" t="n">
-        <v>1736</v>
+        <v>1701</v>
       </c>
       <c r="N146"/>
       <c r="O146" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="P146"/>
       <c r="Q146"/>
       <c r="R146"/>
       <c r="S146" t="b">
         <v>0</v>
       </c>
       <c r="T146" t="s">
         <v>47</v>
       </c>
       <c r="U146"/>
       <c r="V146"/>
       <c r="W146"/>
       <c r="X146"/>
       <c r="Y146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
       <c r="B147" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="C147" t="s">
-        <v>63</v>
+        <v>359</v>
       </c>
       <c r="D147"/>
       <c r="E147" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F147" t="n">
-        <v>1662</v>
+        <v>1620</v>
       </c>
       <c r="G147" t="s">
-        <v>443</v>
+        <v>74</v>
       </c>
       <c r="H147" t="n">
-        <v>1712</v>
+        <v>1657</v>
       </c>
       <c r="I147" t="s">
         <v>44</v>
       </c>
       <c r="J147" t="s">
         <v>44</v>
       </c>
       <c r="K147" t="n">
         <v>0</v>
       </c>
       <c r="L147" t="n">
-        <v>1699</v>
+        <v>1649</v>
       </c>
       <c r="M147" t="n">
-        <v>1701</v>
+        <v>1650</v>
       </c>
       <c r="N147"/>
       <c r="O147" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="P147"/>
       <c r="Q147"/>
       <c r="R147"/>
       <c r="S147" t="b">
         <v>0</v>
       </c>
       <c r="T147" t="s">
         <v>47</v>
       </c>
       <c r="U147"/>
       <c r="V147"/>
       <c r="W147"/>
       <c r="X147"/>
       <c r="Y147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="B148" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="C148" t="s">
-        <v>364</v>
+        <v>66</v>
       </c>
       <c r="D148"/>
       <c r="E148" t="s">
-        <v>140</v>
+        <v>573</v>
       </c>
       <c r="F148" t="n">
-        <v>1620</v>
+        <v>1687</v>
       </c>
       <c r="G148" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="H148" t="n">
-        <v>1657</v>
+        <v>1758</v>
       </c>
       <c r="I148" t="s">
         <v>44</v>
       </c>
       <c r="J148" t="s">
         <v>44</v>
       </c>
       <c r="K148" t="n">
         <v>0</v>
       </c>
       <c r="L148" t="n">
-        <v>1649</v>
+        <v>1720</v>
       </c>
       <c r="M148" t="n">
-        <v>1650</v>
+        <v>1744</v>
       </c>
       <c r="N148"/>
       <c r="O148" t="s">
+        <v>67</v>
+      </c>
+      <c r="P148" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q148" t="s">
         <v>45</v>
       </c>
-      <c r="P148"/>
-      <c r="Q148"/>
       <c r="R148"/>
       <c r="S148" t="b">
         <v>0</v>
       </c>
       <c r="T148" t="s">
         <v>47</v>
       </c>
       <c r="U148"/>
       <c r="V148"/>
       <c r="W148"/>
       <c r="X148"/>
       <c r="Y148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
+        <v>574</v>
+      </c>
+      <c r="B149" t="s">
+        <v>575</v>
+      </c>
+      <c r="C149" t="s">
+        <v>190</v>
+      </c>
+      <c r="D149" t="s">
         <v>576</v>
       </c>
-      <c r="B149" t="s">
-[...5 lines deleted...]
-      <c r="D149"/>
       <c r="E149" t="s">
-        <v>578</v>
+        <v>212</v>
       </c>
       <c r="F149" t="n">
-        <v>1687</v>
+        <v>1573</v>
       </c>
       <c r="G149" t="s">
-        <v>9</v>
+        <v>74</v>
       </c>
       <c r="H149" t="n">
-        <v>1758</v>
+        <v>1628</v>
       </c>
       <c r="I149" t="s">
         <v>44</v>
       </c>
       <c r="J149" t="s">
         <v>44</v>
       </c>
       <c r="K149" t="n">
         <v>0</v>
       </c>
       <c r="L149" t="n">
-        <v>1720</v>
+        <v>1610</v>
       </c>
       <c r="M149" t="n">
-        <v>1744</v>
+        <v>1619</v>
       </c>
       <c r="N149"/>
       <c r="O149" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="Q149" t="s">
         <v>45</v>
       </c>
+      <c r="P149"/>
+      <c r="Q149"/>
       <c r="R149"/>
       <c r="S149" t="b">
         <v>0</v>
       </c>
       <c r="T149" t="s">
         <v>47</v>
       </c>
       <c r="U149"/>
       <c r="V149"/>
       <c r="W149"/>
       <c r="X149"/>
       <c r="Y149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
+        <v>577</v>
+      </c>
+      <c r="B150" t="s">
+        <v>578</v>
+      </c>
+      <c r="C150" t="s">
         <v>579</v>
       </c>
-      <c r="B150" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D150"/>
       <c r="E150" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="F150" t="n">
-        <v>1573</v>
+        <v>1656</v>
       </c>
       <c r="G150" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H150" t="n">
-        <v>1628</v>
+        <v>1708</v>
       </c>
       <c r="I150" t="s">
         <v>44</v>
       </c>
       <c r="J150" t="s">
         <v>44</v>
       </c>
       <c r="K150" t="n">
         <v>0</v>
       </c>
       <c r="L150" t="n">
-        <v>1610</v>
+        <v>1694</v>
       </c>
       <c r="M150" t="n">
-        <v>1619</v>
+        <v>1696</v>
       </c>
       <c r="N150"/>
       <c r="O150" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P150"/>
       <c r="Q150"/>
       <c r="R150"/>
       <c r="S150" t="b">
         <v>0</v>
       </c>
       <c r="T150" t="s">
         <v>47</v>
       </c>
       <c r="U150"/>
       <c r="V150"/>
       <c r="W150"/>
       <c r="X150"/>
       <c r="Y150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B151" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C151" t="s">
-        <v>584</v>
+        <v>352</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
-        <v>255</v>
+        <v>582</v>
       </c>
       <c r="F151" t="n">
-        <v>1656</v>
+        <v>1553</v>
       </c>
       <c r="G151" t="s">
-        <v>116</v>
+        <v>343</v>
       </c>
       <c r="H151" t="n">
-        <v>1708</v>
+        <v>1597</v>
       </c>
       <c r="I151" t="s">
         <v>44</v>
       </c>
       <c r="J151" t="s">
         <v>44</v>
       </c>
       <c r="K151" t="n">
         <v>0</v>
       </c>
       <c r="L151" t="n">
-        <v>1694</v>
+        <v>1591</v>
       </c>
       <c r="M151" t="n">
-        <v>1696</v>
+        <v>1592</v>
       </c>
       <c r="N151"/>
       <c r="O151" t="s">
         <v>67</v>
       </c>
       <c r="P151"/>
       <c r="Q151"/>
       <c r="R151"/>
       <c r="S151" t="b">
         <v>0</v>
       </c>
       <c r="T151" t="s">
         <v>47</v>
       </c>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
       <c r="Y151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
+        <v>583</v>
+      </c>
+      <c r="B152" t="s">
+        <v>584</v>
+      </c>
+      <c r="C152" t="s">
         <v>585</v>
       </c>
-      <c r="B152" t="s">
+      <c r="D152" t="s">
         <v>586</v>
       </c>
-      <c r="C152" t="s">
-[...2 lines deleted...]
-      <c r="D152"/>
       <c r="E152" t="s">
+        <v>372</v>
+      </c>
+      <c r="F152" t="n">
+        <v>1630</v>
+      </c>
+      <c r="G152" t="s">
+        <v>74</v>
+      </c>
+      <c r="H152" t="n">
+        <v>1702</v>
+      </c>
+      <c r="I152" t="s">
         <v>587</v>
       </c>
-      <c r="F152" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="J152" t="s">
-        <v>44</v>
+        <v>588</v>
       </c>
       <c r="K152" t="n">
-        <v>0</v>
+        <v>1.10758816981732</v>
       </c>
       <c r="L152" t="n">
-        <v>1591</v>
+        <v>1663</v>
       </c>
       <c r="M152" t="n">
-        <v>1592</v>
+        <v>1665</v>
       </c>
       <c r="N152"/>
       <c r="O152" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P152"/>
       <c r="Q152"/>
       <c r="R152"/>
       <c r="S152" t="b">
         <v>0</v>
       </c>
       <c r="T152" t="s">
         <v>47</v>
       </c>
       <c r="U152"/>
       <c r="V152"/>
       <c r="W152"/>
       <c r="X152"/>
       <c r="Y152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="B153" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C153" t="s">
-        <v>590</v>
+        <v>63</v>
       </c>
       <c r="D153" t="s">
         <v>591</v>
       </c>
       <c r="E153" t="s">
-        <v>377</v>
+        <v>44</v>
       </c>
       <c r="F153" t="n">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="G153" t="s">
-        <v>74</v>
+        <v>287</v>
       </c>
       <c r="H153" t="n">
-        <v>1702</v>
+        <v>1688</v>
       </c>
       <c r="I153" t="s">
-        <v>592</v>
+        <v>44</v>
       </c>
       <c r="J153" t="s">
-        <v>593</v>
+        <v>44</v>
       </c>
       <c r="K153" t="n">
-        <v>0.50129202354985</v>
+        <v>0</v>
       </c>
       <c r="L153" t="n">
-        <v>1663</v>
+        <v>1677</v>
       </c>
       <c r="M153" t="n">
-        <v>1665</v>
+        <v>1679</v>
       </c>
       <c r="N153"/>
       <c r="O153" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P153"/>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153" t="b">
         <v>0</v>
       </c>
       <c r="T153" t="s">
         <v>47</v>
       </c>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>592</v>
+      </c>
+      <c r="B154" t="s">
+        <v>590</v>
+      </c>
+      <c r="C154" t="s">
+        <v>593</v>
+      </c>
+      <c r="D154" t="s">
+        <v>591</v>
+      </c>
+      <c r="E154" t="s">
         <v>594</v>
       </c>
-      <c r="B154" t="s">
+      <c r="F154" t="n">
+        <v>1705</v>
+      </c>
+      <c r="G154" t="s">
         <v>595</v>
       </c>
-      <c r="C154" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H154" t="n">
-        <v>1688</v>
+        <v>1771</v>
       </c>
       <c r="I154" t="s">
         <v>44</v>
       </c>
       <c r="J154" t="s">
         <v>44</v>
       </c>
       <c r="K154" t="n">
         <v>0</v>
       </c>
       <c r="L154" t="n">
-        <v>1677</v>
+        <v>1742</v>
       </c>
       <c r="M154" t="n">
-        <v>1679</v>
+        <v>1743</v>
       </c>
       <c r="N154"/>
       <c r="O154" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P154"/>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154" t="b">
         <v>0</v>
       </c>
       <c r="T154" t="s">
         <v>47</v>
       </c>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
+        <v>596</v>
+      </c>
+      <c r="B155" t="s">
         <v>597</v>
       </c>
-      <c r="B155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C155" t="s">
+        <v>190</v>
+      </c>
+      <c r="D155" t="s">
         <v>598</v>
       </c>
-      <c r="D155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" t="s">
+        <v>134</v>
+      </c>
+      <c r="F155" t="n">
+        <v>1567</v>
+      </c>
+      <c r="G155" t="s">
+        <v>356</v>
+      </c>
+      <c r="H155" t="n">
+        <v>1639</v>
+      </c>
+      <c r="I155" t="s">
+        <v>44</v>
+      </c>
+      <c r="J155" t="s">
         <v>599</v>
       </c>
-      <c r="F155" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K155" t="n">
-        <v>0</v>
+        <v>0.217595393714146</v>
       </c>
       <c r="L155" t="n">
-        <v>1742</v>
+        <v>1604</v>
       </c>
       <c r="M155" t="n">
-        <v>1743</v>
+        <v>1606</v>
       </c>
       <c r="N155"/>
       <c r="O155" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P155"/>
       <c r="Q155"/>
       <c r="R155"/>
       <c r="S155" t="b">
         <v>0</v>
       </c>
       <c r="T155" t="s">
         <v>47</v>
       </c>
       <c r="U155"/>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155"/>
       <c r="Y155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
+        <v>600</v>
+      </c>
+      <c r="B156" t="s">
         <v>601</v>
       </c>
-      <c r="B156" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C156" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="D156"/>
       <c r="E156" t="s">
-        <v>604</v>
+        <v>302</v>
       </c>
       <c r="F156" t="n">
-        <v>1567</v>
+        <v>1602</v>
       </c>
       <c r="G156" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="H156" t="n">
-        <v>1639</v>
+        <v>1650</v>
       </c>
       <c r="I156" t="s">
         <v>44</v>
       </c>
       <c r="J156" t="s">
-        <v>605</v>
+        <v>44</v>
       </c>
       <c r="K156" t="n">
-        <v>0.23575672599467</v>
+        <v>0</v>
       </c>
       <c r="L156" t="n">
-        <v>1604</v>
+        <v>1641</v>
       </c>
       <c r="M156" t="n">
-        <v>1606</v>
+        <v>1644</v>
       </c>
       <c r="N156"/>
       <c r="O156" t="s">
         <v>67</v>
       </c>
       <c r="P156"/>
       <c r="Q156"/>
       <c r="R156"/>
       <c r="S156" t="b">
         <v>0</v>
       </c>
       <c r="T156" t="s">
         <v>47</v>
       </c>
       <c r="U156"/>
       <c r="V156"/>
       <c r="W156"/>
       <c r="X156"/>
       <c r="Y156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="B157" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C157" t="s">
-        <v>469</v>
+        <v>604</v>
       </c>
       <c r="D157"/>
       <c r="E157" t="s">
-        <v>307</v>
+        <v>134</v>
       </c>
       <c r="F157" t="n">
-        <v>1602</v>
+        <v>1587</v>
       </c>
       <c r="G157" t="s">
-        <v>348</v>
+        <v>74</v>
       </c>
       <c r="H157" t="n">
-        <v>1650</v>
+        <v>1634</v>
       </c>
       <c r="I157" t="s">
         <v>44</v>
       </c>
       <c r="J157" t="s">
-        <v>44</v>
+        <v>605</v>
       </c>
       <c r="K157" t="n">
-        <v>0</v>
+        <v>4.542530343704</v>
       </c>
       <c r="L157" t="n">
-        <v>1641</v>
+        <v>1614</v>
       </c>
       <c r="M157" t="n">
-        <v>1644</v>
+        <v>1615</v>
       </c>
       <c r="N157"/>
       <c r="O157" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P157"/>
       <c r="Q157"/>
       <c r="R157"/>
       <c r="S157" t="b">
         <v>0</v>
       </c>
       <c r="T157" t="s">
         <v>47</v>
       </c>
       <c r="U157"/>
       <c r="V157"/>
       <c r="W157"/>
       <c r="X157"/>
       <c r="Y157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
+        <v>606</v>
+      </c>
+      <c r="B158" t="s">
+        <v>607</v>
+      </c>
+      <c r="C158" t="s">
         <v>608</v>
       </c>
-      <c r="B158" t="s">
+      <c r="D158" t="s">
         <v>609</v>
       </c>
-      <c r="C158" t="s">
-[...2 lines deleted...]
-      <c r="D158"/>
       <c r="E158" t="s">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="F158" t="n">
-        <v>1587</v>
+        <v>1684</v>
       </c>
       <c r="G158" t="s">
-        <v>74</v>
+        <v>498</v>
       </c>
       <c r="H158" t="n">
-        <v>1634</v>
+        <v>1736</v>
       </c>
       <c r="I158" t="s">
         <v>44</v>
       </c>
       <c r="J158" t="s">
-        <v>611</v>
+        <v>44</v>
       </c>
       <c r="K158" t="n">
-        <v>3.65048226966036</v>
+        <v>0</v>
       </c>
       <c r="L158" t="n">
-        <v>1614</v>
+        <v>1717</v>
       </c>
       <c r="M158" t="n">
-        <v>1615</v>
+        <v>1726</v>
       </c>
       <c r="N158"/>
       <c r="O158" t="s">
+        <v>67</v>
+      </c>
+      <c r="P158" t="s">
         <v>45</v>
       </c>
-      <c r="P158"/>
       <c r="Q158"/>
       <c r="R158"/>
       <c r="S158" t="b">
         <v>0</v>
       </c>
       <c r="T158" t="s">
         <v>47</v>
       </c>
       <c r="U158"/>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
       <c r="Y158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B159" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="C159" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="D159"/>
       <c r="E159" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F159"/>
       <c r="G159" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H159"/>
       <c r="I159" t="s">
         <v>44</v>
       </c>
       <c r="J159" t="s">
         <v>44</v>
       </c>
       <c r="K159" t="n">
         <v>0</v>
       </c>
       <c r="L159" t="n">
-        <v>1717</v>
+        <v>1604</v>
       </c>
       <c r="M159" t="n">
-        <v>1726</v>
+        <v>1608</v>
       </c>
       <c r="N159"/>
       <c r="O159" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P159"/>
       <c r="Q159"/>
       <c r="R159"/>
       <c r="S159" t="b">
         <v>0</v>
       </c>
-      <c r="T159" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T159"/>
       <c r="U159"/>
       <c r="V159"/>
       <c r="W159"/>
       <c r="X159"/>
       <c r="Y159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="B160" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="C160" t="s">
-        <v>148</v>
+        <v>608</v>
       </c>
       <c r="D160"/>
       <c r="E160" t="s">
         <v>44</v>
       </c>
-      <c r="F160"/>
+      <c r="F160" t="n">
+        <v>1706</v>
+      </c>
       <c r="G160" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H160"/>
+        <v>228</v>
+      </c>
+      <c r="H160" t="n">
+        <v>1768</v>
+      </c>
       <c r="I160" t="s">
         <v>44</v>
       </c>
       <c r="J160" t="s">
         <v>44</v>
       </c>
       <c r="K160" t="n">
         <v>0</v>
       </c>
       <c r="L160" t="n">
-        <v>1604</v>
+        <v>1753</v>
       </c>
       <c r="M160" t="n">
-        <v>1608</v>
+        <v>1757</v>
       </c>
       <c r="N160"/>
       <c r="O160" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P160"/>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160" t="b">
         <v>0</v>
       </c>
-      <c r="T160"/>
+      <c r="T160" t="s">
+        <v>47</v>
+      </c>
       <c r="U160"/>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
       <c r="Y160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="B161" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C161" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="D161"/>
+        <v>158</v>
+      </c>
+      <c r="D161" t="s">
+        <v>616</v>
+      </c>
       <c r="E161" t="s">
-        <v>44</v>
+        <v>302</v>
       </c>
       <c r="F161" t="n">
-        <v>1706</v>
+        <v>1564</v>
       </c>
       <c r="G161" t="s">
-        <v>233</v>
+        <v>74</v>
       </c>
       <c r="H161" t="n">
-        <v>1768</v>
+        <v>1636</v>
       </c>
       <c r="I161" t="s">
         <v>44</v>
       </c>
       <c r="J161" t="s">
         <v>44</v>
       </c>
       <c r="K161" t="n">
         <v>0</v>
       </c>
       <c r="L161" t="n">
-        <v>1753</v>
+        <v>1598</v>
       </c>
       <c r="M161" t="n">
-        <v>1757</v>
+        <v>1610</v>
       </c>
       <c r="N161"/>
       <c r="O161" t="s">
         <v>67</v>
       </c>
       <c r="P161"/>
       <c r="Q161"/>
       <c r="R161"/>
       <c r="S161" t="b">
         <v>0</v>
       </c>
       <c r="T161" t="s">
         <v>47</v>
       </c>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161"/>
       <c r="X161"/>
       <c r="Y161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
+        <v>617</v>
+      </c>
+      <c r="B162" t="s">
+        <v>618</v>
+      </c>
+      <c r="C162" t="s">
+        <v>619</v>
+      </c>
+      <c r="D162"/>
+      <c r="E162" t="s">
         <v>620</v>
       </c>
-      <c r="B162" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F162" t="n">
-        <v>1564</v>
+        <v>1701</v>
       </c>
       <c r="G162" t="s">
-        <v>74</v>
+        <v>501</v>
       </c>
       <c r="H162" t="n">
-        <v>1636</v>
+        <v>1743</v>
       </c>
       <c r="I162" t="s">
         <v>44</v>
       </c>
       <c r="J162" t="s">
         <v>44</v>
       </c>
       <c r="K162" t="n">
         <v>0</v>
       </c>
       <c r="L162" t="n">
-        <v>1598</v>
+        <v>1730</v>
       </c>
       <c r="M162" t="n">
-        <v>1610</v>
+        <v>1731</v>
       </c>
       <c r="N162"/>
       <c r="O162" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P162"/>
       <c r="Q162"/>
       <c r="R162"/>
       <c r="S162" t="b">
         <v>0</v>
       </c>
       <c r="T162" t="s">
         <v>47</v>
       </c>
       <c r="U162"/>
       <c r="V162"/>
       <c r="W162"/>
       <c r="X162"/>
       <c r="Y162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
+        <v>621</v>
+      </c>
+      <c r="B163" t="s">
+        <v>622</v>
+      </c>
+      <c r="C163" t="s">
+        <v>359</v>
+      </c>
+      <c r="D163" t="s">
         <v>623</v>
       </c>
-      <c r="B163" t="s">
-[...5 lines deleted...]
-      <c r="D163"/>
       <c r="E163" t="s">
-        <v>626</v>
+        <v>194</v>
       </c>
       <c r="F163" t="n">
-        <v>1701</v>
+        <v>1589</v>
       </c>
       <c r="G163" t="s">
-        <v>506</v>
+        <v>438</v>
       </c>
       <c r="H163" t="n">
-        <v>1743</v>
+        <v>1637</v>
       </c>
       <c r="I163" t="s">
         <v>44</v>
       </c>
       <c r="J163" t="s">
         <v>44</v>
       </c>
       <c r="K163" t="n">
         <v>0</v>
       </c>
       <c r="L163" t="n">
-        <v>1730</v>
+        <v>1617</v>
       </c>
       <c r="M163" t="n">
-        <v>1731</v>
+        <v>1622</v>
       </c>
       <c r="N163"/>
       <c r="O163" t="s">
         <v>45</v>
       </c>
       <c r="P163"/>
       <c r="Q163"/>
       <c r="R163"/>
       <c r="S163" t="b">
         <v>0</v>
       </c>
       <c r="T163" t="s">
         <v>47</v>
       </c>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163"/>
       <c r="X163"/>
       <c r="Y163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B164" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C164" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="D164"/>
       <c r="E164" t="s">
-        <v>200</v>
+        <v>134</v>
       </c>
       <c r="F164" t="n">
-        <v>1589</v>
+        <v>1616</v>
       </c>
       <c r="G164" t="s">
-        <v>443</v>
+        <v>74</v>
       </c>
       <c r="H164" t="n">
-        <v>1637</v>
+        <v>1684</v>
       </c>
       <c r="I164" t="s">
         <v>44</v>
       </c>
       <c r="J164" t="s">
         <v>44</v>
       </c>
       <c r="K164" t="n">
-        <v>0</v>
+        <v>0.561853073285646</v>
       </c>
       <c r="L164" t="n">
-        <v>1617</v>
+        <v>1665</v>
       </c>
       <c r="M164" t="n">
-        <v>1622</v>
+        <v>1666</v>
       </c>
       <c r="N164"/>
       <c r="O164" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P164"/>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164" t="b">
         <v>0</v>
       </c>
       <c r="T164" t="s">
         <v>47</v>
       </c>
       <c r="U164"/>
       <c r="V164"/>
       <c r="W164"/>
       <c r="X164"/>
       <c r="Y164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B165" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C165" t="s">
-        <v>632</v>
+        <v>369</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
-        <v>140</v>
+        <v>629</v>
       </c>
       <c r="F165" t="n">
-        <v>1616</v>
+        <v>1701</v>
       </c>
       <c r="G165" t="s">
-        <v>74</v>
+        <v>250</v>
       </c>
       <c r="H165" t="n">
-        <v>1684</v>
+        <v>1784</v>
       </c>
       <c r="I165" t="s">
         <v>44</v>
       </c>
       <c r="J165" t="s">
         <v>44</v>
       </c>
       <c r="K165" t="n">
         <v>0</v>
       </c>
       <c r="L165" t="n">
-        <v>1665</v>
+        <v>1737</v>
       </c>
       <c r="M165" t="n">
-        <v>1666</v>
+        <v>1755</v>
       </c>
       <c r="N165"/>
       <c r="O165" t="s">
         <v>67</v>
       </c>
-      <c r="P165"/>
-      <c r="Q165"/>
+      <c r="P165" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>45</v>
+      </c>
       <c r="R165"/>
       <c r="S165" t="b">
         <v>0</v>
       </c>
       <c r="T165" t="s">
         <v>47</v>
       </c>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165"/>
       <c r="X165"/>
       <c r="Y165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="B166" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="C166" t="s">
-        <v>374</v>
+        <v>57</v>
       </c>
       <c r="D166"/>
       <c r="E166" t="s">
-        <v>635</v>
+        <v>302</v>
       </c>
       <c r="F166" t="n">
-        <v>1701</v>
+        <v>1628</v>
       </c>
       <c r="G166" t="s">
-        <v>255</v>
+        <v>632</v>
       </c>
       <c r="H166" t="n">
-        <v>1784</v>
+        <v>1684</v>
       </c>
       <c r="I166" t="s">
         <v>44</v>
       </c>
       <c r="J166" t="s">
         <v>44</v>
       </c>
       <c r="K166" t="n">
-        <v>0</v>
+        <v>0.67317903454762</v>
       </c>
       <c r="L166" t="n">
-        <v>1737</v>
+        <v>1672</v>
       </c>
       <c r="M166" t="n">
-        <v>1755</v>
+        <v>1674</v>
       </c>
       <c r="N166"/>
       <c r="O166" t="s">
         <v>67</v>
       </c>
       <c r="P166" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="Q166"/>
       <c r="R166"/>
       <c r="S166" t="b">
         <v>0</v>
       </c>
       <c r="T166" t="s">
         <v>47</v>
       </c>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
       <c r="Y166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="B167" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="C167" t="s">
-        <v>57</v>
+        <v>182</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
-        <v>307</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F167"/>
       <c r="G167" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H167"/>
       <c r="I167" t="s">
         <v>44</v>
       </c>
       <c r="J167" t="s">
         <v>44</v>
       </c>
       <c r="K167" t="n">
         <v>0</v>
       </c>
       <c r="L167" t="n">
-        <v>1672</v>
+        <v>1765</v>
       </c>
       <c r="M167" t="n">
-        <v>1674</v>
+        <v>1766</v>
       </c>
       <c r="N167"/>
       <c r="O167" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P167"/>
       <c r="Q167"/>
       <c r="R167"/>
       <c r="S167" t="b">
         <v>0</v>
       </c>
-      <c r="T167" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T167"/>
       <c r="U167"/>
       <c r="V167"/>
       <c r="W167"/>
       <c r="X167"/>
       <c r="Y167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="B168" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="C168" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D168"/>
+        <v>168</v>
+      </c>
+      <c r="D168" t="s">
+        <v>637</v>
+      </c>
       <c r="E168" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F168"/>
+        <v>70</v>
+      </c>
+      <c r="F168" t="n">
+        <v>1693</v>
+      </c>
       <c r="G168" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H168"/>
+        <v>70</v>
+      </c>
+      <c r="H168" t="n">
+        <v>1740</v>
+      </c>
       <c r="I168" t="s">
         <v>44</v>
       </c>
       <c r="J168" t="s">
         <v>44</v>
       </c>
       <c r="K168" t="n">
         <v>0</v>
       </c>
       <c r="L168" t="n">
-        <v>1765</v>
+        <v>1722</v>
       </c>
       <c r="M168" t="n">
-        <v>1766</v>
+        <v>1723</v>
       </c>
       <c r="N168"/>
       <c r="O168" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P168"/>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168" t="b">
         <v>0</v>
       </c>
-      <c r="T168"/>
+      <c r="T168" t="s">
+        <v>47</v>
+      </c>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
       <c r="Y168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="B169" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="C169" t="s">
-        <v>174</v>
+        <v>128</v>
       </c>
       <c r="D169" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E169" t="s">
         <v>70</v>
       </c>
       <c r="F169" t="n">
-        <v>1693</v>
+        <v>1661</v>
       </c>
       <c r="G169" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="H169" t="n">
-        <v>1740</v>
+        <v>1708</v>
       </c>
       <c r="I169" t="s">
         <v>44</v>
       </c>
       <c r="J169" t="s">
         <v>44</v>
       </c>
       <c r="K169" t="n">
         <v>0</v>
       </c>
       <c r="L169" t="n">
-        <v>1722</v>
+        <v>1703</v>
       </c>
       <c r="M169" t="n">
-        <v>1723</v>
+        <v>1706</v>
       </c>
       <c r="N169"/>
       <c r="O169" t="s">
-        <v>45</v>
+        <v>125</v>
       </c>
       <c r="P169"/>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169" t="b">
         <v>0</v>
       </c>
       <c r="T169" t="s">
         <v>47</v>
       </c>
       <c r="U169"/>
       <c r="V169"/>
       <c r="W169"/>
       <c r="X169"/>
       <c r="Y169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
+        <v>641</v>
+      </c>
+      <c r="B170" t="s">
+        <v>642</v>
+      </c>
+      <c r="C170" t="s">
+        <v>643</v>
+      </c>
+      <c r="D170" t="s">
         <v>644</v>
       </c>
-      <c r="B170" t="s">
+      <c r="E170" t="s">
+        <v>64</v>
+      </c>
+      <c r="F170" t="n">
+        <v>1663</v>
+      </c>
+      <c r="G170" t="s">
+        <v>9</v>
+      </c>
+      <c r="H170" t="n">
+        <v>1721</v>
+      </c>
+      <c r="I170" t="s">
+        <v>44</v>
+      </c>
+      <c r="J170" t="s">
         <v>645</v>
       </c>
-      <c r="C170" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K170" t="n">
-        <v>0</v>
+        <v>4.71765501419367</v>
       </c>
       <c r="L170" t="n">
-        <v>1703</v>
+        <v>1694</v>
       </c>
       <c r="M170" t="n">
-        <v>1706</v>
+        <v>1718</v>
       </c>
       <c r="N170"/>
       <c r="O170" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-      <c r="Q170"/>
+        <v>67</v>
+      </c>
+      <c r="P170" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>45</v>
+      </c>
       <c r="R170"/>
       <c r="S170" t="b">
         <v>0</v>
       </c>
       <c r="T170" t="s">
         <v>47</v>
       </c>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
       <c r="Y170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
+        <v>646</v>
+      </c>
+      <c r="B171" t="s">
+        <v>642</v>
+      </c>
+      <c r="C171" t="s">
+        <v>531</v>
+      </c>
+      <c r="D171" t="s">
         <v>647</v>
       </c>
-      <c r="B171" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E171" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="F171" t="n">
-        <v>1663</v>
+        <v>1678</v>
       </c>
       <c r="G171" t="s">
         <v>9</v>
       </c>
       <c r="H171" t="n">
-        <v>1721</v>
+        <v>1716</v>
       </c>
       <c r="I171" t="s">
         <v>44</v>
       </c>
       <c r="J171" t="s">
-        <v>651</v>
+        <v>44</v>
       </c>
       <c r="K171" t="n">
-        <v>4.11609482819755</v>
+        <v>0</v>
       </c>
       <c r="L171" t="n">
-        <v>1694</v>
+        <v>1710</v>
       </c>
       <c r="M171" t="n">
-        <v>1718</v>
+        <v>1716</v>
       </c>
       <c r="N171"/>
       <c r="O171" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="Q171" t="s">
         <v>45</v>
       </c>
+      <c r="P171"/>
+      <c r="Q171"/>
       <c r="R171"/>
       <c r="S171" t="b">
         <v>0</v>
       </c>
       <c r="T171" t="s">
         <v>47</v>
       </c>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171"/>
       <c r="X171"/>
       <c r="Y171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B172" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C172" t="s">
-        <v>536</v>
+        <v>650</v>
       </c>
       <c r="D172" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E172" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F172" t="n">
-        <v>1678</v>
+        <v>1716</v>
       </c>
       <c r="G172" t="s">
-        <v>9</v>
+        <v>122</v>
       </c>
       <c r="H172" t="n">
-        <v>1716</v>
+        <v>1780</v>
       </c>
       <c r="I172" t="s">
         <v>44</v>
       </c>
       <c r="J172" t="s">
         <v>44</v>
       </c>
       <c r="K172" t="n">
         <v>0</v>
       </c>
       <c r="L172" t="n">
-        <v>1710</v>
+        <v>1748</v>
       </c>
       <c r="M172" t="n">
-        <v>1716</v>
+        <v>1755</v>
       </c>
       <c r="N172"/>
       <c r="O172" t="s">
+        <v>67</v>
+      </c>
+      <c r="P172" t="s">
         <v>45</v>
       </c>
-      <c r="P172"/>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172" t="b">
         <v>0</v>
       </c>
       <c r="T172" t="s">
         <v>47</v>
       </c>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
       <c r="Y172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
+        <v>652</v>
+      </c>
+      <c r="B173" t="s">
+        <v>653</v>
+      </c>
+      <c r="C173" t="s">
+        <v>352</v>
+      </c>
+      <c r="D173" t="s">
         <v>654</v>
       </c>
-      <c r="B173" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E173" t="s">
+        <v>70</v>
+      </c>
+      <c r="F173" t="n">
+        <v>1699</v>
+      </c>
+      <c r="G173" t="s">
         <v>9</v>
       </c>
-      <c r="F173" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H173" t="n">
-        <v>1780</v>
+        <v>1760</v>
       </c>
       <c r="I173" t="s">
         <v>44</v>
       </c>
       <c r="J173" t="s">
         <v>44</v>
       </c>
       <c r="K173" t="n">
         <v>0</v>
       </c>
       <c r="L173" t="n">
-        <v>1748</v>
+        <v>1738</v>
       </c>
       <c r="M173" t="n">
-        <v>1755</v>
+        <v>1739</v>
       </c>
       <c r="N173"/>
       <c r="O173" t="s">
         <v>67</v>
       </c>
-      <c r="P173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P173"/>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173" t="b">
         <v>0</v>
       </c>
       <c r="T173" t="s">
         <v>47</v>
       </c>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173"/>
       <c r="Y173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="B174" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
       <c r="C174" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="D174"/>
       <c r="E174" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F174"/>
       <c r="G174" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H174"/>
       <c r="I174" t="s">
         <v>44</v>
       </c>
       <c r="J174" t="s">
         <v>44</v>
       </c>
       <c r="K174" t="n">
         <v>0</v>
       </c>
       <c r="L174" t="n">
-        <v>1738</v>
+        <v>1653</v>
       </c>
       <c r="M174" t="n">
-        <v>1739</v>
+        <v>1654</v>
       </c>
       <c r="N174"/>
       <c r="O174" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P174"/>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174" t="b">
         <v>0</v>
       </c>
-      <c r="T174" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T174"/>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
       <c r="Y174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="B175" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C175" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="D175"/>
       <c r="E175" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F175"/>
+        <v>134</v>
+      </c>
+      <c r="F175" t="n">
+        <v>1629</v>
+      </c>
       <c r="G175" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H175"/>
+        <v>74</v>
+      </c>
+      <c r="H175" t="n">
+        <v>1688</v>
+      </c>
       <c r="I175" t="s">
         <v>44</v>
       </c>
       <c r="J175" t="s">
         <v>44</v>
       </c>
       <c r="K175" t="n">
         <v>0</v>
       </c>
       <c r="L175" t="n">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="M175" t="n">
-        <v>1654</v>
+        <v>1665</v>
       </c>
       <c r="N175"/>
       <c r="O175" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P175"/>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175" t="b">
         <v>0</v>
       </c>
-      <c r="T175"/>
+      <c r="T175" t="s">
+        <v>47</v>
+      </c>
       <c r="U175"/>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
       <c r="Y175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
+        <v>659</v>
+      </c>
+      <c r="B176" t="s">
+        <v>660</v>
+      </c>
+      <c r="C176" t="s">
+        <v>661</v>
+      </c>
+      <c r="D176" t="s">
+        <v>662</v>
+      </c>
+      <c r="E176" t="s">
         <v>663</v>
       </c>
-      <c r="B176" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F176" t="n">
-        <v>1629</v>
+        <v>1667</v>
       </c>
       <c r="G176" t="s">
         <v>74</v>
       </c>
       <c r="H176" t="n">
-        <v>1688</v>
+        <v>1738</v>
       </c>
       <c r="I176" t="s">
-        <v>44</v>
+        <v>664</v>
       </c>
       <c r="J176" t="s">
-        <v>44</v>
+        <v>665</v>
       </c>
       <c r="K176" t="n">
-        <v>0</v>
+        <v>2.36645098020803</v>
       </c>
       <c r="L176" t="n">
-        <v>1663</v>
+        <v>1709</v>
       </c>
       <c r="M176" t="n">
-        <v>1665</v>
+        <v>1710</v>
       </c>
       <c r="N176"/>
       <c r="O176" t="s">
         <v>67</v>
       </c>
       <c r="P176"/>
       <c r="Q176"/>
       <c r="R176"/>
       <c r="S176" t="b">
         <v>0</v>
       </c>
       <c r="T176" t="s">
         <v>47</v>
       </c>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176"/>
       <c r="Y176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B177" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C177" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D177" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E177" t="s">
-        <v>669</v>
+        <v>558</v>
       </c>
       <c r="F177" t="n">
-        <v>1667</v>
+        <v>1543</v>
       </c>
       <c r="G177" t="s">
-        <v>74</v>
+        <v>558</v>
       </c>
       <c r="H177" t="n">
-        <v>1738</v>
+        <v>1612</v>
       </c>
       <c r="I177" t="s">
+        <v>44</v>
+      </c>
+      <c r="J177" t="s">
         <v>670</v>
       </c>
-      <c r="J177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K177" t="n">
-        <v>1.64282220202413</v>
+        <v>3.06369291066472</v>
       </c>
       <c r="L177" t="n">
-        <v>1709</v>
+        <v>1572</v>
       </c>
       <c r="M177" t="n">
-        <v>1710</v>
+        <v>1574</v>
       </c>
       <c r="N177"/>
       <c r="O177" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P177"/>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177" t="b">
         <v>0</v>
       </c>
       <c r="T177" t="s">
         <v>47</v>
       </c>
       <c r="U177"/>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
       <c r="Y177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
+        <v>671</v>
+      </c>
+      <c r="B178" t="s">
         <v>672</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" t="s">
+        <v>424</v>
+      </c>
+      <c r="D178"/>
+      <c r="E178" t="s">
+        <v>9</v>
+      </c>
+      <c r="F178" t="n">
+        <v>1615</v>
+      </c>
+      <c r="G178" t="s">
+        <v>9</v>
+      </c>
+      <c r="H178" t="n">
+        <v>1687</v>
+      </c>
+      <c r="I178" t="s">
         <v>673</v>
       </c>
-      <c r="C178" t="s">
+      <c r="J178" t="s">
         <v>674</v>
       </c>
-      <c r="D178" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K178" t="n">
-        <v>2.79660126167603</v>
+        <v>6.48616573238415</v>
       </c>
       <c r="L178" t="n">
-        <v>1572</v>
+        <v>1642</v>
       </c>
       <c r="M178" t="n">
-        <v>1574</v>
+        <v>1676</v>
       </c>
       <c r="N178"/>
       <c r="O178" t="s">
+        <v>67</v>
+      </c>
+      <c r="P178" t="s">
         <v>45</v>
       </c>
-      <c r="P178"/>
       <c r="Q178"/>
       <c r="R178"/>
       <c r="S178" t="b">
         <v>0</v>
       </c>
       <c r="T178" t="s">
         <v>47</v>
       </c>
-      <c r="U178"/>
+      <c r="U178" t="s">
+        <v>46</v>
+      </c>
       <c r="V178"/>
       <c r="W178"/>
       <c r="X178"/>
       <c r="Y178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
+        <v>675</v>
+      </c>
+      <c r="B179" t="s">
+        <v>676</v>
+      </c>
+      <c r="C179" t="s">
+        <v>245</v>
+      </c>
+      <c r="D179" t="s">
         <v>677</v>
       </c>
-      <c r="B179" t="s">
+      <c r="E179" t="s">
         <v>678</v>
       </c>
-      <c r="C179" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="F179" t="n">
-        <v>1615</v>
+        <v>1564</v>
       </c>
       <c r="G179" t="s">
-        <v>9</v>
+        <v>679</v>
       </c>
       <c r="H179" t="n">
-        <v>1687</v>
+        <v>1622</v>
       </c>
       <c r="I179" t="s">
-        <v>679</v>
+        <v>44</v>
       </c>
       <c r="J179" t="s">
-        <v>680</v>
+        <v>44</v>
       </c>
       <c r="K179" t="n">
-        <v>5.76061391938359</v>
+        <v>0.74739034776303</v>
       </c>
       <c r="L179" t="n">
-        <v>1642</v>
+        <v>1598</v>
       </c>
       <c r="M179" t="n">
-        <v>1676</v>
+        <v>1601</v>
       </c>
       <c r="N179"/>
       <c r="O179" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P179" t="s">
         <v>45</v>
       </c>
+      <c r="P179"/>
       <c r="Q179"/>
       <c r="R179"/>
       <c r="S179" t="b">
         <v>0</v>
       </c>
       <c r="T179" t="s">
         <v>47</v>
       </c>
-      <c r="U179" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U179"/>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
       <c r="Y179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
+        <v>680</v>
+      </c>
+      <c r="B180" t="s">
         <v>681</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" t="s">
+        <v>121</v>
+      </c>
+      <c r="D180" t="s">
         <v>682</v>
       </c>
-      <c r="C180" t="s">
-[...2 lines deleted...]
-      <c r="D180" t="s">
+      <c r="E180" t="s">
+        <v>64</v>
+      </c>
+      <c r="F180" t="n">
+        <v>1745</v>
+      </c>
+      <c r="G180" t="s">
         <v>683</v>
       </c>
-      <c r="E180" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H180" t="n">
-        <v>1622</v>
+        <v>1803</v>
       </c>
       <c r="I180" t="s">
         <v>44</v>
       </c>
       <c r="J180" t="s">
         <v>44</v>
       </c>
       <c r="K180" t="n">
         <v>0</v>
       </c>
-      <c r="L180" t="n">
-[...5 lines deleted...]
-      <c r="N180"/>
+      <c r="L180"/>
+      <c r="M180"/>
+      <c r="N180" t="n">
+        <v>1770</v>
+      </c>
       <c r="O180" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P180"/>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180" t="b">
         <v>0</v>
       </c>
       <c r="T180" t="s">
         <v>47</v>
       </c>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
       <c r="Y180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
+        <v>684</v>
+      </c>
+      <c r="B181" t="s">
+        <v>685</v>
+      </c>
+      <c r="C181" t="s">
+        <v>121</v>
+      </c>
+      <c r="D181" t="s">
         <v>686</v>
       </c>
-      <c r="B181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E181" t="s">
-        <v>64</v>
+        <v>137</v>
       </c>
       <c r="F181" t="n">
-        <v>1745</v>
+        <v>1661</v>
       </c>
       <c r="G181" t="s">
-        <v>689</v>
+        <v>9</v>
       </c>
       <c r="H181" t="n">
-        <v>1803</v>
+        <v>1717</v>
       </c>
       <c r="I181" t="s">
         <v>44</v>
       </c>
       <c r="J181" t="s">
         <v>44</v>
       </c>
       <c r="K181" t="n">
         <v>0</v>
       </c>
-      <c r="L181"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L181" t="n">
+        <v>1695</v>
+      </c>
+      <c r="M181" t="n">
+        <v>1717</v>
+      </c>
+      <c r="N181"/>
       <c r="O181" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="Q181"/>
+        <v>67</v>
+      </c>
+      <c r="P181" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>125</v>
+      </c>
       <c r="R181"/>
       <c r="S181" t="b">
         <v>0</v>
       </c>
       <c r="T181" t="s">
         <v>47</v>
       </c>
       <c r="U181"/>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
       <c r="Y181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="B182" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="C182" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="D182"/>
       <c r="E182" t="s">
-        <v>143</v>
+        <v>487</v>
       </c>
       <c r="F182" t="n">
-        <v>1661</v>
+        <v>1605</v>
       </c>
       <c r="G182" t="s">
-        <v>9</v>
+        <v>689</v>
       </c>
       <c r="H182" t="n">
-        <v>1717</v>
+        <v>1664</v>
       </c>
       <c r="I182" t="s">
         <v>44</v>
       </c>
       <c r="J182" t="s">
         <v>44</v>
       </c>
       <c r="K182" t="n">
         <v>0</v>
       </c>
       <c r="L182" t="n">
-        <v>1695</v>
+        <v>1641</v>
       </c>
       <c r="M182" t="n">
-        <v>1717</v>
+        <v>1642</v>
       </c>
       <c r="N182"/>
       <c r="O182" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="P182" t="s">
         <v>45</v>
       </c>
-      <c r="Q182" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P182"/>
+      <c r="Q182"/>
       <c r="R182"/>
       <c r="S182" t="b">
         <v>0</v>
       </c>
       <c r="T182" t="s">
         <v>47</v>
       </c>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
       <c r="Y182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
+        <v>690</v>
+      </c>
+      <c r="B183" t="s">
+        <v>691</v>
+      </c>
+      <c r="C183" t="s">
+        <v>692</v>
+      </c>
+      <c r="D183" t="s">
         <v>693</v>
       </c>
-      <c r="B183" t="s">
-[...5 lines deleted...]
-      <c r="D183"/>
       <c r="E183" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="F183" t="n">
-        <v>1605</v>
+        <v>1664</v>
       </c>
       <c r="G183" t="s">
-        <v>695</v>
+        <v>9</v>
       </c>
       <c r="H183" t="n">
-        <v>1664</v>
+        <v>1713</v>
       </c>
       <c r="I183" t="s">
         <v>44</v>
       </c>
       <c r="J183" t="s">
         <v>44</v>
       </c>
       <c r="K183" t="n">
         <v>0</v>
       </c>
       <c r="L183" t="n">
-        <v>1641</v>
+        <v>1710</v>
       </c>
       <c r="M183" t="n">
-        <v>1642</v>
+        <v>1713</v>
       </c>
       <c r="N183"/>
       <c r="O183" t="s">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="P183"/>
       <c r="Q183"/>
       <c r="R183"/>
       <c r="S183" t="b">
         <v>0</v>
       </c>
       <c r="T183" t="s">
         <v>47</v>
       </c>
       <c r="U183"/>
       <c r="V183"/>
       <c r="W183"/>
       <c r="X183"/>
       <c r="Y183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
+        <v>694</v>
+      </c>
+      <c r="B184" t="s">
+        <v>695</v>
+      </c>
+      <c r="C184" t="s">
+        <v>608</v>
+      </c>
+      <c r="D184" t="s">
         <v>696</v>
       </c>
-      <c r="B184" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E184" t="s">
         <v>44</v>
       </c>
       <c r="F184" t="n">
-        <v>1664</v>
+        <v>1652</v>
       </c>
       <c r="G184" t="s">
         <v>9</v>
       </c>
       <c r="H184" t="n">
         <v>1713</v>
       </c>
       <c r="I184" t="s">
         <v>44</v>
       </c>
       <c r="J184" t="s">
         <v>44</v>
       </c>
       <c r="K184" t="n">
         <v>0</v>
       </c>
       <c r="L184" t="n">
-        <v>1710</v>
+        <v>1686</v>
       </c>
       <c r="M184" t="n">
         <v>1713</v>
       </c>
       <c r="N184"/>
       <c r="O184" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="P184"/>
+        <v>67</v>
+      </c>
+      <c r="P184" t="s">
+        <v>45</v>
+      </c>
       <c r="Q184"/>
       <c r="R184"/>
       <c r="S184" t="b">
         <v>0</v>
       </c>
       <c r="T184" t="s">
         <v>47</v>
       </c>
       <c r="U184"/>
       <c r="V184"/>
       <c r="W184"/>
       <c r="X184"/>
       <c r="Y184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
+        <v>697</v>
+      </c>
+      <c r="B185" t="s">
+        <v>698</v>
+      </c>
+      <c r="C185" t="s">
+        <v>699</v>
+      </c>
+      <c r="D185" t="s">
         <v>700</v>
       </c>
-      <c r="B185" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E185" t="s">
-        <v>44</v>
+        <v>594</v>
       </c>
       <c r="F185" t="n">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="G185" t="s">
         <v>9</v>
       </c>
       <c r="H185" t="n">
-        <v>1713</v>
+        <v>1696</v>
       </c>
       <c r="I185" t="s">
         <v>44</v>
       </c>
       <c r="J185" t="s">
         <v>44</v>
       </c>
       <c r="K185" t="n">
         <v>0</v>
       </c>
       <c r="L185" t="n">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="M185" t="n">
-        <v>1713</v>
+        <v>1696</v>
       </c>
       <c r="N185"/>
       <c r="O185" t="s">
         <v>67</v>
       </c>
-      <c r="P185" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P185"/>
       <c r="Q185"/>
       <c r="R185"/>
       <c r="S185" t="b">
         <v>0</v>
       </c>
       <c r="T185" t="s">
         <v>47</v>
       </c>
       <c r="U185"/>
       <c r="V185"/>
       <c r="W185"/>
       <c r="X185"/>
       <c r="Y185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B186" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="C186" t="s">
-        <v>705</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="D186"/>
       <c r="E186" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="F186" t="n">
-        <v>1653</v>
+        <v>1646</v>
       </c>
       <c r="G186" t="s">
-        <v>9</v>
+        <v>343</v>
       </c>
       <c r="H186" t="n">
-        <v>1696</v>
+        <v>1693</v>
       </c>
       <c r="I186" t="s">
         <v>44</v>
       </c>
       <c r="J186" t="s">
         <v>44</v>
       </c>
       <c r="K186" t="n">
         <v>0</v>
       </c>
       <c r="L186" t="n">
-        <v>1691</v>
+        <v>1678</v>
       </c>
       <c r="M186" t="n">
-        <v>1696</v>
+        <v>1679</v>
       </c>
       <c r="N186"/>
       <c r="O186" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P186"/>
       <c r="Q186"/>
       <c r="R186"/>
       <c r="S186" t="b">
         <v>0</v>
       </c>
       <c r="T186" t="s">
         <v>47</v>
       </c>
       <c r="U186"/>
       <c r="V186"/>
       <c r="W186"/>
       <c r="X186"/>
       <c r="Y186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>707</v>
+        <v>703</v>
       </c>
       <c r="B187" t="s">
-        <v>708</v>
+        <v>704</v>
       </c>
       <c r="C187" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="D187"/>
+        <v>63</v>
+      </c>
+      <c r="D187" t="s">
+        <v>702</v>
+      </c>
       <c r="E187" t="s">
         <v>44</v>
       </c>
       <c r="F187" t="n">
-        <v>1646</v>
+        <v>1644</v>
       </c>
       <c r="G187" t="s">
-        <v>348</v>
+        <v>195</v>
       </c>
       <c r="H187" t="n">
-        <v>1693</v>
+        <v>1708</v>
       </c>
       <c r="I187" t="s">
         <v>44</v>
       </c>
       <c r="J187" t="s">
         <v>44</v>
       </c>
       <c r="K187" t="n">
         <v>0</v>
       </c>
       <c r="L187" t="n">
-        <v>1678</v>
+        <v>1697</v>
       </c>
       <c r="M187" t="n">
-        <v>1679</v>
+        <v>1706</v>
       </c>
       <c r="N187"/>
       <c r="O187" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P187"/>
       <c r="Q187"/>
       <c r="R187"/>
       <c r="S187" t="b">
         <v>0</v>
       </c>
       <c r="T187" t="s">
         <v>47</v>
       </c>
       <c r="U187"/>
       <c r="V187"/>
       <c r="W187"/>
       <c r="X187"/>
       <c r="Y187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>709</v>
+        <v>705</v>
       </c>
       <c r="B188" t="s">
-        <v>710</v>
+        <v>706</v>
       </c>
       <c r="C188" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="D188"/>
       <c r="E188" t="s">
-        <v>44</v>
+        <v>707</v>
       </c>
       <c r="F188" t="n">
-        <v>1644</v>
+        <v>1696</v>
       </c>
       <c r="G188" t="s">
-        <v>201</v>
+        <v>70</v>
       </c>
       <c r="H188" t="n">
-        <v>1708</v>
+        <v>1757</v>
       </c>
       <c r="I188" t="s">
         <v>44</v>
       </c>
       <c r="J188" t="s">
         <v>44</v>
       </c>
       <c r="K188" t="n">
         <v>0</v>
       </c>
       <c r="L188" t="n">
-        <v>1697</v>
+        <v>1729</v>
       </c>
       <c r="M188" t="n">
-        <v>1706</v>
+        <v>1749</v>
       </c>
       <c r="N188"/>
       <c r="O188" t="s">
         <v>67</v>
       </c>
-      <c r="P188"/>
-      <c r="Q188"/>
+      <c r="P188" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>45</v>
+      </c>
       <c r="R188"/>
       <c r="S188" t="b">
         <v>0</v>
       </c>
       <c r="T188" t="s">
         <v>47</v>
       </c>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188"/>
       <c r="X188"/>
       <c r="Y188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="B189" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="C189" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="D189"/>
+        <v>190</v>
+      </c>
+      <c r="D189" t="s">
+        <v>710</v>
+      </c>
       <c r="E189" t="s">
-        <v>713</v>
+        <v>9</v>
       </c>
       <c r="F189" t="n">
-        <v>1696</v>
+        <v>1602</v>
       </c>
       <c r="G189" t="s">
         <v>70</v>
       </c>
       <c r="H189" t="n">
-        <v>1757</v>
+        <v>1667</v>
       </c>
       <c r="I189" t="s">
-        <v>44</v>
+        <v>711</v>
       </c>
       <c r="J189" t="s">
-        <v>44</v>
+        <v>712</v>
       </c>
       <c r="K189" t="n">
-        <v>0</v>
+        <v>2.94956480593381</v>
       </c>
       <c r="L189" t="n">
-        <v>1729</v>
+        <v>1638</v>
       </c>
       <c r="M189" t="n">
-        <v>1749</v>
+        <v>1660</v>
       </c>
       <c r="N189"/>
       <c r="O189" t="s">
         <v>67</v>
       </c>
       <c r="P189" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="Q189" t="s">
         <v>45</v>
       </c>
+      <c r="Q189"/>
       <c r="R189"/>
       <c r="S189" t="b">
         <v>0</v>
       </c>
       <c r="T189" t="s">
         <v>47</v>
       </c>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189"/>
       <c r="X189"/>
       <c r="Y189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
+        <v>713</v>
+      </c>
+      <c r="B190" t="s">
         <v>714</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" t="s">
+        <v>57</v>
+      </c>
+      <c r="D190"/>
+      <c r="E190" t="s">
+        <v>356</v>
+      </c>
+      <c r="F190" t="n">
+        <v>1674</v>
+      </c>
+      <c r="G190" t="s">
         <v>715</v>
       </c>
-      <c r="C190" t="s">
-[...2 lines deleted...]
-      <c r="D190" t="s">
+      <c r="H190" t="n">
+        <v>1726</v>
+      </c>
+      <c r="I190" t="s">
+        <v>44</v>
+      </c>
+      <c r="J190" t="s">
         <v>716</v>
       </c>
-      <c r="E190" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K190" t="n">
-        <v>2.32380585799896</v>
+        <v>1.26926426388204</v>
       </c>
       <c r="L190" t="n">
-        <v>1638</v>
+        <v>1715</v>
       </c>
       <c r="M190" t="n">
-        <v>1660</v>
+        <v>1717</v>
       </c>
       <c r="N190"/>
       <c r="O190" t="s">
         <v>67</v>
       </c>
-      <c r="P190" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P190"/>
       <c r="Q190"/>
       <c r="R190"/>
       <c r="S190" t="b">
         <v>0</v>
       </c>
       <c r="T190" t="s">
         <v>47</v>
       </c>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190"/>
       <c r="X190"/>
       <c r="Y190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
+        <v>717</v>
+      </c>
+      <c r="B191" t="s">
+        <v>718</v>
+      </c>
+      <c r="C191" t="s">
         <v>719</v>
       </c>
-      <c r="B191" t="s">
+      <c r="D191" t="s">
         <v>720</v>
       </c>
-      <c r="C191" t="s">
-[...2 lines deleted...]
-      <c r="D191"/>
       <c r="E191" t="s">
-        <v>361</v>
+        <v>44</v>
       </c>
       <c r="F191" t="n">
-        <v>1674</v>
+        <v>1618</v>
       </c>
       <c r="G191" t="s">
-        <v>721</v>
+        <v>9</v>
       </c>
       <c r="H191" t="n">
-        <v>1726</v>
+        <v>1685</v>
       </c>
       <c r="I191" t="s">
         <v>44</v>
       </c>
       <c r="J191" t="s">
-        <v>722</v>
+        <v>44</v>
       </c>
       <c r="K191" t="n">
-        <v>1.38056961799423</v>
+        <v>0</v>
       </c>
       <c r="L191" t="n">
-        <v>1715</v>
+        <v>1649</v>
       </c>
       <c r="M191" t="n">
-        <v>1717</v>
+        <v>1685</v>
       </c>
       <c r="N191"/>
       <c r="O191" t="s">
         <v>67</v>
       </c>
-      <c r="P191"/>
+      <c r="P191" t="s">
+        <v>45</v>
+      </c>
       <c r="Q191"/>
       <c r="R191"/>
       <c r="S191" t="b">
         <v>0</v>
       </c>
       <c r="T191" t="s">
         <v>47</v>
       </c>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191"/>
       <c r="X191"/>
       <c r="Y191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
+        <v>721</v>
+      </c>
+      <c r="B192" t="s">
+        <v>722</v>
+      </c>
+      <c r="C192" t="s">
+        <v>608</v>
+      </c>
+      <c r="D192" t="s">
         <v>723</v>
       </c>
-      <c r="B192" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E192" t="s">
-        <v>44</v>
+        <v>270</v>
       </c>
       <c r="F192" t="n">
-        <v>1618</v>
+        <v>1745</v>
       </c>
       <c r="G192" t="s">
         <v>9</v>
       </c>
       <c r="H192" t="n">
-        <v>1685</v>
+        <v>1796</v>
       </c>
       <c r="I192" t="s">
         <v>44</v>
       </c>
       <c r="J192" t="s">
         <v>44</v>
       </c>
       <c r="K192" t="n">
         <v>0</v>
       </c>
-      <c r="L192" t="n">
-[...5 lines deleted...]
-      <c r="N192"/>
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192" t="n">
+        <v>1770</v>
+      </c>
       <c r="O192" t="s">
         <v>67</v>
       </c>
       <c r="P192" t="s">
         <v>45</v>
       </c>
       <c r="Q192"/>
       <c r="R192"/>
       <c r="S192" t="b">
         <v>0</v>
       </c>
       <c r="T192" t="s">
         <v>47</v>
       </c>
       <c r="U192"/>
       <c r="V192"/>
       <c r="W192"/>
       <c r="X192"/>
       <c r="Y192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
+        <v>724</v>
+      </c>
+      <c r="B193" t="s">
+        <v>725</v>
+      </c>
+      <c r="C193" t="s">
+        <v>726</v>
+      </c>
+      <c r="D193"/>
+      <c r="E193" t="s">
+        <v>302</v>
+      </c>
+      <c r="F193" t="n">
+        <v>1689</v>
+      </c>
+      <c r="G193" t="s">
+        <v>507</v>
+      </c>
+      <c r="H193" t="n">
+        <v>1729</v>
+      </c>
+      <c r="I193" t="s">
+        <v>44</v>
+      </c>
+      <c r="J193" t="s">
         <v>727</v>
       </c>
-      <c r="B193" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K193" t="n">
         <v>0</v>
       </c>
-      <c r="L193"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L193" t="n">
+        <v>1726</v>
+      </c>
+      <c r="M193" t="n">
+        <v>1728</v>
+      </c>
+      <c r="N193"/>
       <c r="O193" t="s">
         <v>67</v>
       </c>
-      <c r="P193" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P193"/>
       <c r="Q193"/>
       <c r="R193"/>
       <c r="S193" t="b">
         <v>0</v>
       </c>
       <c r="T193" t="s">
         <v>47</v>
       </c>
       <c r="U193"/>
       <c r="V193"/>
       <c r="W193"/>
       <c r="X193"/>
       <c r="Y193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
+        <v>728</v>
+      </c>
+      <c r="B194" t="s">
+        <v>729</v>
+      </c>
+      <c r="C194" t="s">
+        <v>63</v>
+      </c>
+      <c r="D194" t="s">
         <v>730</v>
       </c>
-      <c r="B194" t="s">
-[...5 lines deleted...]
-      <c r="D194"/>
       <c r="E194" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="F194" t="n">
-        <v>1689</v>
+        <v>1707</v>
       </c>
       <c r="G194" t="s">
-        <v>512</v>
+        <v>74</v>
       </c>
       <c r="H194" t="n">
-        <v>1729</v>
+        <v>1771</v>
       </c>
       <c r="I194" t="s">
         <v>44</v>
       </c>
       <c r="J194" t="s">
-        <v>733</v>
+        <v>44</v>
       </c>
       <c r="K194" t="n">
         <v>0</v>
       </c>
       <c r="L194" t="n">
-        <v>1726</v>
+        <v>1757</v>
       </c>
       <c r="M194" t="n">
-        <v>1728</v>
+        <v>1758</v>
       </c>
       <c r="N194"/>
       <c r="O194" t="s">
         <v>67</v>
       </c>
       <c r="P194"/>
       <c r="Q194"/>
       <c r="R194"/>
       <c r="S194" t="b">
         <v>0</v>
       </c>
       <c r="T194" t="s">
         <v>47</v>
       </c>
       <c r="U194"/>
       <c r="V194"/>
       <c r="W194"/>
       <c r="X194"/>
       <c r="Y194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="B195" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="C195" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D195"/>
       <c r="E195" t="s">
-        <v>307</v>
+        <v>250</v>
       </c>
       <c r="F195" t="n">
-        <v>1707</v>
+        <v>1625</v>
       </c>
       <c r="G195" t="s">
         <v>74</v>
       </c>
       <c r="H195" t="n">
-        <v>1771</v>
+        <v>1698</v>
       </c>
       <c r="I195" t="s">
         <v>44</v>
       </c>
       <c r="J195" t="s">
         <v>44</v>
       </c>
       <c r="K195" t="n">
         <v>0</v>
       </c>
       <c r="L195" t="n">
-        <v>1757</v>
+        <v>1668</v>
       </c>
       <c r="M195" t="n">
-        <v>1758</v>
+        <v>1687</v>
       </c>
       <c r="N195"/>
       <c r="O195" t="s">
         <v>67</v>
       </c>
       <c r="P195"/>
       <c r="Q195"/>
       <c r="R195"/>
       <c r="S195" t="b">
         <v>0</v>
       </c>
       <c r="T195" t="s">
         <v>47</v>
       </c>
       <c r="U195"/>
       <c r="V195"/>
       <c r="W195"/>
       <c r="X195"/>
       <c r="Y195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
       <c r="B196" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="C196" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
-        <v>255</v>
+        <v>735</v>
       </c>
       <c r="F196" t="n">
-        <v>1625</v>
+        <v>1599</v>
       </c>
       <c r="G196" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="H196" t="n">
-        <v>1698</v>
+        <v>1666</v>
       </c>
       <c r="I196" t="s">
         <v>44</v>
       </c>
       <c r="J196" t="s">
-        <v>44</v>
+        <v>736</v>
       </c>
       <c r="K196" t="n">
-        <v>0</v>
+        <v>4.84529144469681</v>
       </c>
       <c r="L196" t="n">
-        <v>1668</v>
+        <v>1641</v>
       </c>
       <c r="M196" t="n">
-        <v>1687</v>
+        <v>1646</v>
       </c>
       <c r="N196"/>
       <c r="O196" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P196"/>
       <c r="Q196"/>
       <c r="R196"/>
       <c r="S196" t="b">
         <v>0</v>
       </c>
       <c r="T196" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U196"/>
+        <v>46</v>
+      </c>
+      <c r="U196" t="s">
+        <v>47</v>
+      </c>
       <c r="V196"/>
       <c r="W196"/>
       <c r="X196"/>
       <c r="Y196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="B197" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
       <c r="C197" t="s">
-        <v>63</v>
+        <v>608</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="F197" t="n">
-        <v>1599</v>
+        <v>1560</v>
       </c>
       <c r="G197" t="s">
-        <v>116</v>
+        <v>74</v>
       </c>
       <c r="H197" t="n">
-        <v>1666</v>
+        <v>1618</v>
       </c>
       <c r="I197" t="s">
         <v>44</v>
       </c>
       <c r="J197" t="s">
-        <v>742</v>
+        <v>44</v>
       </c>
       <c r="K197" t="n">
-        <v>4.20296381198928</v>
+        <v>0.174509003494953</v>
       </c>
       <c r="L197" t="n">
-        <v>1641</v>
+        <v>1593</v>
       </c>
       <c r="M197" t="n">
-        <v>1646</v>
+        <v>1597</v>
       </c>
       <c r="N197"/>
       <c r="O197" t="s">
-        <v>54</v>
+        <v>125</v>
       </c>
       <c r="P197"/>
       <c r="Q197"/>
       <c r="R197"/>
       <c r="S197" t="b">
         <v>0</v>
       </c>
       <c r="T197" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U197"/>
       <c r="V197"/>
       <c r="W197"/>
       <c r="X197"/>
       <c r="Y197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="B198" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="C198" t="s">
-        <v>614</v>
+        <v>553</v>
       </c>
       <c r="D198"/>
       <c r="E198" t="s">
-        <v>745</v>
+        <v>137</v>
       </c>
       <c r="F198" t="n">
-        <v>1560</v>
+        <v>1691</v>
       </c>
       <c r="G198" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H198" t="n">
-        <v>1618</v>
+        <v>1739</v>
       </c>
       <c r="I198" t="s">
         <v>44</v>
       </c>
       <c r="J198" t="s">
         <v>44</v>
       </c>
       <c r="K198" t="n">
         <v>0</v>
       </c>
       <c r="L198" t="n">
-        <v>1593</v>
+        <v>1730</v>
       </c>
       <c r="M198" t="n">
-        <v>1597</v>
+        <v>1738</v>
       </c>
       <c r="N198"/>
       <c r="O198" t="s">
-        <v>131</v>
+        <v>67</v>
       </c>
       <c r="P198"/>
       <c r="Q198"/>
       <c r="R198"/>
       <c r="S198" t="b">
         <v>0</v>
       </c>
       <c r="T198" t="s">
         <v>47</v>
       </c>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198"/>
       <c r="X198"/>
       <c r="Y198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
+        <v>742</v>
+      </c>
+      <c r="B199" t="s">
+        <v>743</v>
+      </c>
+      <c r="C199" t="s">
+        <v>744</v>
+      </c>
+      <c r="D199" t="s">
+        <v>745</v>
+      </c>
+      <c r="E199" t="s">
         <v>746</v>
       </c>
-      <c r="B199" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F199" t="n">
-        <v>1691</v>
+        <v>1544</v>
       </c>
       <c r="G199" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H199" t="n">
-        <v>1739</v>
+        <v>1585</v>
       </c>
       <c r="I199" t="s">
         <v>44</v>
       </c>
       <c r="J199" t="s">
         <v>44</v>
       </c>
       <c r="K199" t="n">
         <v>0</v>
       </c>
       <c r="L199" t="n">
-        <v>1730</v>
+        <v>1569</v>
       </c>
       <c r="M199" t="n">
-        <v>1738</v>
+        <v>1572</v>
       </c>
       <c r="N199"/>
       <c r="O199" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P199"/>
       <c r="Q199"/>
       <c r="R199"/>
       <c r="S199" t="b">
         <v>0</v>
       </c>
       <c r="T199" t="s">
         <v>47</v>
       </c>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199"/>
       <c r="X199"/>
       <c r="Y199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
+        <v>747</v>
+      </c>
+      <c r="B200" t="s">
         <v>748</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" t="s">
+        <v>400</v>
+      </c>
+      <c r="D200" t="s">
         <v>749</v>
       </c>
-      <c r="C200" t="s">
+      <c r="E200" t="s">
+        <v>64</v>
+      </c>
+      <c r="F200" t="n">
+        <v>1625</v>
+      </c>
+      <c r="G200" t="s">
+        <v>70</v>
+      </c>
+      <c r="H200" t="n">
+        <v>1700</v>
+      </c>
+      <c r="I200" t="s">
+        <v>44</v>
+      </c>
+      <c r="J200" t="s">
         <v>750</v>
       </c>
-      <c r="D200" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K200" t="n">
-        <v>0</v>
+        <v>0.45292791727574</v>
       </c>
       <c r="L200" t="n">
-        <v>1569</v>
+        <v>1676</v>
       </c>
       <c r="M200" t="n">
-        <v>1572</v>
+        <v>1681</v>
       </c>
       <c r="N200"/>
       <c r="O200" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P200"/>
       <c r="Q200"/>
       <c r="R200"/>
       <c r="S200" t="b">
         <v>0</v>
       </c>
       <c r="T200" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U200"/>
+        <v>46</v>
+      </c>
+      <c r="U200" t="s">
+        <v>47</v>
+      </c>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200"/>
       <c r="Y200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
+        <v>751</v>
+      </c>
+      <c r="B201" t="s">
+        <v>752</v>
+      </c>
+      <c r="C201" t="s">
+        <v>63</v>
+      </c>
+      <c r="D201" t="s">
         <v>753</v>
       </c>
-      <c r="B201" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E201" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="F201" t="n">
-        <v>1625</v>
+        <v>1651</v>
       </c>
       <c r="G201" t="s">
-        <v>70</v>
+        <v>97</v>
       </c>
       <c r="H201" t="n">
-        <v>1700</v>
+        <v>1706</v>
       </c>
       <c r="I201" t="s">
         <v>44</v>
       </c>
       <c r="J201" t="s">
-        <v>756</v>
+        <v>44</v>
       </c>
       <c r="K201" t="n">
-        <v>0.49130774314853</v>
+        <v>0</v>
       </c>
       <c r="L201" t="n">
-        <v>1676</v>
+        <v>1696</v>
       </c>
       <c r="M201" t="n">
-        <v>1681</v>
+        <v>1697</v>
       </c>
       <c r="N201"/>
       <c r="O201" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P201"/>
       <c r="Q201"/>
       <c r="R201"/>
       <c r="S201" t="b">
         <v>0</v>
       </c>
       <c r="T201" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201"/>
       <c r="Y201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="B202" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="C202" t="s">
-        <v>63</v>
+        <v>369</v>
       </c>
       <c r="D202" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="E202" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F202" t="n">
-        <v>1651</v>
+        <v>1679</v>
       </c>
       <c r="G202" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="H202" t="n">
-        <v>1706</v>
+        <v>1723</v>
       </c>
       <c r="I202" t="s">
         <v>44</v>
       </c>
       <c r="J202" t="s">
         <v>44</v>
       </c>
       <c r="K202" t="n">
         <v>0</v>
       </c>
       <c r="L202" t="n">
-        <v>1696</v>
+        <v>1720</v>
       </c>
       <c r="M202" t="n">
-        <v>1697</v>
+        <v>1723</v>
       </c>
       <c r="N202"/>
       <c r="O202" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="P202"/>
       <c r="Q202"/>
       <c r="R202"/>
       <c r="S202" t="b">
         <v>0</v>
       </c>
       <c r="T202" t="s">
         <v>47</v>
       </c>
       <c r="U202"/>
       <c r="V202"/>
       <c r="W202"/>
       <c r="X202"/>
       <c r="Y202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="B203" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="C203" t="s">
-        <v>374</v>
+        <v>63</v>
       </c>
       <c r="D203" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" t="n">
-        <v>1679</v>
+        <v>1636</v>
       </c>
       <c r="G203" t="s">
         <v>9</v>
       </c>
       <c r="H203" t="n">
-        <v>1723</v>
+        <v>1696</v>
       </c>
       <c r="I203" t="s">
         <v>44</v>
       </c>
       <c r="J203" t="s">
         <v>44</v>
       </c>
       <c r="K203" t="n">
-        <v>0</v>
+        <v>0.387344069790693</v>
       </c>
       <c r="L203" t="n">
-        <v>1720</v>
+        <v>1672</v>
       </c>
       <c r="M203" t="n">
-        <v>1723</v>
+        <v>1696</v>
       </c>
       <c r="N203"/>
       <c r="O203" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="P203"/>
+        <v>67</v>
+      </c>
+      <c r="P203" t="s">
+        <v>45</v>
+      </c>
       <c r="Q203"/>
       <c r="R203"/>
       <c r="S203" t="b">
         <v>0</v>
       </c>
       <c r="T203" t="s">
         <v>47</v>
       </c>
       <c r="U203"/>
       <c r="V203"/>
       <c r="W203"/>
       <c r="X203"/>
       <c r="Y203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="B204" t="s">
+        <v>759</v>
+      </c>
+      <c r="C204" t="s">
+        <v>760</v>
+      </c>
+      <c r="D204"/>
+      <c r="E204" t="s">
         <v>761</v>
       </c>
-      <c r="C204" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F204" t="n">
-        <v>1636</v>
+        <v>1692</v>
       </c>
       <c r="G204" t="s">
         <v>9</v>
       </c>
       <c r="H204" t="n">
-        <v>1696</v>
+        <v>1764</v>
       </c>
       <c r="I204" t="s">
         <v>44</v>
       </c>
       <c r="J204" t="s">
         <v>44</v>
       </c>
       <c r="K204" t="n">
         <v>0</v>
       </c>
       <c r="L204" t="n">
-        <v>1672</v>
+        <v>1733</v>
       </c>
       <c r="M204" t="n">
-        <v>1696</v>
+        <v>1737</v>
       </c>
       <c r="N204"/>
       <c r="O204" t="s">
         <v>67</v>
       </c>
       <c r="P204" t="s">
         <v>45</v>
       </c>
       <c r="Q204"/>
       <c r="R204"/>
       <c r="S204" t="b">
         <v>0</v>
       </c>
       <c r="T204" t="s">
         <v>47</v>
       </c>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204"/>
       <c r="X204"/>
       <c r="Y204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
+        <v>762</v>
+      </c>
+      <c r="B205" t="s">
+        <v>763</v>
+      </c>
+      <c r="C205" t="s">
+        <v>744</v>
+      </c>
+      <c r="D205" t="s">
         <v>764</v>
       </c>
-      <c r="B205" t="s">
-[...5 lines deleted...]
-      <c r="D205"/>
       <c r="E205" t="s">
-        <v>767</v>
+        <v>498</v>
       </c>
       <c r="F205" t="n">
-        <v>1692</v>
+        <v>1670</v>
       </c>
       <c r="G205" t="s">
         <v>9</v>
       </c>
       <c r="H205" t="n">
-        <v>1764</v>
+        <v>1737</v>
       </c>
       <c r="I205" t="s">
         <v>44</v>
       </c>
       <c r="J205" t="s">
         <v>44</v>
       </c>
       <c r="K205" t="n">
         <v>0</v>
       </c>
       <c r="L205" t="n">
-        <v>1733</v>
+        <v>1717</v>
       </c>
       <c r="M205" t="n">
-        <v>1737</v>
+        <v>1730</v>
       </c>
       <c r="N205"/>
       <c r="O205" t="s">
         <v>67</v>
       </c>
-      <c r="P205" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P205"/>
       <c r="Q205"/>
       <c r="R205"/>
       <c r="S205" t="b">
         <v>0</v>
       </c>
       <c r="T205" t="s">
         <v>47</v>
       </c>
       <c r="U205"/>
       <c r="V205"/>
       <c r="W205"/>
       <c r="X205"/>
       <c r="Y205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
+        <v>765</v>
+      </c>
+      <c r="B206" t="s">
+        <v>766</v>
+      </c>
+      <c r="C206" t="s">
+        <v>767</v>
+      </c>
+      <c r="D206" t="s">
         <v>768</v>
       </c>
-      <c r="B206" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E206" t="s">
-        <v>503</v>
+        <v>9</v>
       </c>
       <c r="F206" t="n">
-        <v>1670</v>
+        <v>1711</v>
       </c>
       <c r="G206" t="s">
         <v>9</v>
       </c>
       <c r="H206" t="n">
-        <v>1737</v>
+        <v>1745</v>
       </c>
       <c r="I206" t="s">
         <v>44</v>
       </c>
       <c r="J206" t="s">
         <v>44</v>
       </c>
       <c r="K206" t="n">
         <v>0</v>
       </c>
       <c r="L206" t="n">
-        <v>1717</v>
+        <v>1743</v>
       </c>
       <c r="M206" t="n">
-        <v>1730</v>
+        <v>1745</v>
       </c>
       <c r="N206"/>
       <c r="O206" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P206"/>
       <c r="Q206"/>
       <c r="R206"/>
       <c r="S206" t="b">
         <v>0</v>
       </c>
       <c r="T206" t="s">
         <v>47</v>
       </c>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206"/>
       <c r="X206"/>
       <c r="Y206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
+        <v>769</v>
+      </c>
+      <c r="B207" t="s">
+        <v>770</v>
+      </c>
+      <c r="C207" t="s">
         <v>771</v>
       </c>
-      <c r="B207" t="s">
+      <c r="D207" t="s">
         <v>772</v>
       </c>
-      <c r="C207" t="s">
+      <c r="E207" t="s">
+        <v>282</v>
+      </c>
+      <c r="F207" t="n">
+        <v>1633</v>
+      </c>
+      <c r="G207" t="s">
+        <v>122</v>
+      </c>
+      <c r="H207" t="n">
+        <v>1710</v>
+      </c>
+      <c r="I207" t="s">
+        <v>44</v>
+      </c>
+      <c r="J207" t="s">
         <v>773</v>
       </c>
-      <c r="D207" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K207" t="n">
-        <v>0</v>
+        <v>3.11490137519115</v>
       </c>
       <c r="L207" t="n">
-        <v>1743</v>
+        <v>1686</v>
       </c>
       <c r="M207" t="n">
-        <v>1745</v>
+        <v>1693</v>
       </c>
       <c r="N207"/>
       <c r="O207" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P207"/>
       <c r="Q207"/>
       <c r="R207"/>
       <c r="S207" t="b">
         <v>0</v>
       </c>
       <c r="T207" t="s">
         <v>47</v>
       </c>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207"/>
       <c r="X207"/>
       <c r="Y207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
+        <v>774</v>
+      </c>
+      <c r="B208" t="s">
         <v>775</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" t="s">
+        <v>63</v>
+      </c>
+      <c r="D208" t="s">
         <v>776</v>
       </c>
-      <c r="C208" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E208" t="s">
-        <v>287</v>
+        <v>9</v>
       </c>
       <c r="F208" t="n">
-        <v>1633</v>
+        <v>1723</v>
       </c>
       <c r="G208" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="H208" t="n">
-        <v>1710</v>
+        <v>1789</v>
       </c>
       <c r="I208" t="s">
         <v>44</v>
       </c>
       <c r="J208" t="s">
-        <v>779</v>
+        <v>44</v>
       </c>
       <c r="K208" t="n">
-        <v>2.39688788049341</v>
+        <v>0</v>
       </c>
       <c r="L208" t="n">
-        <v>1686</v>
+        <v>1759</v>
       </c>
       <c r="M208" t="n">
-        <v>1693</v>
+        <v>1773</v>
       </c>
       <c r="N208"/>
       <c r="O208" t="s">
         <v>67</v>
       </c>
-      <c r="P208"/>
+      <c r="P208" t="s">
+        <v>45</v>
+      </c>
       <c r="Q208"/>
       <c r="R208"/>
       <c r="S208" t="b">
         <v>0</v>
       </c>
       <c r="T208" t="s">
         <v>47</v>
       </c>
       <c r="U208"/>
       <c r="V208"/>
       <c r="W208"/>
       <c r="X208"/>
       <c r="Y208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="B209" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="C209" t="s">
         <v>63</v>
       </c>
-      <c r="D209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D209"/>
       <c r="E209" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="F209"/>
       <c r="G209" t="s">
         <v>44</v>
       </c>
-      <c r="H209" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H209"/>
       <c r="I209" t="s">
         <v>44</v>
       </c>
       <c r="J209" t="s">
         <v>44</v>
       </c>
       <c r="K209" t="n">
         <v>0</v>
       </c>
       <c r="L209" t="n">
-        <v>1759</v>
+        <v>1704</v>
       </c>
       <c r="M209" t="n">
-        <v>1773</v>
+        <v>1707</v>
       </c>
       <c r="N209"/>
       <c r="O209" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P209"/>
       <c r="Q209"/>
       <c r="R209"/>
       <c r="S209" t="b">
         <v>0</v>
       </c>
-      <c r="T209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T209"/>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209"/>
       <c r="X209"/>
       <c r="Y209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B210" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="C210" t="s">
         <v>63</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F210"/>
+        <v>64</v>
+      </c>
+      <c r="F210" t="n">
+        <v>1728</v>
+      </c>
       <c r="G210" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H210"/>
+        <v>287</v>
+      </c>
+      <c r="H210" t="n">
+        <v>1796</v>
+      </c>
       <c r="I210" t="s">
         <v>44</v>
       </c>
       <c r="J210" t="s">
         <v>44</v>
       </c>
       <c r="K210" t="n">
         <v>0</v>
       </c>
       <c r="L210" t="n">
-        <v>1704</v>
+        <v>1759</v>
       </c>
       <c r="M210" t="n">
-        <v>1707</v>
+        <v>1760</v>
       </c>
       <c r="N210"/>
       <c r="O210" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P210"/>
       <c r="Q210"/>
       <c r="R210"/>
       <c r="S210" t="b">
         <v>0</v>
       </c>
-      <c r="T210"/>
+      <c r="T210" t="s">
+        <v>47</v>
+      </c>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210"/>
       <c r="X210"/>
       <c r="Y210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="B211" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="C211" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D211"/>
+        <v>783</v>
+      </c>
+      <c r="D211" t="s">
+        <v>784</v>
+      </c>
       <c r="E211" t="s">
-        <v>64</v>
+        <v>137</v>
       </c>
       <c r="F211" t="n">
-        <v>1728</v>
+        <v>1686</v>
       </c>
       <c r="G211" t="s">
-        <v>292</v>
+        <v>501</v>
       </c>
       <c r="H211" t="n">
-        <v>1796</v>
+        <v>1729</v>
       </c>
       <c r="I211" t="s">
         <v>44</v>
       </c>
       <c r="J211" t="s">
         <v>44</v>
       </c>
       <c r="K211" t="n">
         <v>0</v>
       </c>
       <c r="L211" t="n">
-        <v>1759</v>
+        <v>1717</v>
       </c>
       <c r="M211" t="n">
-        <v>1760</v>
+        <v>1718</v>
       </c>
       <c r="N211"/>
       <c r="O211" t="s">
         <v>45</v>
       </c>
       <c r="P211"/>
       <c r="Q211"/>
       <c r="R211"/>
       <c r="S211" t="b">
         <v>0</v>
       </c>
       <c r="T211" t="s">
         <v>47</v>
       </c>
       <c r="U211"/>
       <c r="V211"/>
       <c r="W211"/>
       <c r="X211"/>
       <c r="Y211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="B212" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C212" t="s">
-        <v>789</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D212"/>
       <c r="E212" t="s">
-        <v>143</v>
+        <v>302</v>
       </c>
       <c r="F212" t="n">
-        <v>1686</v>
+        <v>1646</v>
       </c>
       <c r="G212" t="s">
-        <v>506</v>
+        <v>303</v>
       </c>
       <c r="H212" t="n">
-        <v>1729</v>
+        <v>1710</v>
       </c>
       <c r="I212" t="s">
         <v>44</v>
       </c>
       <c r="J212" t="s">
         <v>44</v>
       </c>
       <c r="K212" t="n">
         <v>0</v>
       </c>
       <c r="L212" t="n">
-        <v>1717</v>
+        <v>1689</v>
       </c>
       <c r="M212" t="n">
-        <v>1718</v>
+        <v>1692</v>
       </c>
       <c r="N212"/>
       <c r="O212" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P212"/>
       <c r="Q212"/>
       <c r="R212"/>
       <c r="S212" t="b">
         <v>0</v>
       </c>
       <c r="T212" t="s">
         <v>47</v>
       </c>
       <c r="U212"/>
       <c r="V212"/>
       <c r="W212"/>
       <c r="X212"/>
       <c r="Y212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="B213" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="C213" t="s">
-        <v>196</v>
+        <v>63</v>
       </c>
       <c r="D213"/>
       <c r="E213" t="s">
-        <v>307</v>
+        <v>498</v>
       </c>
       <c r="F213" t="n">
-        <v>1646</v>
+        <v>1628</v>
       </c>
       <c r="G213" t="s">
-        <v>308</v>
+        <v>70</v>
       </c>
       <c r="H213" t="n">
-        <v>1710</v>
+        <v>1699</v>
       </c>
       <c r="I213" t="s">
         <v>44</v>
       </c>
       <c r="J213" t="s">
         <v>44</v>
       </c>
       <c r="K213" t="n">
         <v>0</v>
       </c>
       <c r="L213" t="n">
-        <v>1689</v>
+        <v>1670</v>
       </c>
       <c r="M213" t="n">
-        <v>1692</v>
+        <v>1677</v>
       </c>
       <c r="N213"/>
       <c r="O213" t="s">
         <v>67</v>
       </c>
       <c r="P213"/>
       <c r="Q213"/>
       <c r="R213"/>
       <c r="S213" t="b">
         <v>0</v>
       </c>
       <c r="T213" t="s">
         <v>47</v>
       </c>
       <c r="U213"/>
       <c r="V213"/>
       <c r="W213"/>
       <c r="X213"/>
       <c r="Y213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
+        <v>789</v>
+      </c>
+      <c r="B214" t="s">
+        <v>790</v>
+      </c>
+      <c r="C214" t="s">
+        <v>791</v>
+      </c>
+      <c r="D214" t="s">
+        <v>792</v>
+      </c>
+      <c r="E214" t="s">
         <v>793</v>
       </c>
-      <c r="B214" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="F214" t="n">
-        <v>1628</v>
+        <v>1565</v>
       </c>
       <c r="G214" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H214" t="n">
-        <v>1699</v>
+        <v>1602</v>
       </c>
       <c r="I214" t="s">
         <v>44</v>
       </c>
       <c r="J214" t="s">
         <v>44</v>
       </c>
       <c r="K214" t="n">
-        <v>0</v>
+        <v>0.67317903454762</v>
       </c>
       <c r="L214" t="n">
-        <v>1670</v>
+        <v>1592</v>
       </c>
       <c r="M214" t="n">
-        <v>1677</v>
+        <v>1595</v>
       </c>
       <c r="N214"/>
       <c r="O214" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P214"/>
       <c r="Q214"/>
       <c r="R214"/>
       <c r="S214" t="b">
         <v>0</v>
       </c>
       <c r="T214" t="s">
         <v>47</v>
       </c>
       <c r="U214"/>
       <c r="V214"/>
       <c r="W214"/>
       <c r="X214"/>
       <c r="Y214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
+        <v>794</v>
+      </c>
+      <c r="B215" t="s">
         <v>795</v>
       </c>
-      <c r="B215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" t="s">
-        <v>797</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="D215"/>
       <c r="E215" t="s">
-        <v>799</v>
+        <v>302</v>
       </c>
       <c r="F215" t="n">
-        <v>1565</v>
+        <v>1609</v>
       </c>
       <c r="G215" t="s">
         <v>74</v>
       </c>
       <c r="H215" t="n">
-        <v>1602</v>
+        <v>1687</v>
       </c>
       <c r="I215" t="s">
         <v>44</v>
       </c>
       <c r="J215" t="s">
         <v>44</v>
       </c>
       <c r="K215" t="n">
-        <v>0</v>
+        <v>0.174509003494953</v>
       </c>
       <c r="L215" t="n">
-        <v>1592</v>
+        <v>1660</v>
       </c>
       <c r="M215" t="n">
-        <v>1595</v>
+        <v>1662</v>
       </c>
       <c r="N215"/>
       <c r="O215" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P215"/>
       <c r="Q215"/>
       <c r="R215"/>
       <c r="S215" t="b">
         <v>0</v>
       </c>
       <c r="T215" t="s">
         <v>47</v>
       </c>
       <c r="U215"/>
       <c r="V215"/>
       <c r="W215"/>
       <c r="X215"/>
       <c r="Y215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B216" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C216" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="D216"/>
+        <v>392</v>
+      </c>
+      <c r="D216" t="s">
+        <v>798</v>
+      </c>
       <c r="E216" t="s">
-        <v>307</v>
+        <v>799</v>
       </c>
       <c r="F216" t="n">
-        <v>1609</v>
+        <v>1571</v>
       </c>
       <c r="G216" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="H216" t="n">
-        <v>1687</v>
+        <v>1612</v>
       </c>
       <c r="I216" t="s">
         <v>44</v>
       </c>
       <c r="J216" t="s">
         <v>44</v>
       </c>
       <c r="K216" t="n">
         <v>0</v>
       </c>
       <c r="L216" t="n">
-        <v>1660</v>
+        <v>1595</v>
       </c>
       <c r="M216" t="n">
-        <v>1662</v>
+        <v>1597</v>
       </c>
       <c r="N216"/>
       <c r="O216" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P216"/>
       <c r="Q216"/>
       <c r="R216"/>
       <c r="S216" t="b">
         <v>0</v>
       </c>
       <c r="T216" t="s">
         <v>47</v>
       </c>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216"/>
       <c r="Y216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
+        <v>800</v>
+      </c>
+      <c r="B217" t="s">
+        <v>801</v>
+      </c>
+      <c r="C217" t="s">
         <v>802</v>
       </c>
-      <c r="B217" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D217"/>
       <c r="E217" t="s">
-        <v>805</v>
+        <v>620</v>
       </c>
       <c r="F217" t="n">
-        <v>1571</v>
+        <v>1719</v>
       </c>
       <c r="G217" t="s">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="H217" t="n">
-        <v>1612</v>
+        <v>1776</v>
       </c>
       <c r="I217" t="s">
         <v>44</v>
       </c>
       <c r="J217" t="s">
         <v>44</v>
       </c>
       <c r="K217" t="n">
         <v>0</v>
       </c>
       <c r="L217" t="n">
-        <v>1595</v>
+        <v>1750</v>
       </c>
       <c r="M217" t="n">
-        <v>1597</v>
+        <v>1769</v>
       </c>
       <c r="N217"/>
       <c r="O217" t="s">
+        <v>67</v>
+      </c>
+      <c r="P217" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q217" t="s">
         <v>45</v>
       </c>
-      <c r="P217"/>
-      <c r="Q217"/>
       <c r="R217"/>
       <c r="S217" t="b">
         <v>0</v>
       </c>
       <c r="T217" t="s">
         <v>47</v>
       </c>
       <c r="U217"/>
       <c r="V217"/>
       <c r="W217"/>
       <c r="X217"/>
       <c r="Y217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="B218" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="C218" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="D218"/>
+        <v>203</v>
+      </c>
+      <c r="D218" t="s">
+        <v>805</v>
+      </c>
       <c r="E218" t="s">
-        <v>626</v>
+        <v>44</v>
       </c>
       <c r="F218" t="n">
-        <v>1719</v>
+        <v>1647</v>
       </c>
       <c r="G218" t="s">
-        <v>84</v>
+        <v>9</v>
       </c>
       <c r="H218" t="n">
-        <v>1776</v>
+        <v>1683</v>
       </c>
       <c r="I218" t="s">
         <v>44</v>
       </c>
       <c r="J218" t="s">
         <v>44</v>
       </c>
       <c r="K218" t="n">
         <v>0</v>
       </c>
       <c r="L218" t="n">
-        <v>1750</v>
+        <v>1678</v>
       </c>
       <c r="M218" t="n">
-        <v>1769</v>
+        <v>1682</v>
       </c>
       <c r="N218"/>
       <c r="O218" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P218" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="Q218"/>
       <c r="R218"/>
       <c r="S218" t="b">
         <v>0</v>
       </c>
       <c r="T218" t="s">
         <v>47</v>
       </c>
       <c r="U218"/>
       <c r="V218"/>
       <c r="W218"/>
       <c r="X218"/>
       <c r="Y218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="B219" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="C219" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="D219"/>
       <c r="E219" t="s">
         <v>44</v>
       </c>
       <c r="F219" t="n">
-        <v>1647</v>
+        <v>1622</v>
       </c>
       <c r="G219" t="s">
         <v>9</v>
       </c>
       <c r="H219" t="n">
-        <v>1683</v>
+        <v>1697</v>
       </c>
       <c r="I219" t="s">
         <v>44</v>
       </c>
       <c r="J219" t="s">
-        <v>44</v>
+        <v>808</v>
       </c>
       <c r="K219" t="n">
-        <v>0</v>
+        <v>2.84919223248305</v>
       </c>
       <c r="L219" t="n">
-        <v>1678</v>
+        <v>1659</v>
       </c>
       <c r="M219" t="n">
-        <v>1682</v>
+        <v>1661</v>
       </c>
       <c r="N219"/>
       <c r="O219" t="s">
         <v>45</v>
       </c>
-      <c r="P219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P219"/>
       <c r="Q219"/>
       <c r="R219"/>
       <c r="S219" t="b">
         <v>0</v>
       </c>
       <c r="T219" t="s">
         <v>47</v>
       </c>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219"/>
       <c r="Y219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="B220" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="C220" t="s">
-        <v>464</v>
+        <v>124</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F220" t="n">
-        <v>1622</v>
+        <v>1683</v>
       </c>
       <c r="G220" t="s">
         <v>9</v>
       </c>
       <c r="H220" t="n">
-        <v>1697</v>
+        <v>1723</v>
       </c>
       <c r="I220" t="s">
         <v>44</v>
       </c>
       <c r="J220" t="s">
-        <v>814</v>
+        <v>44</v>
       </c>
       <c r="K220" t="n">
-        <v>2.64726624692022</v>
+        <v>0</v>
       </c>
       <c r="L220" t="n">
-        <v>1659</v>
+        <v>1714</v>
       </c>
       <c r="M220" t="n">
-        <v>1661</v>
+        <v>1723</v>
       </c>
       <c r="N220"/>
       <c r="O220" t="s">
+        <v>67</v>
+      </c>
+      <c r="P220" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q220" t="s">
         <v>45</v>
       </c>
-      <c r="P220"/>
-      <c r="Q220"/>
       <c r="R220"/>
       <c r="S220" t="b">
         <v>0</v>
       </c>
       <c r="T220" t="s">
         <v>47</v>
       </c>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220"/>
       <c r="Y220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>815</v>
+        <v>811</v>
       </c>
       <c r="B221" t="s">
-        <v>816</v>
+        <v>812</v>
       </c>
       <c r="C221" t="s">
-        <v>130</v>
+        <v>813</v>
       </c>
       <c r="D221"/>
       <c r="E221" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="F221" t="n">
-        <v>1683</v>
+        <v>1721</v>
       </c>
       <c r="G221" t="s">
-        <v>9</v>
+        <v>620</v>
       </c>
       <c r="H221" t="n">
-        <v>1723</v>
+        <v>1789</v>
       </c>
       <c r="I221" t="s">
         <v>44</v>
       </c>
       <c r="J221" t="s">
         <v>44</v>
       </c>
       <c r="K221" t="n">
         <v>0</v>
       </c>
       <c r="L221" t="n">
-        <v>1714</v>
+        <v>1754</v>
       </c>
       <c r="M221" t="n">
-        <v>1723</v>
+        <v>1759</v>
       </c>
       <c r="N221"/>
       <c r="O221" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="Q221" t="s">
         <v>45</v>
       </c>
+      <c r="P221"/>
+      <c r="Q221"/>
       <c r="R221"/>
       <c r="S221" t="b">
         <v>0</v>
       </c>
       <c r="T221" t="s">
         <v>47</v>
       </c>
       <c r="U221"/>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221"/>
       <c r="Y221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="B222" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="C222" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="D222"/>
+        <v>124</v>
+      </c>
+      <c r="D222" t="s">
+        <v>816</v>
+      </c>
       <c r="E222" t="s">
+        <v>282</v>
+      </c>
+      <c r="F222" t="n">
+        <v>1671</v>
+      </c>
+      <c r="G222" t="s">
         <v>9</v>
       </c>
-      <c r="F222" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H222" t="n">
-        <v>1789</v>
+        <v>1736</v>
       </c>
       <c r="I222" t="s">
         <v>44</v>
       </c>
       <c r="J222" t="s">
         <v>44</v>
       </c>
       <c r="K222" t="n">
         <v>0</v>
       </c>
       <c r="L222" t="n">
-        <v>1754</v>
+        <v>1717</v>
       </c>
       <c r="M222" t="n">
-        <v>1759</v>
+        <v>1735</v>
       </c>
       <c r="N222"/>
       <c r="O222" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="P222"/>
+        <v>67</v>
+      </c>
+      <c r="P222" t="s">
+        <v>85</v>
+      </c>
       <c r="Q222"/>
       <c r="R222"/>
       <c r="S222" t="b">
         <v>0</v>
       </c>
       <c r="T222" t="s">
         <v>47</v>
       </c>
       <c r="U222"/>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222"/>
       <c r="Y222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="B223" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="C223" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="D223"/>
       <c r="E223" t="s">
-        <v>287</v>
+        <v>372</v>
       </c>
       <c r="F223" t="n">
-        <v>1671</v>
+        <v>1605</v>
       </c>
       <c r="G223" t="s">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="H223" t="n">
-        <v>1736</v>
+        <v>1656</v>
       </c>
       <c r="I223" t="s">
         <v>44</v>
       </c>
       <c r="J223" t="s">
         <v>44</v>
       </c>
       <c r="K223" t="n">
         <v>0</v>
       </c>
       <c r="L223" t="n">
-        <v>1717</v>
+        <v>1645</v>
       </c>
       <c r="M223" t="n">
-        <v>1735</v>
+        <v>1647</v>
       </c>
       <c r="N223"/>
       <c r="O223" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P223" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="Q223"/>
       <c r="R223"/>
       <c r="S223" t="b">
         <v>0</v>
       </c>
       <c r="T223" t="s">
         <v>47</v>
       </c>
       <c r="U223"/>
       <c r="V223"/>
       <c r="W223"/>
       <c r="X223"/>
       <c r="Y223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>823</v>
+        <v>819</v>
       </c>
       <c r="B224" t="s">
-        <v>824</v>
+        <v>820</v>
       </c>
       <c r="C224" t="s">
-        <v>134</v>
+        <v>301</v>
       </c>
       <c r="D224"/>
       <c r="E224" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>821</v>
+      </c>
+      <c r="F224"/>
       <c r="G224" t="s">
-        <v>70</v>
+        <v>822</v>
       </c>
       <c r="H224" t="n">
-        <v>1656</v>
+        <v>1590</v>
       </c>
       <c r="I224" t="s">
         <v>44</v>
       </c>
       <c r="J224" t="s">
         <v>44</v>
       </c>
       <c r="K224" t="n">
         <v>0</v>
       </c>
       <c r="L224" t="n">
-        <v>1645</v>
-[...3 lines deleted...]
-      </c>
+        <v>1587</v>
+      </c>
+      <c r="M224"/>
       <c r="N224"/>
       <c r="O224" t="s">
+        <v>67</v>
+      </c>
+      <c r="P224" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="Q224"/>
       <c r="R224"/>
       <c r="S224" t="b">
         <v>0</v>
       </c>
       <c r="T224" t="s">
         <v>47</v>
       </c>
       <c r="U224"/>
       <c r="V224"/>
       <c r="W224"/>
       <c r="X224"/>
       <c r="Y224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="B225" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="C225" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="D225"/>
       <c r="E225" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="F225"/>
+        <v>825</v>
+      </c>
+      <c r="F225" t="n">
+        <v>1536</v>
+      </c>
       <c r="G225" t="s">
-        <v>828</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H225"/>
       <c r="I225" t="s">
-        <v>44</v>
+        <v>826</v>
       </c>
       <c r="J225" t="s">
         <v>44</v>
       </c>
       <c r="K225" t="n">
-        <v>0</v>
+        <v>1.19733067953886</v>
       </c>
       <c r="L225" t="n">
-        <v>1587</v>
-[...1 lines deleted...]
-      <c r="M225"/>
+        <v>1565</v>
+      </c>
+      <c r="M225" t="n">
+        <v>1566</v>
+      </c>
       <c r="N225"/>
       <c r="O225" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="P225"/>
       <c r="Q225"/>
       <c r="R225"/>
       <c r="S225" t="b">
         <v>0</v>
       </c>
       <c r="T225" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="U225"/>
       <c r="V225"/>
       <c r="W225"/>
       <c r="X225"/>
       <c r="Y225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
+        <v>827</v>
+      </c>
+      <c r="B226" t="s">
+        <v>828</v>
+      </c>
+      <c r="C226" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D226"/>
       <c r="E226" t="s">
-        <v>831</v>
+        <v>134</v>
       </c>
       <c r="F226" t="n">
-        <v>1536</v>
+        <v>1705</v>
       </c>
       <c r="G226" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H226"/>
+        <v>74</v>
+      </c>
+      <c r="H226" t="n">
+        <v>1760</v>
+      </c>
       <c r="I226" t="s">
-        <v>832</v>
+        <v>44</v>
       </c>
       <c r="J226" t="s">
         <v>44</v>
       </c>
       <c r="K226" t="n">
-        <v>0.673285201179281</v>
+        <v>0</v>
       </c>
       <c r="L226" t="n">
-        <v>1565</v>
+        <v>1749</v>
       </c>
       <c r="M226" t="n">
-        <v>1566</v>
+        <v>1751</v>
       </c>
       <c r="N226"/>
       <c r="O226" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P226"/>
       <c r="Q226"/>
       <c r="R226"/>
       <c r="S226" t="b">
         <v>0</v>
       </c>
       <c r="T226" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U226"/>
       <c r="V226"/>
       <c r="W226"/>
       <c r="X226"/>
       <c r="Y226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B227" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="C227" t="s">
-        <v>835</v>
+        <v>63</v>
       </c>
       <c r="D227"/>
       <c r="E227" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F227" t="n">
-        <v>1705</v>
+        <v>1615</v>
       </c>
       <c r="G227" t="s">
-        <v>74</v>
+        <v>832</v>
       </c>
       <c r="H227" t="n">
-        <v>1760</v>
+        <v>1689</v>
       </c>
       <c r="I227" t="s">
         <v>44</v>
       </c>
       <c r="J227" t="s">
         <v>44</v>
       </c>
       <c r="K227" t="n">
         <v>0</v>
       </c>
       <c r="L227" t="n">
-        <v>1749</v>
+        <v>1652</v>
       </c>
       <c r="M227" t="n">
-        <v>1751</v>
+        <v>1654</v>
       </c>
       <c r="N227"/>
       <c r="O227" t="s">
         <v>67</v>
       </c>
-      <c r="P227"/>
+      <c r="P227" t="s">
+        <v>125</v>
+      </c>
       <c r="Q227"/>
       <c r="R227"/>
       <c r="S227" t="b">
         <v>0</v>
       </c>
       <c r="T227" t="s">
         <v>47</v>
       </c>
       <c r="U227"/>
       <c r="V227"/>
       <c r="W227"/>
       <c r="X227"/>
       <c r="Y227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="B228" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
       <c r="C228" t="s">
-        <v>63</v>
+        <v>245</v>
       </c>
       <c r="D228"/>
       <c r="E228" t="s">
-        <v>140</v>
+        <v>835</v>
       </c>
       <c r="F228" t="n">
-        <v>1615</v>
+        <v>1726</v>
       </c>
       <c r="G228" t="s">
-        <v>838</v>
+        <v>44</v>
       </c>
       <c r="H228" t="n">
-        <v>1689</v>
+        <v>1780</v>
       </c>
       <c r="I228" t="s">
-        <v>44</v>
+        <v>836</v>
       </c>
       <c r="J228" t="s">
-        <v>44</v>
+        <v>837</v>
       </c>
       <c r="K228" t="n">
-        <v>0</v>
+        <v>2.73419515189017</v>
       </c>
       <c r="L228" t="n">
-        <v>1652</v>
+        <v>1770</v>
       </c>
       <c r="M228" t="n">
-        <v>1654</v>
+        <v>1771</v>
       </c>
       <c r="N228"/>
       <c r="O228" t="s">
         <v>67</v>
       </c>
-      <c r="P228" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P228"/>
       <c r="Q228"/>
       <c r="R228"/>
       <c r="S228" t="b">
         <v>0</v>
       </c>
       <c r="T228" t="s">
         <v>47</v>
       </c>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228"/>
       <c r="X228"/>
       <c r="Y228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
+        <v>838</v>
+      </c>
+      <c r="B229" t="s">
         <v>839</v>
       </c>
-      <c r="B229" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C229" t="s">
-        <v>250</v>
+        <v>190</v>
       </c>
       <c r="D229"/>
       <c r="E229" t="s">
-        <v>841</v>
+        <v>134</v>
       </c>
       <c r="F229" t="n">
-        <v>1726</v>
+        <v>1598</v>
       </c>
       <c r="G229" t="s">
-        <v>44</v>
+        <v>356</v>
       </c>
       <c r="H229" t="n">
-        <v>1780</v>
+        <v>1659</v>
       </c>
       <c r="I229" t="s">
-        <v>842</v>
+        <v>44</v>
       </c>
       <c r="J229" t="s">
-        <v>843</v>
+        <v>44</v>
       </c>
       <c r="K229" t="n">
-        <v>1.86800808419752</v>
+        <v>0</v>
       </c>
       <c r="L229" t="n">
-        <v>1770</v>
+        <v>1646</v>
       </c>
       <c r="M229" t="n">
-        <v>1771</v>
+        <v>1648</v>
       </c>
       <c r="N229"/>
       <c r="O229" t="s">
         <v>67</v>
       </c>
       <c r="P229"/>
       <c r="Q229"/>
       <c r="R229"/>
       <c r="S229" t="b">
         <v>0</v>
       </c>
       <c r="T229" t="s">
         <v>47</v>
       </c>
       <c r="U229"/>
       <c r="V229"/>
       <c r="W229"/>
       <c r="X229"/>
       <c r="Y229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B230" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="C230" t="s">
-        <v>196</v>
+        <v>121</v>
       </c>
       <c r="D230"/>
       <c r="E230" t="s">
-        <v>140</v>
+        <v>44</v>
       </c>
       <c r="F230" t="n">
-        <v>1598</v>
+        <v>1698</v>
       </c>
       <c r="G230" t="s">
-        <v>361</v>
+        <v>70</v>
       </c>
       <c r="H230" t="n">
-        <v>1659</v>
+        <v>1748</v>
       </c>
       <c r="I230" t="s">
         <v>44</v>
       </c>
       <c r="J230" t="s">
         <v>44</v>
       </c>
       <c r="K230" t="n">
         <v>0</v>
       </c>
       <c r="L230" t="n">
-        <v>1646</v>
+        <v>1742</v>
       </c>
       <c r="M230" t="n">
-        <v>1648</v>
+        <v>1743</v>
       </c>
       <c r="N230"/>
       <c r="O230" t="s">
         <v>67</v>
       </c>
       <c r="P230"/>
       <c r="Q230"/>
       <c r="R230"/>
       <c r="S230" t="b">
         <v>0</v>
       </c>
       <c r="T230" t="s">
         <v>47</v>
       </c>
       <c r="U230"/>
       <c r="V230"/>
       <c r="W230"/>
       <c r="X230"/>
       <c r="Y230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="B231" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="C231" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D231"/>
+        <v>63</v>
+      </c>
+      <c r="D231" t="s">
+        <v>844</v>
+      </c>
       <c r="E231" t="s">
         <v>44</v>
       </c>
       <c r="F231" t="n">
-        <v>1698</v>
+        <v>1660</v>
       </c>
       <c r="G231" t="s">
         <v>70</v>
       </c>
       <c r="H231" t="n">
-        <v>1748</v>
+        <v>1714</v>
       </c>
       <c r="I231" t="s">
         <v>44</v>
       </c>
       <c r="J231" t="s">
         <v>44</v>
       </c>
       <c r="K231" t="n">
         <v>0</v>
       </c>
       <c r="L231" t="n">
-        <v>1742</v>
+        <v>1696</v>
       </c>
       <c r="M231" t="n">
-        <v>1743</v>
+        <v>1714</v>
       </c>
       <c r="N231"/>
       <c r="O231" t="s">
         <v>67</v>
       </c>
-      <c r="P231"/>
-      <c r="Q231"/>
+      <c r="P231" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>45</v>
+      </c>
       <c r="R231"/>
       <c r="S231" t="b">
         <v>0</v>
       </c>
       <c r="T231" t="s">
         <v>47</v>
       </c>
       <c r="U231"/>
       <c r="V231"/>
       <c r="W231"/>
       <c r="X231"/>
       <c r="Y231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="B232" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="C232" t="s">
-        <v>63</v>
+        <v>190</v>
       </c>
       <c r="D232" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="E232" t="s">
         <v>44</v>
       </c>
       <c r="F232" t="n">
-        <v>1660</v>
+        <v>1651</v>
       </c>
       <c r="G232" t="s">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="H232" t="n">
-        <v>1714</v>
+        <v>1721</v>
       </c>
       <c r="I232" t="s">
         <v>44</v>
       </c>
       <c r="J232" t="s">
         <v>44</v>
       </c>
       <c r="K232" t="n">
         <v>0</v>
       </c>
       <c r="L232" t="n">
-        <v>1696</v>
+        <v>1684</v>
       </c>
       <c r="M232" t="n">
-        <v>1714</v>
+        <v>1704</v>
       </c>
       <c r="N232"/>
       <c r="O232" t="s">
         <v>67</v>
       </c>
       <c r="P232" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="Q232" t="s">
         <v>45</v>
       </c>
+      <c r="Q232"/>
       <c r="R232"/>
       <c r="S232" t="b">
         <v>0</v>
       </c>
       <c r="T232" t="s">
         <v>47</v>
       </c>
       <c r="U232"/>
       <c r="V232"/>
       <c r="W232"/>
       <c r="X232"/>
       <c r="Y232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
+        <v>848</v>
+      </c>
+      <c r="B233" t="s">
+        <v>849</v>
+      </c>
+      <c r="C233" t="s">
+        <v>95</v>
+      </c>
+      <c r="D233" t="s">
+        <v>850</v>
+      </c>
+      <c r="E233" t="s">
+        <v>372</v>
+      </c>
+      <c r="F233" t="n">
+        <v>1717</v>
+      </c>
+      <c r="G233" t="s">
+        <v>372</v>
+      </c>
+      <c r="H233" t="n">
+        <v>1775</v>
+      </c>
+      <c r="I233" t="s">
+        <v>44</v>
+      </c>
+      <c r="J233" t="s">
         <v>851</v>
       </c>
-      <c r="B233" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K233" t="n">
-        <v>0</v>
+        <v>2.30464130529688</v>
       </c>
       <c r="L233" t="n">
-        <v>1684</v>
+        <v>1763</v>
       </c>
       <c r="M233" t="n">
-        <v>1704</v>
+        <v>1764</v>
       </c>
       <c r="N233"/>
       <c r="O233" t="s">
         <v>67</v>
       </c>
-      <c r="P233" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P233"/>
       <c r="Q233"/>
       <c r="R233"/>
       <c r="S233" t="b">
         <v>0</v>
       </c>
       <c r="T233" t="s">
         <v>47</v>
       </c>
       <c r="U233"/>
       <c r="V233"/>
       <c r="W233"/>
       <c r="X233"/>
       <c r="Y233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
+        <v>852</v>
+      </c>
+      <c r="B234" t="s">
+        <v>853</v>
+      </c>
+      <c r="C234" t="s">
+        <v>359</v>
+      </c>
+      <c r="D234"/>
+      <c r="E234" t="s">
+        <v>134</v>
+      </c>
+      <c r="F234" t="n">
+        <v>1624</v>
+      </c>
+      <c r="G234" t="s">
+        <v>74</v>
+      </c>
+      <c r="H234" t="n">
+        <v>1695</v>
+      </c>
+      <c r="I234" t="s">
+        <v>44</v>
+      </c>
+      <c r="J234" t="s">
         <v>854</v>
       </c>
-      <c r="B234" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K234" t="n">
-        <v>2.50608629154085</v>
+        <v>4.83076979513269</v>
       </c>
       <c r="L234" t="n">
-        <v>1763</v>
+        <v>1663</v>
       </c>
       <c r="M234" t="n">
-        <v>1764</v>
+        <v>1666</v>
       </c>
       <c r="N234"/>
       <c r="O234" t="s">
         <v>67</v>
       </c>
-      <c r="P234"/>
-      <c r="Q234"/>
+      <c r="P234" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>125</v>
+      </c>
       <c r="R234"/>
       <c r="S234" t="b">
         <v>0</v>
       </c>
       <c r="T234" t="s">
         <v>47</v>
       </c>
       <c r="U234"/>
       <c r="V234"/>
       <c r="W234"/>
       <c r="X234"/>
       <c r="Y234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
+        <v>855</v>
+      </c>
+      <c r="B235" t="s">
+        <v>856</v>
+      </c>
+      <c r="C235" t="s">
+        <v>63</v>
+      </c>
+      <c r="D235" t="s">
+        <v>857</v>
+      </c>
+      <c r="E235" t="s">
+        <v>309</v>
+      </c>
+      <c r="F235" t="n">
+        <v>1558</v>
+      </c>
+      <c r="G235" t="s">
+        <v>89</v>
+      </c>
+      <c r="H235" t="n">
+        <v>1612</v>
+      </c>
+      <c r="I235" t="s">
+        <v>44</v>
+      </c>
+      <c r="J235" t="s">
         <v>858</v>
       </c>
-      <c r="B235" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="K235" t="n">
-        <v>3.52174340441347</v>
+        <v>2.96906943672503</v>
       </c>
       <c r="L235" t="n">
-        <v>1663</v>
+        <v>1585</v>
       </c>
       <c r="M235" t="n">
-        <v>1666</v>
+        <v>1595</v>
       </c>
       <c r="N235"/>
       <c r="O235" t="s">
         <v>67</v>
       </c>
-      <c r="P235" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="P235"/>
+      <c r="Q235"/>
       <c r="R235"/>
       <c r="S235" t="b">
         <v>0</v>
       </c>
       <c r="T235" t="s">
         <v>47</v>
       </c>
-      <c r="U235"/>
+      <c r="U235" t="s">
+        <v>46</v>
+      </c>
       <c r="V235"/>
       <c r="W235"/>
       <c r="X235"/>
       <c r="Y235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="B236" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="C236" t="s">
         <v>63</v>
       </c>
       <c r="D236" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="E236" t="s">
-        <v>314</v>
+        <v>862</v>
       </c>
       <c r="F236" t="n">
-        <v>1558</v>
+        <v>1530</v>
       </c>
       <c r="G236" t="s">
-        <v>89</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H236"/>
       <c r="I236" t="s">
         <v>44</v>
       </c>
       <c r="J236" t="s">
-        <v>864</v>
+        <v>44</v>
       </c>
       <c r="K236" t="n">
-        <v>2.8360680840261</v>
+        <v>0</v>
       </c>
       <c r="L236" t="n">
-        <v>1585</v>
+        <v>1566</v>
       </c>
       <c r="M236" t="n">
-        <v>1595</v>
+        <v>1572</v>
       </c>
       <c r="N236"/>
       <c r="O236" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P236"/>
       <c r="Q236"/>
       <c r="R236"/>
       <c r="S236" t="b">
         <v>0</v>
       </c>
       <c r="T236" t="s">
         <v>47</v>
       </c>
-      <c r="U236" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U236"/>
       <c r="V236"/>
       <c r="W236"/>
       <c r="X236"/>
       <c r="Y236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
+        <v>863</v>
+      </c>
+      <c r="B237" t="s">
+        <v>864</v>
+      </c>
+      <c r="C237" t="s">
         <v>865</v>
       </c>
-      <c r="B237" t="s">
+      <c r="D237"/>
+      <c r="E237" t="s">
         <v>866</v>
       </c>
-      <c r="C237" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F237" t="n">
-        <v>1530</v>
+        <v>1688</v>
       </c>
       <c r="G237" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H237"/>
+        <v>177</v>
+      </c>
+      <c r="H237" t="n">
+        <v>1734</v>
+      </c>
       <c r="I237" t="s">
         <v>44</v>
       </c>
       <c r="J237" t="s">
         <v>44</v>
       </c>
       <c r="K237" t="n">
         <v>0</v>
       </c>
       <c r="L237" t="n">
-        <v>1566</v>
+        <v>1723</v>
       </c>
       <c r="M237" t="n">
-        <v>1572</v>
+        <v>1731</v>
       </c>
       <c r="N237"/>
       <c r="O237" t="s">
+        <v>85</v>
+      </c>
+      <c r="P237" t="s">
         <v>45</v>
       </c>
-      <c r="P237"/>
       <c r="Q237"/>
       <c r="R237"/>
       <c r="S237" t="b">
         <v>0</v>
       </c>
       <c r="T237" t="s">
         <v>47</v>
       </c>
       <c r="U237"/>
       <c r="V237"/>
       <c r="W237"/>
       <c r="X237"/>
       <c r="Y237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="B238" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="C238" t="s">
-        <v>871</v>
+        <v>193</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
-        <v>872</v>
+        <v>498</v>
       </c>
       <c r="F238" t="n">
-        <v>1688</v>
+        <v>1694</v>
       </c>
       <c r="G238" t="s">
-        <v>183</v>
+        <v>9</v>
       </c>
       <c r="H238" t="n">
-        <v>1734</v>
+        <v>1725</v>
       </c>
       <c r="I238" t="s">
         <v>44</v>
       </c>
       <c r="J238" t="s">
         <v>44</v>
       </c>
       <c r="K238" t="n">
         <v>0</v>
       </c>
       <c r="L238" t="n">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="M238" t="n">
-        <v>1731</v>
+        <v>1725</v>
       </c>
       <c r="N238"/>
       <c r="O238" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="P238" t="s">
         <v>45</v>
       </c>
+      <c r="P238"/>
       <c r="Q238"/>
       <c r="R238"/>
       <c r="S238" t="b">
         <v>0</v>
       </c>
       <c r="T238" t="s">
         <v>47</v>
       </c>
       <c r="U238"/>
       <c r="V238"/>
       <c r="W238"/>
       <c r="X238"/>
       <c r="Y238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="B239" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="C239" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="D239"/>
       <c r="E239" t="s">
-        <v>503</v>
+        <v>871</v>
       </c>
       <c r="F239" t="n">
-        <v>1694</v>
+        <v>1559</v>
       </c>
       <c r="G239" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="H239" t="n">
-        <v>1725</v>
+        <v>1620</v>
       </c>
       <c r="I239" t="s">
         <v>44</v>
       </c>
       <c r="J239" t="s">
-        <v>44</v>
+        <v>872</v>
       </c>
       <c r="K239" t="n">
-        <v>0</v>
+        <v>6.16319620337731</v>
       </c>
       <c r="L239" t="n">
-        <v>1724</v>
+        <v>1582</v>
       </c>
       <c r="M239" t="n">
-        <v>1725</v>
+        <v>1584</v>
       </c>
       <c r="N239"/>
       <c r="O239" t="s">
         <v>45</v>
       </c>
       <c r="P239"/>
       <c r="Q239"/>
       <c r="R239"/>
       <c r="S239" t="b">
         <v>0</v>
       </c>
       <c r="T239" t="s">
         <v>47</v>
       </c>
       <c r="U239"/>
       <c r="V239"/>
       <c r="W239"/>
       <c r="X239"/>
       <c r="Y239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
+        <v>873</v>
+      </c>
+      <c r="B240" t="s">
+        <v>874</v>
+      </c>
+      <c r="C240" t="s">
+        <v>63</v>
+      </c>
+      <c r="D240" t="s">
         <v>875</v>
       </c>
-      <c r="B240" t="s">
+      <c r="E240" t="s">
+        <v>44</v>
+      </c>
+      <c r="F240" t="n">
+        <v>1646</v>
+      </c>
+      <c r="G240" t="s">
         <v>876</v>
       </c>
-      <c r="C240" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="H240" t="n">
-        <v>1620</v>
+        <v>1687</v>
       </c>
       <c r="I240" t="s">
         <v>44</v>
       </c>
       <c r="J240" t="s">
-        <v>878</v>
+        <v>44</v>
       </c>
       <c r="K240" t="n">
-        <v>5.77046036935782</v>
+        <v>0</v>
       </c>
       <c r="L240" t="n">
-        <v>1582</v>
+        <v>1677</v>
       </c>
       <c r="M240" t="n">
-        <v>1584</v>
+        <v>1680</v>
       </c>
       <c r="N240"/>
       <c r="O240" t="s">
         <v>45</v>
       </c>
       <c r="P240"/>
       <c r="Q240"/>
       <c r="R240"/>
       <c r="S240" t="b">
         <v>0</v>
       </c>
       <c r="T240" t="s">
         <v>47</v>
       </c>
       <c r="U240"/>
       <c r="V240"/>
       <c r="W240"/>
       <c r="X240"/>
       <c r="Y240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
+        <v>877</v>
+      </c>
+      <c r="B241" t="s">
+        <v>878</v>
+      </c>
+      <c r="C241" t="s">
         <v>879</v>
       </c>
-      <c r="B241" t="s">
+      <c r="D241" t="s">
         <v>880</v>
       </c>
-      <c r="C241" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E241" t="s">
         <v>44</v>
       </c>
       <c r="F241" t="n">
-        <v>1646</v>
+        <v>1640</v>
       </c>
       <c r="G241" t="s">
-        <v>882</v>
+        <v>97</v>
       </c>
       <c r="H241" t="n">
-        <v>1687</v>
+        <v>1703</v>
       </c>
       <c r="I241" t="s">
         <v>44</v>
       </c>
       <c r="J241" t="s">
         <v>44</v>
       </c>
       <c r="K241" t="n">
-        <v>0</v>
+        <v>0.910871080275553</v>
       </c>
       <c r="L241" t="n">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="M241" t="n">
-        <v>1680</v>
+        <v>1690</v>
       </c>
       <c r="N241"/>
       <c r="O241" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P241"/>
       <c r="Q241"/>
       <c r="R241"/>
       <c r="S241" t="b">
         <v>0</v>
       </c>
       <c r="T241" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U241"/>
+        <v>46</v>
+      </c>
+      <c r="U241" t="s">
+        <v>47</v>
+      </c>
       <c r="V241"/>
       <c r="W241"/>
       <c r="X241"/>
       <c r="Y241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="B242" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="C242" t="s">
-        <v>885</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="D242"/>
       <c r="E242" t="s">
-        <v>44</v>
+        <v>266</v>
       </c>
       <c r="F242" t="n">
-        <v>1640</v>
+        <v>1664</v>
       </c>
       <c r="G242" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="H242" t="n">
         <v>1703</v>
       </c>
       <c r="I242" t="s">
         <v>44</v>
       </c>
       <c r="J242" t="s">
-        <v>44</v>
+        <v>883</v>
       </c>
       <c r="K242" t="n">
-        <v>0</v>
+        <v>0.831546002511032</v>
       </c>
       <c r="L242" t="n">
-        <v>1678</v>
+        <v>1702</v>
       </c>
       <c r="M242" t="n">
-        <v>1690</v>
+        <v>1703</v>
       </c>
       <c r="N242"/>
       <c r="O242" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P242"/>
       <c r="Q242"/>
       <c r="R242"/>
       <c r="S242" t="b">
         <v>0</v>
       </c>
       <c r="T242" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U242"/>
       <c r="V242"/>
       <c r="W242"/>
       <c r="X242"/>
       <c r="Y242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>887</v>
+        <v>884</v>
       </c>
       <c r="B243" t="s">
-        <v>888</v>
+        <v>885</v>
       </c>
       <c r="C243" t="s">
-        <v>196</v>
+        <v>886</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>271</v>
+        <v>44</v>
       </c>
       <c r="F243" t="n">
-        <v>1664</v>
+        <v>1708</v>
       </c>
       <c r="G243" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="H243" t="n">
-        <v>1703</v>
+        <v>1760</v>
       </c>
       <c r="I243" t="s">
         <v>44</v>
       </c>
       <c r="J243" t="s">
-        <v>889</v>
+        <v>44</v>
       </c>
       <c r="K243" t="n">
-        <v>0.904672595933733</v>
+        <v>0</v>
       </c>
       <c r="L243" t="n">
-        <v>1702</v>
+        <v>1737</v>
       </c>
       <c r="M243" t="n">
-        <v>1703</v>
+        <v>1738</v>
       </c>
       <c r="N243"/>
       <c r="O243" t="s">
         <v>45</v>
       </c>
       <c r="P243"/>
       <c r="Q243"/>
       <c r="R243"/>
       <c r="S243" t="b">
         <v>0</v>
       </c>
       <c r="T243" t="s">
         <v>47</v>
       </c>
       <c r="U243"/>
       <c r="V243"/>
       <c r="W243"/>
       <c r="X243"/>
       <c r="Y243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="B244" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
       <c r="C244" t="s">
-        <v>892</v>
+        <v>889</v>
       </c>
       <c r="D244"/>
       <c r="E244" t="s">
-        <v>44</v>
+        <v>302</v>
       </c>
       <c r="F244" t="n">
-        <v>1708</v>
+        <v>1719</v>
       </c>
       <c r="G244" t="s">
         <v>44</v>
       </c>
-      <c r="H244" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H244"/>
       <c r="I244" t="s">
         <v>44</v>
       </c>
       <c r="J244" t="s">
         <v>44</v>
       </c>
       <c r="K244" t="n">
         <v>0</v>
       </c>
       <c r="L244" t="n">
-        <v>1737</v>
+        <v>1767</v>
       </c>
       <c r="M244" t="n">
-        <v>1738</v>
+        <v>1768</v>
       </c>
       <c r="N244"/>
       <c r="O244" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P244"/>
       <c r="Q244"/>
       <c r="R244"/>
       <c r="S244" t="b">
         <v>0</v>
       </c>
       <c r="T244" t="s">
         <v>47</v>
       </c>
       <c r="U244"/>
       <c r="V244"/>
       <c r="W244"/>
       <c r="X244"/>
       <c r="Y244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
+        <v>890</v>
+      </c>
+      <c r="B245" t="s">
+        <v>891</v>
+      </c>
+      <c r="C245" t="s">
+        <v>63</v>
+      </c>
+      <c r="D245" t="s">
+        <v>892</v>
+      </c>
+      <c r="E245" t="s">
         <v>893</v>
       </c>
-      <c r="B245" t="s">
+      <c r="F245" t="n">
+        <v>1544</v>
+      </c>
+      <c r="G245" t="s">
         <v>894</v>
       </c>
-      <c r="C245" t="s">
+      <c r="H245" t="n">
+        <v>1588</v>
+      </c>
+      <c r="I245" t="s">
         <v>895</v>
       </c>
-      <c r="D245"/>
-[...12 lines deleted...]
-      </c>
       <c r="J245" t="s">
-        <v>44</v>
+        <v>896</v>
       </c>
       <c r="K245" t="n">
-        <v>0</v>
+        <v>6.88828021426854</v>
       </c>
       <c r="L245" t="n">
-        <v>1767</v>
+        <v>1576</v>
       </c>
       <c r="M245" t="n">
-        <v>1768</v>
+        <v>1578</v>
       </c>
       <c r="N245"/>
       <c r="O245" t="s">
         <v>67</v>
       </c>
       <c r="P245"/>
       <c r="Q245"/>
       <c r="R245"/>
       <c r="S245" t="b">
         <v>0</v>
       </c>
       <c r="T245" t="s">
         <v>47</v>
       </c>
       <c r="U245"/>
       <c r="V245"/>
       <c r="W245"/>
       <c r="X245"/>
       <c r="Y245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="B246" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C246" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="D246"/>
       <c r="E246" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="F246" t="n">
-        <v>1544</v>
+        <v>1539</v>
       </c>
       <c r="G246" t="s">
-        <v>900</v>
+        <v>558</v>
       </c>
       <c r="H246" t="n">
         <v>1588</v>
       </c>
       <c r="I246" t="s">
         <v>901</v>
       </c>
       <c r="J246" t="s">
-        <v>902</v>
+        <v>44</v>
       </c>
       <c r="K246" t="n">
-        <v>5.97443037245908</v>
+        <v>0.592810853022003</v>
       </c>
       <c r="L246" t="n">
-        <v>1576</v>
+        <v>1570</v>
       </c>
       <c r="M246" t="n">
-        <v>1578</v>
+        <v>1582</v>
       </c>
       <c r="N246"/>
       <c r="O246" t="s">
         <v>67</v>
       </c>
       <c r="P246"/>
       <c r="Q246"/>
       <c r="R246"/>
       <c r="S246" t="b">
         <v>0</v>
       </c>
       <c r="T246" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U246"/>
+        <v>46</v>
+      </c>
+      <c r="U246" t="s">
+        <v>47</v>
+      </c>
       <c r="V246"/>
       <c r="W246"/>
       <c r="X246"/>
       <c r="Y246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
+        <v>902</v>
+      </c>
+      <c r="B247" t="s">
         <v>903</v>
       </c>
-      <c r="B247" t="s">
+      <c r="C247" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
       <c r="D247"/>
       <c r="E247" t="s">
+        <v>303</v>
+      </c>
+      <c r="F247" t="n">
+        <v>1609</v>
+      </c>
+      <c r="G247" t="s">
+        <v>74</v>
+      </c>
+      <c r="H247" t="n">
+        <v>1677</v>
+      </c>
+      <c r="I247" t="s">
+        <v>905</v>
+      </c>
+      <c r="J247" t="s">
         <v>906</v>
       </c>
-      <c r="F247" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K247" t="n">
-        <v>0.628079999217377</v>
+        <v>10.8288349302268</v>
       </c>
       <c r="L247" t="n">
-        <v>1570</v>
+        <v>1644</v>
       </c>
       <c r="M247" t="n">
-        <v>1582</v>
+        <v>1645</v>
       </c>
       <c r="N247"/>
       <c r="O247" t="s">
         <v>67</v>
       </c>
       <c r="P247"/>
       <c r="Q247"/>
       <c r="R247"/>
       <c r="S247" t="b">
         <v>0</v>
       </c>
       <c r="T247" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U247"/>
       <c r="V247"/>
       <c r="W247"/>
       <c r="X247"/>
       <c r="Y247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
+        <v>907</v>
+      </c>
+      <c r="B248" t="s">
         <v>908</v>
       </c>
-      <c r="B248" t="s">
+      <c r="C248" t="s">
         <v>909</v>
-      </c>
-[...1 lines deleted...]
-        <v>910</v>
       </c>
       <c r="D248"/>
       <c r="E248" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="F248" t="n">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="G248" t="s">
-        <v>74</v>
+        <v>195</v>
       </c>
       <c r="H248" t="n">
-        <v>1677</v>
+        <v>1674</v>
       </c>
       <c r="I248" t="s">
+        <v>910</v>
+      </c>
+      <c r="J248" t="s">
         <v>911</v>
       </c>
-      <c r="J248" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K248" t="n">
-        <v>9.99741099989311</v>
+        <v>7.05516182867509</v>
       </c>
       <c r="L248" t="n">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="M248" t="n">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="N248"/>
       <c r="O248" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P248"/>
       <c r="Q248"/>
       <c r="R248"/>
       <c r="S248" t="b">
         <v>0</v>
       </c>
       <c r="T248" t="s">
         <v>47</v>
       </c>
       <c r="U248"/>
       <c r="V248"/>
       <c r="W248"/>
       <c r="X248"/>
       <c r="Y248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
+        <v>912</v>
+      </c>
+      <c r="B249" t="s">
         <v>913</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" t="s">
-        <v>915</v>
+        <v>813</v>
       </c>
       <c r="D249"/>
       <c r="E249" t="s">
-        <v>308</v>
+        <v>250</v>
       </c>
       <c r="F249" t="n">
-        <v>1617</v>
+        <v>1690</v>
       </c>
       <c r="G249" t="s">
-        <v>201</v>
+        <v>438</v>
       </c>
       <c r="H249" t="n">
-        <v>1674</v>
+        <v>1757</v>
       </c>
       <c r="I249" t="s">
-        <v>916</v>
+        <v>44</v>
       </c>
       <c r="J249" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
       <c r="K249" t="n">
-        <v>6.18677032944843</v>
+        <v>1.53303663622857</v>
       </c>
       <c r="L249" t="n">
-        <v>1648</v>
+        <v>1731</v>
       </c>
       <c r="M249" t="n">
-        <v>1649</v>
+        <v>1735</v>
       </c>
       <c r="N249"/>
       <c r="O249" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P249"/>
       <c r="Q249"/>
       <c r="R249"/>
       <c r="S249" t="b">
         <v>0</v>
       </c>
       <c r="T249" t="s">
         <v>47</v>
       </c>
       <c r="U249"/>
       <c r="V249"/>
       <c r="W249"/>
       <c r="X249"/>
       <c r="Y249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B250" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="C250" t="s">
-        <v>819</v>
-[...1 lines deleted...]
-      <c r="D250"/>
+        <v>121</v>
+      </c>
+      <c r="D250" t="s">
+        <v>917</v>
+      </c>
       <c r="E250" t="s">
-        <v>255</v>
+        <v>44</v>
       </c>
       <c r="F250" t="n">
-        <v>1690</v>
+        <v>1655</v>
       </c>
       <c r="G250" t="s">
-        <v>443</v>
+        <v>498</v>
       </c>
       <c r="H250" t="n">
-        <v>1757</v>
+        <v>1707</v>
       </c>
       <c r="I250" t="s">
         <v>44</v>
       </c>
       <c r="J250" t="s">
-        <v>920</v>
+        <v>44</v>
       </c>
       <c r="K250" t="n">
-        <v>1.66715248908751</v>
+        <v>0</v>
       </c>
       <c r="L250" t="n">
-        <v>1731</v>
+        <v>1699</v>
       </c>
       <c r="M250" t="n">
-        <v>1735</v>
+        <v>1701</v>
       </c>
       <c r="N250"/>
       <c r="O250" t="s">
         <v>67</v>
       </c>
       <c r="P250"/>
       <c r="Q250"/>
       <c r="R250"/>
       <c r="S250" t="b">
         <v>0</v>
       </c>
       <c r="T250" t="s">
         <v>47</v>
       </c>
       <c r="U250"/>
       <c r="V250"/>
       <c r="W250"/>
       <c r="X250"/>
       <c r="Y250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="B251" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="C251" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>449</v>
+      </c>
+      <c r="D251"/>
       <c r="E251" t="s">
         <v>44</v>
       </c>
       <c r="F251" t="n">
-        <v>1655</v>
+        <v>1672</v>
       </c>
       <c r="G251" t="s">
-        <v>503</v>
+        <v>74</v>
       </c>
       <c r="H251" t="n">
-        <v>1707</v>
+        <v>1718</v>
       </c>
       <c r="I251" t="s">
         <v>44</v>
       </c>
       <c r="J251" t="s">
         <v>44</v>
       </c>
       <c r="K251" t="n">
         <v>0</v>
       </c>
       <c r="L251" t="n">
-        <v>1699</v>
+        <v>1711</v>
       </c>
       <c r="M251" t="n">
-        <v>1701</v>
+        <v>1713</v>
       </c>
       <c r="N251"/>
       <c r="O251" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P251"/>
       <c r="Q251"/>
       <c r="R251"/>
       <c r="S251" t="b">
         <v>0</v>
       </c>
       <c r="T251" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U251"/>
+        <v>46</v>
+      </c>
+      <c r="U251" t="s">
+        <v>47</v>
+      </c>
       <c r="V251"/>
       <c r="W251"/>
       <c r="X251"/>
       <c r="Y251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="B252" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="C252" t="s">
-        <v>454</v>
+        <v>203</v>
       </c>
       <c r="D252"/>
       <c r="E252" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="F252" t="n">
-        <v>1672</v>
+        <v>1628</v>
       </c>
       <c r="G252" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H252" t="n">
-        <v>1718</v>
+        <v>1688</v>
       </c>
       <c r="I252" t="s">
         <v>44</v>
       </c>
       <c r="J252" t="s">
         <v>44</v>
       </c>
       <c r="K252" t="n">
         <v>0</v>
       </c>
       <c r="L252" t="n">
-        <v>1711</v>
+        <v>1664</v>
       </c>
       <c r="M252" t="n">
-        <v>1713</v>
+        <v>1684</v>
       </c>
       <c r="N252"/>
       <c r="O252" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P252"/>
       <c r="Q252"/>
       <c r="R252"/>
       <c r="S252" t="b">
         <v>0</v>
       </c>
       <c r="T252" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U252"/>
       <c r="V252"/>
       <c r="W252"/>
       <c r="X252"/>
       <c r="Y252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="B253" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="C253" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="D253"/>
+        <v>190</v>
+      </c>
+      <c r="D253" t="s">
+        <v>924</v>
+      </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" t="n">
-        <v>1628</v>
+        <v>1720</v>
       </c>
       <c r="G253" t="s">
         <v>70</v>
       </c>
       <c r="H253" t="n">
-        <v>1688</v>
+        <v>1780</v>
       </c>
       <c r="I253" t="s">
         <v>44</v>
       </c>
       <c r="J253" t="s">
         <v>44</v>
       </c>
       <c r="K253" t="n">
         <v>0</v>
       </c>
       <c r="L253" t="n">
-        <v>1664</v>
+        <v>1757</v>
       </c>
       <c r="M253" t="n">
-        <v>1684</v>
+        <v>1758</v>
       </c>
       <c r="N253"/>
       <c r="O253" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P253"/>
       <c r="Q253"/>
       <c r="R253"/>
       <c r="S253" t="b">
         <v>0</v>
       </c>
       <c r="T253" t="s">
         <v>47</v>
       </c>
       <c r="U253"/>
       <c r="V253"/>
       <c r="W253"/>
       <c r="X253"/>
       <c r="Y253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>928</v>
+        <v>925</v>
       </c>
       <c r="B254" t="s">
-        <v>929</v>
+        <v>926</v>
       </c>
       <c r="C254" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="D254"/>
       <c r="E254" t="s">
-        <v>9</v>
+        <v>372</v>
       </c>
       <c r="F254" t="n">
-        <v>1720</v>
+        <v>1614</v>
       </c>
       <c r="G254" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="H254"/>
       <c r="I254" t="s">
         <v>44</v>
       </c>
       <c r="J254" t="s">
         <v>44</v>
       </c>
       <c r="K254" t="n">
         <v>0</v>
       </c>
       <c r="L254" t="n">
-        <v>1757</v>
+        <v>1648</v>
       </c>
       <c r="M254" t="n">
-        <v>1758</v>
+        <v>1649</v>
       </c>
       <c r="N254"/>
       <c r="O254" t="s">
         <v>45</v>
       </c>
-      <c r="P254"/>
+      <c r="P254" t="s">
+        <v>125</v>
+      </c>
       <c r="Q254"/>
       <c r="R254"/>
       <c r="S254" t="b">
         <v>0</v>
       </c>
       <c r="T254" t="s">
         <v>47</v>
       </c>
       <c r="U254"/>
       <c r="V254"/>
       <c r="W254"/>
       <c r="X254"/>
       <c r="Y254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="B255" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C255" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D255"/>
+        <v>929</v>
+      </c>
+      <c r="D255" t="s">
+        <v>930</v>
+      </c>
       <c r="E255" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="F255" t="n">
-        <v>1614</v>
+        <v>1609</v>
       </c>
       <c r="G255" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="H255"/>
+        <v>195</v>
+      </c>
+      <c r="H255" t="n">
+        <v>1677</v>
+      </c>
       <c r="I255" t="s">
         <v>44</v>
       </c>
       <c r="J255" t="s">
         <v>44</v>
       </c>
       <c r="K255" t="n">
         <v>0</v>
       </c>
       <c r="L255" t="n">
+        <v>1646</v>
+      </c>
+      <c r="M255" t="n">
         <v>1648</v>
-      </c>
-[...1 lines deleted...]
-        <v>1649</v>
       </c>
       <c r="N255"/>
       <c r="O255" t="s">
         <v>45</v>
       </c>
-      <c r="P255" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P255"/>
       <c r="Q255"/>
       <c r="R255"/>
       <c r="S255" t="b">
         <v>0</v>
       </c>
       <c r="T255" t="s">
         <v>47</v>
       </c>
       <c r="U255"/>
       <c r="V255"/>
       <c r="W255"/>
       <c r="X255"/>
       <c r="Y255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="B256" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="C256" t="s">
-        <v>935</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="D256"/>
       <c r="E256" t="s">
-        <v>377</v>
+        <v>250</v>
       </c>
       <c r="F256" t="n">
-        <v>1609</v>
+        <v>1622</v>
       </c>
       <c r="G256" t="s">
-        <v>201</v>
+        <v>74</v>
       </c>
       <c r="H256" t="n">
-        <v>1677</v>
+        <v>1687</v>
       </c>
       <c r="I256" t="s">
         <v>44</v>
       </c>
       <c r="J256" t="s">
         <v>44</v>
       </c>
       <c r="K256" t="n">
         <v>0</v>
       </c>
       <c r="L256" t="n">
-        <v>1646</v>
+        <v>1674</v>
       </c>
       <c r="M256" t="n">
-        <v>1648</v>
+        <v>1678</v>
       </c>
       <c r="N256"/>
       <c r="O256" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P256"/>
       <c r="Q256"/>
       <c r="R256"/>
       <c r="S256" t="b">
         <v>0</v>
       </c>
       <c r="T256" t="s">
         <v>47</v>
       </c>
       <c r="U256"/>
       <c r="V256"/>
       <c r="W256"/>
       <c r="X256"/>
       <c r="Y256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="B257" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="C257" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="D257"/>
+        <v>813</v>
+      </c>
+      <c r="D257" t="s">
+        <v>935</v>
+      </c>
       <c r="E257" t="s">
-        <v>255</v>
+        <v>9</v>
       </c>
       <c r="F257" t="n">
-        <v>1622</v>
+        <v>1733</v>
       </c>
       <c r="G257" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="H257" t="n">
-        <v>1687</v>
+        <v>1773</v>
       </c>
       <c r="I257" t="s">
         <v>44</v>
       </c>
       <c r="J257" t="s">
         <v>44</v>
       </c>
       <c r="K257" t="n">
         <v>0</v>
       </c>
       <c r="L257" t="n">
-        <v>1674</v>
+        <v>1767</v>
       </c>
       <c r="M257" t="n">
-        <v>1678</v>
+        <v>1770</v>
       </c>
       <c r="N257"/>
       <c r="O257" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P257"/>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257" t="b">
         <v>0</v>
       </c>
       <c r="T257" t="s">
         <v>47</v>
       </c>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257"/>
       <c r="X257"/>
       <c r="Y257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
+        <v>936</v>
+      </c>
+      <c r="B258" t="s">
+        <v>937</v>
+      </c>
+      <c r="C258" t="s">
+        <v>938</v>
+      </c>
+      <c r="D258"/>
+      <c r="E258" t="s">
+        <v>507</v>
+      </c>
+      <c r="F258" t="n">
+        <v>1713</v>
+      </c>
+      <c r="G258" t="s">
+        <v>195</v>
+      </c>
+      <c r="H258" t="n">
+        <v>1780</v>
+      </c>
+      <c r="I258" t="s">
+        <v>44</v>
+      </c>
+      <c r="J258" t="s">
         <v>939</v>
       </c>
-      <c r="B258" t="s">
-[...17 lines deleted...]
-      <c r="H258" t="n">
+      <c r="K258" t="n">
+        <v>1.24891095806733</v>
+      </c>
+      <c r="L258" t="n">
+        <v>1769</v>
+      </c>
+      <c r="M258" t="n">
         <v>1773</v>
-      </c>
-[...13 lines deleted...]
-        <v>1770</v>
       </c>
       <c r="N258"/>
       <c r="O258" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P258"/>
       <c r="Q258"/>
       <c r="R258"/>
       <c r="S258" t="b">
         <v>0</v>
       </c>
       <c r="T258" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="U258"/>
+        <v>46</v>
+      </c>
+      <c r="U258" t="s">
+        <v>47</v>
+      </c>
       <c r="V258"/>
       <c r="W258"/>
       <c r="X258"/>
       <c r="Y258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
+        <v>940</v>
+      </c>
+      <c r="B259" t="s">
+        <v>941</v>
+      </c>
+      <c r="C259" t="s">
         <v>942</v>
-      </c>
-[...4 lines deleted...]
-        <v>944</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
-        <v>512</v>
+        <v>134</v>
       </c>
       <c r="F259" t="n">
-        <v>1713</v>
+        <v>1653</v>
       </c>
       <c r="G259" t="s">
-        <v>201</v>
+        <v>110</v>
       </c>
       <c r="H259" t="n">
-        <v>1780</v>
+        <v>1693</v>
       </c>
       <c r="I259" t="s">
         <v>44</v>
       </c>
       <c r="J259" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="K259" t="n">
-        <v>1.3582447370912</v>
+        <v>1.24891095806733</v>
       </c>
       <c r="L259" t="n">
-        <v>1769</v>
+        <v>1692</v>
       </c>
       <c r="M259" t="n">
-        <v>1773</v>
+        <v>1693</v>
       </c>
       <c r="N259"/>
       <c r="O259" t="s">
         <v>67</v>
       </c>
       <c r="P259"/>
       <c r="Q259"/>
       <c r="R259"/>
       <c r="S259" t="b">
         <v>0</v>
       </c>
       <c r="T259" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="U259"/>
       <c r="V259"/>
       <c r="W259"/>
       <c r="X259"/>
       <c r="Y259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
+        <v>944</v>
+      </c>
+      <c r="B260" t="s">
+        <v>945</v>
+      </c>
+      <c r="C260" t="s">
         <v>946</v>
-      </c>
-[...4 lines deleted...]
-        <v>948</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
-        <v>140</v>
+        <v>302</v>
       </c>
       <c r="F260" t="n">
-        <v>1653</v>
+        <v>1666</v>
       </c>
       <c r="G260" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H260" t="n">
-        <v>1693</v>
+        <v>1723</v>
       </c>
       <c r="I260" t="s">
         <v>44</v>
       </c>
       <c r="J260" t="s">
-        <v>949</v>
+        <v>44</v>
       </c>
       <c r="K260" t="n">
-        <v>1.3582447370912</v>
+        <v>0</v>
       </c>
       <c r="L260" t="n">
-        <v>1692</v>
+        <v>1718</v>
       </c>
       <c r="M260" t="n">
-        <v>1693</v>
+        <v>1723</v>
       </c>
       <c r="N260"/>
       <c r="O260" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="P260"/>
       <c r="Q260"/>
       <c r="R260"/>
       <c r="S260" t="b">
         <v>0</v>
       </c>
       <c r="T260" t="s">
         <v>47</v>
       </c>
       <c r="U260"/>
       <c r="V260"/>
       <c r="W260"/>
       <c r="X260"/>
       <c r="Y260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="B261" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="C261" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
-        <v>307</v>
+        <v>507</v>
       </c>
       <c r="F261" t="n">
-        <v>1666</v>
+        <v>1604</v>
       </c>
       <c r="G261" t="s">
-        <v>123</v>
+        <v>74</v>
       </c>
       <c r="H261" t="n">
-        <v>1723</v>
+        <v>1673</v>
       </c>
       <c r="I261" t="s">
         <v>44</v>
       </c>
       <c r="J261" t="s">
-        <v>44</v>
+        <v>950</v>
       </c>
       <c r="K261" t="n">
-        <v>0</v>
+        <v>0.530916813108921</v>
       </c>
       <c r="L261" t="n">
-        <v>1718</v>
+        <v>1659</v>
       </c>
       <c r="M261" t="n">
-        <v>1723</v>
+        <v>1660</v>
       </c>
       <c r="N261"/>
       <c r="O261" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="P261"/>
       <c r="Q261"/>
       <c r="R261"/>
       <c r="S261" t="b">
         <v>0</v>
       </c>
       <c r="T261" t="s">
         <v>47</v>
       </c>
       <c r="U261"/>
       <c r="V261"/>
       <c r="W261"/>
       <c r="X261"/>
       <c r="Y261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="B262" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="C262" t="s">
-        <v>955</v>
+        <v>63</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
-        <v>512</v>
+        <v>953</v>
       </c>
       <c r="F262" t="n">
-        <v>1604</v>
+        <v>1541</v>
       </c>
       <c r="G262" t="s">
-        <v>74</v>
+        <v>954</v>
       </c>
       <c r="H262" t="n">
-        <v>1673</v>
+        <v>1600</v>
       </c>
       <c r="I262" t="s">
         <v>44</v>
       </c>
       <c r="J262" t="s">
-        <v>956</v>
+        <v>44</v>
       </c>
       <c r="K262" t="n">
-        <v>0.386154949694867</v>
-[...7 lines deleted...]
-      <c r="N262"/>
+        <v>0</v>
+      </c>
+      <c r="L262"/>
+      <c r="M262"/>
+      <c r="N262" t="n">
+        <v>1565</v>
+      </c>
       <c r="O262" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="P262"/>
       <c r="Q262"/>
       <c r="R262"/>
       <c r="S262" t="b">
         <v>0</v>
       </c>
       <c r="T262" t="s">
         <v>47</v>
       </c>
       <c r="U262"/>
       <c r="V262"/>
       <c r="W262"/>
       <c r="X262"/>
       <c r="Y262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
+        <v>955</v>
+      </c>
+      <c r="B263" t="s">
+        <v>952</v>
+      </c>
+      <c r="C263" t="s">
+        <v>791</v>
+      </c>
+      <c r="D263" t="s">
+        <v>956</v>
+      </c>
+      <c r="E263" t="s">
         <v>957</v>
-      </c>
-[...8 lines deleted...]
-        <v>959</v>
       </c>
       <c r="F263" t="n">
         <v>1541</v>
       </c>
       <c r="G263" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="H263" t="n">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="I263" t="s">
         <v>44</v>
       </c>
       <c r="J263" t="s">
         <v>44</v>
       </c>
       <c r="K263" t="n">
         <v>0</v>
       </c>
-      <c r="L263"/>
-[...3 lines deleted...]
-      </c>
+      <c r="L263" t="n">
+        <v>1564</v>
+      </c>
+      <c r="M263" t="n">
+        <v>1569</v>
+      </c>
+      <c r="N263"/>
       <c r="O263" t="s">
         <v>45</v>
       </c>
       <c r="P263"/>
       <c r="Q263"/>
       <c r="R263"/>
       <c r="S263" t="b">
         <v>0</v>
       </c>
       <c r="T263" t="s">
         <v>47</v>
       </c>
       <c r="U263"/>
       <c r="V263"/>
       <c r="W263"/>
       <c r="X263"/>
       <c r="Y263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
+        <v>959</v>
+      </c>
+      <c r="B264" t="s">
+        <v>960</v>
+      </c>
+      <c r="C264" t="s">
+        <v>190</v>
+      </c>
+      <c r="D264" t="s">
         <v>961</v>
       </c>
-      <c r="B264" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E264" t="s">
-        <v>963</v>
+        <v>302</v>
       </c>
       <c r="F264" t="n">
-        <v>1541</v>
+        <v>1608</v>
       </c>
       <c r="G264" t="s">
-        <v>964</v>
+        <v>60</v>
       </c>
       <c r="H264" t="n">
-        <v>1597</v>
+        <v>1687</v>
       </c>
       <c r="I264" t="s">
         <v>44</v>
       </c>
       <c r="J264" t="s">
         <v>44</v>
       </c>
       <c r="K264" t="n">
         <v>0</v>
       </c>
       <c r="L264" t="n">
-        <v>1564</v>
+        <v>1649</v>
       </c>
       <c r="M264" t="n">
-        <v>1569</v>
+        <v>1655</v>
       </c>
       <c r="N264"/>
       <c r="O264" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="P264"/>
       <c r="Q264"/>
       <c r="R264"/>
       <c r="S264" t="b">
         <v>0</v>
       </c>
       <c r="T264" t="s">
         <v>47</v>
       </c>
       <c r="U264"/>
       <c r="V264"/>
       <c r="W264"/>
       <c r="X264"/>
       <c r="Y264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="B265" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="C265" t="s">
-        <v>196</v>
+        <v>352</v>
       </c>
       <c r="D265" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="E265" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="F265" t="n">
-        <v>1608</v>
+        <v>1703</v>
       </c>
       <c r="G265" t="s">
-        <v>60</v>
+        <v>122</v>
       </c>
       <c r="H265" t="n">
-        <v>1687</v>
+        <v>1774</v>
       </c>
       <c r="I265" t="s">
         <v>44</v>
       </c>
       <c r="J265" t="s">
         <v>44</v>
       </c>
       <c r="K265" t="n">
         <v>0</v>
       </c>
       <c r="L265" t="n">
-        <v>1649</v>
+        <v>1734</v>
       </c>
       <c r="M265" t="n">
-        <v>1655</v>
+        <v>1762</v>
       </c>
       <c r="N265"/>
       <c r="O265" t="s">
         <v>67</v>
       </c>
-      <c r="P265"/>
-      <c r="Q265"/>
+      <c r="P265" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>45</v>
+      </c>
       <c r="R265"/>
       <c r="S265" t="b">
         <v>0</v>
       </c>
       <c r="T265" t="s">
         <v>47</v>
       </c>
       <c r="U265"/>
       <c r="V265"/>
       <c r="W265"/>
       <c r="X265"/>
       <c r="Y265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="B266" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="C266" t="s">
-        <v>357</v>
+        <v>392</v>
       </c>
       <c r="D266" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="E266" t="s">
-        <v>287</v>
+        <v>134</v>
       </c>
       <c r="F266" t="n">
+        <v>1666</v>
+      </c>
+      <c r="G266" t="s">
+        <v>438</v>
+      </c>
+      <c r="H266" t="n">
+        <v>1717</v>
+      </c>
+      <c r="I266" t="s">
+        <v>44</v>
+      </c>
+      <c r="J266" t="s">
+        <v>44</v>
+      </c>
+      <c r="K266" t="n">
+        <v>0</v>
+      </c>
+      <c r="L266" t="n">
         <v>1703</v>
       </c>
-      <c r="G266" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M266" t="n">
-        <v>1762</v>
+        <v>1704</v>
       </c>
       <c r="N266"/>
       <c r="O266" t="s">
         <v>67</v>
       </c>
-      <c r="P266" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="P266"/>
+      <c r="Q266"/>
       <c r="R266"/>
       <c r="S266" t="b">
         <v>0</v>
       </c>
       <c r="T266" t="s">
         <v>47</v>
       </c>
       <c r="U266"/>
       <c r="V266"/>
       <c r="W266"/>
       <c r="X266"/>
       <c r="Y266"/>
-    </row>
-[...57 lines deleted...]
-      <c r="Y267"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="16.71" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="50.71" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="82.71" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="32.71" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="4.71" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>974</v>
+        <v>968</v>
       </c>
       <c r="B1" t="s">
-        <v>975</v>
+        <v>969</v>
       </c>
       <c r="C1" t="s">
-        <v>976</v>
+        <v>970</v>
       </c>
       <c r="D1" t="s">
-        <v>977</v>
+        <v>971</v>
       </c>
       <c r="E1" t="s">
-        <v>978</v>
+        <v>972</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>47</v>
       </c>
       <c r="B2" t="s">
-        <v>979</v>
+        <v>973</v>
       </c>
       <c r="C2" t="s">
-        <v>980</v>
+        <v>974</v>
       </c>
       <c r="D2" t="s">
-        <v>981</v>
+        <v>975</v>
       </c>
       <c r="E2" t="n">
         <v>1996</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
-        <v>982</v>
+        <v>976</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>983</v>
+        <v>977</v>
       </c>
       <c r="C4" t="s">
-        <v>984</v>
+        <v>978</v>
       </c>
       <c r="D4" t="s">
-        <v>985</v>
+        <v>979</v>
       </c>
       <c r="E4" t="n">
         <v>1890</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="17.71" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="84.71" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="11.71" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="11.71" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="10.71" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="7.71" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>986</v>
+        <v>980</v>
       </c>
       <c r="B1" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
       <c r="C1" t="s">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="D1" t="s">
-        <v>989</v>
+        <v>983</v>
       </c>
       <c r="E1" t="s">
-        <v>990</v>
+        <v>984</v>
       </c>
       <c r="F1" t="s">
-        <v>991</v>
+        <v>985</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="B2" t="s">
-        <v>992</v>
+        <v>986</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>50.7760009765625</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>6.08400011062622</v>
       </c>
       <c r="E2" t="s">
-        <v>993</v>
+        <v>987</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
       <c r="B3" t="s">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>48.3689994812012</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>10.8979997634888</v>
       </c>
       <c r="E3" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="B4" t="s">
-        <v>996</v>
+        <v>990</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>51.4640007019043</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>7.93100023269653</v>
       </c>
       <c r="E4" t="s">
-        <v>997</v>
+        <v>991</v>
       </c>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B5" t="s">
-        <v>998</v>
+        <v>992</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>53.2280006408691</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>-4.12799978256226</v>
       </c>
       <c r="E5" t="s">
-        <v>999</v>
+        <v>993</v>
       </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="B6" t="s">
-        <v>1000</v>
+        <v>994</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>53.8310012817383</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>20.6909999847412</v>
       </c>
       <c r="E6" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="B7" t="s">
-        <v>1002</v>
+        <v>996</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>49.0789985656738</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>11.3859996795654</v>
       </c>
       <c r="E7" t="s">
-        <v>1003</v>
+        <v>997</v>
       </c>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="B8" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>50.9329986572266</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>5.80000019073486</v>
       </c>
       <c r="E8" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="B9" t="s">
-        <v>1006</v>
+        <v>1000</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>53.5279998779297</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>28.0470008850098</v>
       </c>
       <c r="E9" t="s">
-        <v>1007</v>
+        <v>1001</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="B10" t="s">
-        <v>1008</v>
+        <v>1002</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>50.9640007019043</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>21.121000289917</v>
       </c>
       <c r="E10" t="s">
-        <v>1009</v>
+        <v>1003</v>
       </c>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="B11" t="s">
-        <v>1010</v>
+        <v>1004</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>54.0859985351563</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>20.8999996185303</v>
       </c>
       <c r="E11" t="s">
-        <v>1011</v>
+        <v>1005</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>1012</v>
+        <v>1006</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>54.3819999694824</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>19.8239994049072</v>
       </c>
       <c r="E12" t="s">
-        <v>1013</v>
+        <v>1007</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="B13" t="s">
-        <v>1014</v>
+        <v>1008</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>52.0849990844727</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>23.6569995880127</v>
       </c>
       <c r="E13" t="s">
-        <v>1015</v>
+        <v>1009</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="B14" t="s">
-        <v>1016</v>
+        <v>1010</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>50.2000007629395</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>18.2670001983643</v>
       </c>
       <c r="E14" t="s">
-        <v>1017</v>
+        <v>1011</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="B15" t="s">
-        <v>1018</v>
+        <v>1012</v>
       </c>
       <c r="C15" s="1" t="n">
         <v>53.3489990234375</v>
       </c>
       <c r="D15" s="1" t="n">
         <v>18.4260005950928</v>
       </c>
       <c r="E15" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="B16" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="C16" s="1" t="n">
         <v>55.8709983825684</v>
       </c>
       <c r="D16" s="1" t="n">
         <v>26.5160007476807</v>
       </c>
       <c r="E16" t="s">
-        <v>1021</v>
+        <v>1015</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B17" t="s">
-        <v>1022</v>
+        <v>1016</v>
       </c>
       <c r="C17" s="1" t="n">
         <v>53.9879989624023</v>
       </c>
       <c r="D17" s="1" t="n">
         <v>20.3959999084473</v>
       </c>
       <c r="E17" t="s">
-        <v>1023</v>
+        <v>1017</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
       <c r="B18" t="s">
-        <v>1024</v>
+        <v>1018</v>
       </c>
       <c r="C18" s="1" t="n">
         <v>52.4000015258789</v>
       </c>
       <c r="D18" s="1" t="n">
         <v>22.6499996185303</v>
       </c>
       <c r="E18" t="s">
-        <v>1025</v>
+        <v>1019</v>
       </c>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>1026</v>
+        <v>1020</v>
       </c>
       <c r="C19" s="1" t="n">
         <v>49.3499984741211</v>
       </c>
       <c r="D19" s="1" t="n">
         <v>23.5</v>
       </c>
       <c r="E19" t="s">
-        <v>1027</v>
+        <v>1021</v>
       </c>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B20" t="s">
-        <v>1028</v>
+        <v>1022</v>
       </c>
       <c r="C20" s="1" t="n">
         <v>53.3499984741211</v>
       </c>
       <c r="D20" s="1" t="n">
         <v>-6.26000022888184</v>
       </c>
       <c r="E20" t="s">
-        <v>1029</v>
+        <v>1023</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="B21" t="s">
-        <v>1030</v>
+        <v>1024</v>
       </c>
       <c r="C21" s="1" t="n">
         <v>54.2000007629395</v>
       </c>
       <c r="D21" s="1" t="n">
         <v>9.86699962615967</v>
       </c>
       <c r="E21" t="s">
-        <v>1031</v>
+        <v>1025</v>
       </c>
       <c r="F21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B22" t="s">
-        <v>1032</v>
+        <v>1026</v>
       </c>
       <c r="C22" s="1" t="n">
         <v>54.1520004272461</v>
       </c>
       <c r="D22" s="1" t="n">
         <v>19.4090003967285</v>
       </c>
       <c r="E22" t="s">
-        <v>1033</v>
+        <v>1027</v>
       </c>
       <c r="F22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="B23" t="s">
-        <v>1034</v>
+        <v>1028</v>
       </c>
       <c r="C23" s="1" t="n">
         <v>53</v>
       </c>
       <c r="D23" s="1" t="n">
         <v>-1</v>
       </c>
       <c r="E23" t="s">
-        <v>1035</v>
+        <v>1029</v>
       </c>
       <c r="F23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="B24" t="s">
-        <v>1036</v>
+        <v>1030</v>
       </c>
       <c r="C24" s="1" t="n">
         <v>54.2999992370605</v>
       </c>
       <c r="D24" s="1" t="n">
         <v>9.93299961090088</v>
       </c>
       <c r="E24" t="s">
-        <v>1037</v>
+        <v>1031</v>
       </c>
       <c r="F24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B25" t="s">
-        <v>1038</v>
+        <v>1032</v>
       </c>
       <c r="C25" s="1" t="n">
         <v>54.3580017089844</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>19.6830005645752</v>
       </c>
       <c r="E25" t="s">
-        <v>1039</v>
+        <v>1033</v>
       </c>
       <c r="F25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>1040</v>
+        <v>1034</v>
       </c>
       <c r="C26" s="1" t="n">
         <v>54.3479995727539</v>
       </c>
       <c r="D26" s="1" t="n">
         <v>18.6539993286133</v>
       </c>
       <c r="E26" t="s">
-        <v>1041</v>
+        <v>1035</v>
       </c>
       <c r="F26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="B27" t="s">
-        <v>1042</v>
+        <v>1036</v>
       </c>
       <c r="C27" s="1" t="n">
         <v>51.0540008544922</v>
       </c>
       <c r="D27" s="1" t="n">
         <v>3.72499990463257</v>
       </c>
       <c r="E27" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="B28" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
       <c r="C28" s="1" t="n">
         <v>53.8330001831055</v>
       </c>
       <c r="D28" s="1" t="n">
         <v>18.8330001831055</v>
       </c>
       <c r="E28" t="s">
-        <v>1045</v>
+        <v>1039</v>
       </c>
       <c r="F28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>1046</v>
+        <v>1040</v>
       </c>
       <c r="C29" s="1" t="n">
         <v>53.6669998168945</v>
       </c>
       <c r="D29" s="1" t="n">
         <v>23.8169994354248</v>
       </c>
       <c r="E29" t="s">
-        <v>1047</v>
+        <v>1041</v>
       </c>
       <c r="F29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="B30" t="s">
-        <v>1048</v>
+        <v>1042</v>
       </c>
       <c r="C30" s="1" t="n">
         <v>47.6839981079102</v>
       </c>
       <c r="D30" s="1" t="n">
         <v>17.6340007781982</v>
       </c>
       <c r="E30" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B31" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
       <c r="C31" s="1" t="n">
         <v>54.117000579834</v>
       </c>
       <c r="D31" s="1" t="n">
         <v>20.5830001831055</v>
       </c>
       <c r="E31" t="s">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="F31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>595</v>
       </c>
       <c r="B32" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="C32" s="1" t="n">
-        <v>51.4860000610352</v>
+        <v>55.9780006408691</v>
       </c>
       <c r="D32" s="1" t="n">
-        <v>5.13700008392334</v>
+        <v>26.2970008850098</v>
       </c>
       <c r="E32" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
       <c r="F32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="B33" t="s">
-        <v>1054</v>
+        <v>1048</v>
       </c>
       <c r="C33" s="1" t="n">
-        <v>55.9780006408691</v>
+        <v>53</v>
       </c>
       <c r="D33" s="1" t="n">
-        <v>26.2970008850098</v>
+        <v>-8</v>
       </c>
       <c r="E33" t="s">
-        <v>1055</v>
+        <v>1049</v>
       </c>
       <c r="F33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>545</v>
+        <v>147</v>
       </c>
       <c r="B34" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="C34" s="1" t="n">
-        <v>53</v>
+        <v>52.1469993591309</v>
       </c>
       <c r="D34" s="1" t="n">
-        <v>-8</v>
+        <v>25.5340003967285</v>
       </c>
       <c r="E34" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
       <c r="F34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>866</v>
       </c>
       <c r="B35" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="C35" s="1" t="n">
-        <v>52.1469993591309</v>
+        <v>53.9329986572266</v>
       </c>
       <c r="D35" s="1" t="n">
-        <v>25.5340003967285</v>
+        <v>20.2830009460449</v>
       </c>
       <c r="E35" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
       <c r="F35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>872</v>
+        <v>224</v>
       </c>
       <c r="B36" t="s">
-        <v>1060</v>
+        <v>1054</v>
       </c>
       <c r="C36" s="1" t="n">
-        <v>53.9329986572266</v>
+        <v>50.015998840332</v>
       </c>
       <c r="D36" s="1" t="n">
-        <v>20.2830009460449</v>
+        <v>22.67799949646</v>
       </c>
       <c r="E36" t="s">
-        <v>1061</v>
+        <v>1055</v>
       </c>
       <c r="F36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>229</v>
+        <v>501</v>
       </c>
       <c r="B37" t="s">
-        <v>1062</v>
+        <v>1056</v>
       </c>
       <c r="C37" s="1" t="n">
-        <v>50.015998840332</v>
+        <v>56.6520004272461</v>
       </c>
       <c r="D37" s="1" t="n">
-        <v>22.67799949646</v>
+        <v>23.7240009307861</v>
       </c>
       <c r="E37" t="s">
-        <v>1063</v>
+        <v>1057</v>
       </c>
       <c r="F37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>506</v>
+        <v>594</v>
       </c>
       <c r="B38" t="s">
-        <v>1064</v>
+        <v>1058</v>
       </c>
       <c r="C38" s="1" t="n">
-        <v>56.6520004272461</v>
+        <v>53.976001739502</v>
       </c>
       <c r="D38" s="1" t="n">
-        <v>23.7240009307861</v>
+        <v>20.7479991912842</v>
       </c>
       <c r="E38" t="s">
-        <v>1065</v>
+        <v>1059</v>
       </c>
       <c r="F38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>599</v>
+        <v>498</v>
       </c>
       <c r="B39" t="s">
-        <v>1066</v>
+        <v>1060</v>
       </c>
       <c r="C39" s="1" t="n">
-        <v>53.976001739502</v>
+        <v>54.7169990539551</v>
       </c>
       <c r="D39" s="1" t="n">
-        <v>20.7479991912842</v>
+        <v>20.5</v>
       </c>
       <c r="E39" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="F39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>503</v>
+        <v>303</v>
       </c>
       <c r="B40" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="C40" s="1" t="n">
-        <v>54.7169990539551</v>
+        <v>54.9000015258789</v>
       </c>
       <c r="D40" s="1" t="n">
-        <v>20.5</v>
+        <v>23.9330005645752</v>
       </c>
       <c r="E40" t="s">
-        <v>1069</v>
+        <v>1063</v>
       </c>
       <c r="F40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="B41" t="s">
-        <v>1070</v>
+        <v>1064</v>
       </c>
       <c r="C41" s="1" t="n">
-        <v>54.9000015258789</v>
+        <v>51.7900009155273</v>
       </c>
       <c r="D41" s="1" t="n">
-        <v>23.9330005645752</v>
+        <v>6.1399998664856</v>
       </c>
       <c r="E41" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="F41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>282</v>
+        <v>52</v>
       </c>
       <c r="B42" t="s">
-        <v>1072</v>
+        <v>1066</v>
       </c>
       <c r="C42" s="1" t="n">
-        <v>51.7900009155273</v>
+        <v>55.6759986877441</v>
       </c>
       <c r="D42" s="1" t="n">
-        <v>6.1399998664856</v>
+        <v>12.5690002441406</v>
       </c>
       <c r="E42" t="s">
-        <v>1073</v>
+        <v>1067</v>
       </c>
       <c r="F42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>557</v>
       </c>
       <c r="B43" t="s">
-        <v>1074</v>
+        <v>1068</v>
       </c>
       <c r="C43" s="1" t="n">
-        <v>55.6759986877441</v>
+        <v>48.6110000610352</v>
       </c>
       <c r="D43" s="1" t="n">
-        <v>12.5690002441406</v>
+        <v>17.7549991607666</v>
       </c>
       <c r="E43" t="s">
-        <v>1075</v>
+        <v>1069</v>
       </c>
       <c r="F43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B44" t="s">
-        <v>1076</v>
+        <v>1070</v>
       </c>
       <c r="C44" s="1" t="n">
-        <v>48.6110000610352</v>
+        <v>50.0610008239746</v>
       </c>
       <c r="D44" s="1" t="n">
-        <v>17.7549991607666</v>
+        <v>19.9370002746582</v>
       </c>
       <c r="E44" t="s">
-        <v>1077</v>
+        <v>1071</v>
       </c>
       <c r="F44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>563</v>
+        <v>97</v>
       </c>
       <c r="B45" t="s">
-        <v>1078</v>
+        <v>1072</v>
       </c>
       <c r="C45" s="1" t="n">
-        <v>50.0610008239746</v>
+        <v>55.5999984741211</v>
       </c>
       <c r="D45" s="1" t="n">
-        <v>19.9370002746582</v>
+        <v>22.6830005645752</v>
       </c>
       <c r="E45" t="s">
-        <v>1079</v>
+        <v>1073</v>
       </c>
       <c r="F45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>97</v>
+        <v>835</v>
       </c>
       <c r="B46" t="s">
-        <v>1080</v>
+        <v>1074</v>
       </c>
       <c r="C46" s="1" t="n">
-        <v>55.5999984741211</v>
+        <v>57</v>
       </c>
       <c r="D46" s="1" t="n">
-        <v>22.6830005645752</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
-        <v>1081</v>
+        <v>1075</v>
       </c>
       <c r="F46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>841</v>
+        <v>342</v>
       </c>
       <c r="B47" t="s">
-        <v>1082</v>
+        <v>1076</v>
       </c>
       <c r="C47" s="1" t="n">
-        <v>57</v>
+        <v>50.6399993896484</v>
       </c>
       <c r="D47" s="1" t="n">
-        <v>25</v>
+        <v>5.57100009918213</v>
       </c>
       <c r="E47" t="s">
-        <v>1083</v>
+        <v>1077</v>
       </c>
       <c r="F47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>347</v>
+        <v>302</v>
       </c>
       <c r="B48" t="s">
-        <v>1084</v>
+        <v>1078</v>
       </c>
       <c r="C48" s="1" t="n">
-        <v>50.6399993896484</v>
+        <v>55.2000007629395</v>
       </c>
       <c r="D48" s="1" t="n">
-        <v>5.57100009918213</v>
+        <v>24</v>
       </c>
       <c r="E48" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
       <c r="F48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>307</v>
+        <v>356</v>
       </c>
       <c r="B49" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="C49" s="1" t="n">
-        <v>55.2000007629395</v>
+        <v>53.1829986572266</v>
       </c>
       <c r="D49" s="1" t="n">
-        <v>24</v>
+        <v>22.0830001831055</v>
       </c>
       <c r="E49" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
       <c r="F49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>361</v>
+        <v>212</v>
       </c>
       <c r="B50" t="s">
-        <v>1088</v>
+        <v>1082</v>
       </c>
       <c r="C50" s="1" t="n">
-        <v>53.1829986572266</v>
+        <v>53.5050010681152</v>
       </c>
       <c r="D50" s="1" t="n">
-        <v>22.0830001831055</v>
+        <v>19.7520008087158</v>
       </c>
       <c r="E50" t="s">
-        <v>1089</v>
+        <v>1083</v>
       </c>
       <c r="F50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>217</v>
+        <v>679</v>
       </c>
       <c r="B51" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="C51" s="1" t="n">
-        <v>53.5050010681152</v>
+        <v>51.25</v>
       </c>
       <c r="D51" s="1" t="n">
-        <v>19.7520008087158</v>
+        <v>22.5669994354248</v>
       </c>
       <c r="E51" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
       <c r="F51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>685</v>
+        <v>632</v>
       </c>
       <c r="B52" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="C52" s="1" t="n">
-        <v>51.25</v>
+        <v>49.8429985046387</v>
       </c>
       <c r="D52" s="1" t="n">
-        <v>22.5669994354248</v>
+        <v>24.0319995880127</v>
       </c>
       <c r="E52" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="F52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>638</v>
+        <v>954</v>
       </c>
       <c r="B53" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
       <c r="C53" s="1" t="n">
-        <v>49.8429985046387</v>
+        <v>50.867000579834</v>
       </c>
       <c r="D53" s="1" t="n">
-        <v>24.0319995880127</v>
+        <v>5.68300008773804</v>
       </c>
       <c r="E53" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="F53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>960</v>
+        <v>278</v>
       </c>
       <c r="B54" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="C54" s="1" t="n">
-        <v>50.867000579834</v>
+        <v>54.0279998779297</v>
       </c>
       <c r="D54" s="1" t="n">
-        <v>5.68300008773804</v>
+        <v>19.0440006256104</v>
       </c>
       <c r="E54" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>283</v>
+        <v>254</v>
       </c>
       <c r="B55" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="C55" s="1" t="n">
-        <v>54.0279998779297</v>
+        <v>50.0670013427734</v>
       </c>
       <c r="D55" s="1" t="n">
-        <v>19.0440006256104</v>
+        <v>19.9500007629395</v>
       </c>
       <c r="E55" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="F55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>259</v>
+        <v>739</v>
       </c>
       <c r="B56" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="C56" s="1" t="n">
-        <v>50.0670013427734</v>
+        <v>40.7000007629395</v>
       </c>
       <c r="D56" s="1" t="n">
-        <v>19.9500007629395</v>
+        <v>17.3330001831055</v>
       </c>
       <c r="E56" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="F56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>745</v>
+        <v>134</v>
       </c>
       <c r="B57" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="C57" s="1" t="n">
-        <v>40.7000007629395</v>
+        <v>52.2430000305176</v>
       </c>
       <c r="D57" s="1" t="n">
-        <v>17.3330001831055</v>
+        <v>21.0020008087158</v>
       </c>
       <c r="E57" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>140</v>
+        <v>507</v>
       </c>
       <c r="B58" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
       <c r="C58" s="1" t="n">
-        <v>52.2430000305176</v>
+        <v>53.9020004272461</v>
       </c>
       <c r="D58" s="1" t="n">
-        <v>21.0020008087158</v>
+        <v>27.5620002746582</v>
       </c>
       <c r="E58" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="F58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>512</v>
+        <v>42</v>
       </c>
       <c r="B59" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="C59" s="1" t="n">
-        <v>53.9020004272461</v>
+        <v>56.5299987792969</v>
       </c>
       <c r="D59" s="1" t="n">
-        <v>27.5620002746582</v>
+        <v>-3.46399998664856</v>
       </c>
       <c r="E59" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
       <c r="F59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>42</v>
+        <v>900</v>
       </c>
       <c r="B60" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="C60" s="1" t="n">
-        <v>56.5299987792969</v>
+        <v>48.5419998168945</v>
       </c>
       <c r="D60" s="1" t="n">
-        <v>-3.46399998664856</v>
+        <v>9.79100036621094</v>
       </c>
       <c r="E60" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>906</v>
+        <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="C61" s="1" t="n">
-        <v>48.5419998168945</v>
+        <v>53.2169990539551</v>
       </c>
       <c r="D61" s="1" t="n">
-        <v>9.79100036621094</v>
+        <v>26.6669998168945</v>
       </c>
       <c r="E61" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="F61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>60</v>
+        <v>953</v>
       </c>
       <c r="B62" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="C62" s="1" t="n">
-        <v>53.2169990539551</v>
+        <v>51.8479995727539</v>
       </c>
       <c r="D62" s="1" t="n">
-        <v>26.6669998168945</v>
+        <v>5.86299991607666</v>
       </c>
       <c r="E62" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
       <c r="F62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>959</v>
+        <v>715</v>
       </c>
       <c r="B63" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="C63" s="1" t="n">
-        <v>51.8479995727539</v>
+        <v>58.5209999084473</v>
       </c>
       <c r="D63" s="1" t="n">
-        <v>5.86299991607666</v>
+        <v>31.2759990692139</v>
       </c>
       <c r="E63" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>721</v>
+        <v>228</v>
       </c>
       <c r="B64" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="C64" s="1" t="n">
-        <v>58.5209999084473</v>
+        <v>53.5830001831055</v>
       </c>
       <c r="D64" s="1" t="n">
-        <v>31.2759990692139</v>
+        <v>25.8169994354248</v>
       </c>
       <c r="E64" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="F64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>233</v>
+        <v>494</v>
       </c>
       <c r="B65" t="s">
-        <v>1118</v>
+        <v>1112</v>
       </c>
       <c r="C65" s="1" t="n">
-        <v>53.5830001831055</v>
+        <v>53.8499984741211</v>
       </c>
       <c r="D65" s="1" t="n">
-        <v>25.8169994354248</v>
+        <v>20.2000007629395</v>
       </c>
       <c r="E65" t="s">
-        <v>1119</v>
+        <v>1113</v>
       </c>
       <c r="F65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>499</v>
+        <v>958</v>
       </c>
       <c r="B66" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="C66" s="1" t="n">
-        <v>53.8499984741211</v>
+        <v>49.5940017700195</v>
       </c>
       <c r="D66" s="1" t="n">
-        <v>20.2000007629395</v>
+        <v>17.2509994506836</v>
       </c>
       <c r="E66" t="s">
-        <v>1121</v>
+        <v>1115</v>
       </c>
       <c r="F66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>964</v>
+        <v>208</v>
       </c>
       <c r="B67" t="s">
-        <v>1122</v>
+        <v>1116</v>
       </c>
       <c r="C67" s="1" t="n">
-        <v>49.5940017700195</v>
+        <v>53.7799987792969</v>
       </c>
       <c r="D67" s="1" t="n">
-        <v>17.2509994506836</v>
+        <v>20.4939994812012</v>
       </c>
       <c r="E67" t="s">
-        <v>1123</v>
+        <v>1117</v>
       </c>
       <c r="F67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>213</v>
+        <v>159</v>
       </c>
       <c r="B68" t="s">
-        <v>1124</v>
+        <v>1118</v>
       </c>
       <c r="C68" s="1" t="n">
-        <v>53.7799987792969</v>
+        <v>54.5089988708496</v>
       </c>
       <c r="D68" s="1" t="n">
-        <v>20.4939994812012</v>
+        <v>30.4260005950928</v>
       </c>
       <c r="E68" t="s">
-        <v>1125</v>
+        <v>1119</v>
       </c>
       <c r="F68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>336</v>
       </c>
       <c r="B69" t="s">
-        <v>1126</v>
+        <v>1120</v>
       </c>
       <c r="C69" s="1" t="n">
-        <v>54.5089988708496</v>
+        <v>54.1129989624023</v>
       </c>
       <c r="D69" s="1" t="n">
-        <v>30.4260005950928</v>
+        <v>20.1319999694824</v>
       </c>
       <c r="E69" t="s">
-        <v>1127</v>
+        <v>1121</v>
       </c>
       <c r="F69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
-        <v>341</v>
+        <v>862</v>
       </c>
       <c r="B70" t="s">
-        <v>1128</v>
+        <v>1122</v>
       </c>
       <c r="C70" s="1" t="n">
-        <v>54.1129989624023</v>
+        <v>50.9220008850098</v>
       </c>
       <c r="D70" s="1" t="n">
-        <v>20.1319999694824</v>
+        <v>4.2810001373291</v>
       </c>
       <c r="E70" t="s">
-        <v>1129</v>
+        <v>1123</v>
       </c>
       <c r="F70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>868</v>
+        <v>893</v>
       </c>
       <c r="B71" t="s">
-        <v>1130</v>
+        <v>1124</v>
       </c>
       <c r="C71" s="1" t="n">
-        <v>50.9220008850098</v>
+        <v>51.7519989013672</v>
       </c>
       <c r="D71" s="1" t="n">
-        <v>4.2810001373291</v>
+        <v>-1.25800001621246</v>
       </c>
       <c r="E71" t="s">
-        <v>1131</v>
+        <v>1125</v>
       </c>
       <c r="F71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>899</v>
+        <v>442</v>
       </c>
       <c r="B72" t="s">
-        <v>1132</v>
+        <v>1126</v>
       </c>
       <c r="C72" s="1" t="n">
-        <v>51.7519989013672</v>
+        <v>55.5169982910156</v>
       </c>
       <c r="D72" s="1" t="n">
-        <v>-1.25800001621246</v>
+        <v>23.4829998016357</v>
       </c>
       <c r="E72" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
       <c r="F72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>447</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="C73" s="1" t="n">
-        <v>55.5169982910156</v>
+        <v>54.2169990539551</v>
       </c>
       <c r="D73" s="1" t="n">
-        <v>23.4829998016357</v>
+        <v>20.117000579834</v>
       </c>
       <c r="E73" t="s">
-        <v>1135</v>
+        <v>1129</v>
       </c>
       <c r="F73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>275</v>
+        <v>438</v>
       </c>
       <c r="B74" t="s">
-        <v>1136</v>
+        <v>1130</v>
       </c>
       <c r="C74" s="1" t="n">
-        <v>54.2169990539551</v>
+        <v>52.1150016784668</v>
       </c>
       <c r="D74" s="1" t="n">
-        <v>20.117000579834</v>
+        <v>26.1030006408691</v>
       </c>
       <c r="E74" t="s">
-        <v>1137</v>
+        <v>1131</v>
       </c>
       <c r="F74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>443</v>
+        <v>80</v>
       </c>
       <c r="B75" t="s">
-        <v>1138</v>
+        <v>1132</v>
       </c>
       <c r="C75" s="1" t="n">
-        <v>52.1150016784668</v>
+        <v>40.0279998779297</v>
       </c>
       <c r="D75" s="1" t="n">
-        <v>26.1030006408691</v>
+        <v>-6.09100008010864</v>
       </c>
       <c r="E75" t="s">
-        <v>1139</v>
+        <v>1133</v>
       </c>
       <c r="F75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>80</v>
+        <v>194</v>
       </c>
       <c r="B76" t="s">
-        <v>1140</v>
+        <v>623</v>
       </c>
       <c r="C76" s="1" t="n">
-        <v>40.0279998779297</v>
+        <v>52.5499992370605</v>
       </c>
       <c r="D76" s="1" t="n">
-        <v>-6.09100008010864</v>
+        <v>19.7000007629395</v>
       </c>
       <c r="E76" t="s">
-        <v>1141</v>
+        <v>1134</v>
       </c>
       <c r="F76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>200</v>
+        <v>425</v>
       </c>
       <c r="B77" t="s">
-        <v>629</v>
+        <v>1135</v>
       </c>
       <c r="C77" s="1" t="n">
-        <v>52.5499992370605</v>
+        <v>55.4710006713867</v>
       </c>
       <c r="D77" s="1" t="n">
-        <v>19.7000007629395</v>
+        <v>27.6189994812012</v>
       </c>
       <c r="E77" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="F77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>430</v>
+        <v>218</v>
       </c>
       <c r="B78" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="C78" s="1" t="n">
-        <v>55.4710006713867</v>
+        <v>52.4000015258789</v>
       </c>
       <c r="D78" s="1" t="n">
-        <v>27.6189994812012</v>
+        <v>22.6499996185303</v>
       </c>
       <c r="E78" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="F78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>223</v>
+        <v>476</v>
       </c>
       <c r="B79" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="C79" s="1" t="n">
-        <v>52.4000015258789</v>
+        <v>52</v>
       </c>
       <c r="D79" s="1" t="n">
-        <v>22.6499996185303</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
       <c r="F79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>481</v>
+        <v>195</v>
       </c>
       <c r="B80" t="s">
-        <v>1147</v>
+        <v>1141</v>
       </c>
       <c r="C80" s="1" t="n">
-        <v>52</v>
+        <v>55.4830017089844</v>
       </c>
       <c r="D80" s="1" t="n">
-        <v>19</v>
+        <v>28.7999992370605</v>
       </c>
       <c r="E80" t="s">
-        <v>1148</v>
+        <v>1142</v>
       </c>
       <c r="F80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>201</v>
+        <v>582</v>
       </c>
       <c r="B81" t="s">
-        <v>1149</v>
+        <v>1143</v>
       </c>
       <c r="C81" s="1" t="n">
-        <v>55.4830017089844</v>
+        <v>52.4080009460449</v>
       </c>
       <c r="D81" s="1" t="n">
-        <v>28.7999992370605</v>
+        <v>16.9340000152588</v>
       </c>
       <c r="E81" t="s">
-        <v>1150</v>
+        <v>1144</v>
       </c>
       <c r="F81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>587</v>
+        <v>468</v>
       </c>
       <c r="B82" t="s">
-        <v>1151</v>
+        <v>1145</v>
       </c>
       <c r="C82" s="1" t="n">
-        <v>52.4080009460449</v>
+        <v>56.2939987182617</v>
       </c>
       <c r="D82" s="1" t="n">
-        <v>16.9340000152588</v>
+        <v>26.7250003814697</v>
       </c>
       <c r="E82" t="s">
-        <v>1152</v>
+        <v>1146</v>
       </c>
       <c r="F82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>473</v>
+        <v>871</v>
       </c>
       <c r="B83" t="s">
-        <v>1153</v>
+        <v>1147</v>
       </c>
       <c r="C83" s="1" t="n">
-        <v>56.2939987182617</v>
+        <v>49.7830009460449</v>
       </c>
       <c r="D83" s="1" t="n">
-        <v>26.7250003814697</v>
+        <v>22.7840003967285</v>
       </c>
       <c r="E83" t="s">
-        <v>1154</v>
+        <v>1148</v>
       </c>
       <c r="F83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>877</v>
+        <v>343</v>
       </c>
       <c r="B84" t="s">
-        <v>1155</v>
+        <v>1149</v>
       </c>
       <c r="C84" s="1" t="n">
-        <v>49.7830009460449</v>
+        <v>52.7169990539551</v>
       </c>
       <c r="D84" s="1" t="n">
-        <v>22.7840003967285</v>
+        <v>21.1000003814697</v>
       </c>
       <c r="E84" t="s">
-        <v>1156</v>
+        <v>1150</v>
       </c>
       <c r="F84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>348</v>
+        <v>573</v>
       </c>
       <c r="B85" t="s">
-        <v>1157</v>
+        <v>1151</v>
       </c>
       <c r="C85" s="1" t="n">
-        <v>52.7169990539551</v>
+        <v>52.1759986877441</v>
       </c>
       <c r="D85" s="1" t="n">
-        <v>21.1000003814697</v>
+        <v>17.3139991760254</v>
       </c>
       <c r="E85" t="s">
-        <v>1158</v>
+        <v>1152</v>
       </c>
       <c r="F85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>578</v>
+        <v>825</v>
       </c>
       <c r="B86" t="s">
-        <v>1159</v>
+        <v>1153</v>
       </c>
       <c r="C86" s="1" t="n">
-        <v>52.1759986877441</v>
+        <v>48.3170013427734</v>
       </c>
       <c r="D86" s="1" t="n">
-        <v>17.3139991760254</v>
+        <v>10.6759996414185</v>
       </c>
       <c r="E86" t="s">
-        <v>1160</v>
+        <v>1154</v>
       </c>
       <c r="F86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>831</v>
+        <v>70</v>
       </c>
       <c r="B87" t="s">
-        <v>1161</v>
+        <v>1155</v>
       </c>
       <c r="C87" s="1" t="n">
-        <v>48.3170013427734</v>
+        <v>54.0499992370605</v>
       </c>
       <c r="D87" s="1" t="n">
-        <v>10.6759996414185</v>
+        <v>21.1459999084473</v>
       </c>
       <c r="E87" t="s">
-        <v>1162</v>
+        <v>1156</v>
       </c>
       <c r="F87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>70</v>
+        <v>894</v>
       </c>
       <c r="B88" t="s">
-        <v>1163</v>
+        <v>1157</v>
       </c>
       <c r="C88" s="1" t="n">
-        <v>54.0499992370605</v>
+        <v>41.8930015563965</v>
       </c>
       <c r="D88" s="1" t="n">
-        <v>21.1459999084473</v>
+        <v>12.4829998016357</v>
       </c>
       <c r="E88" t="s">
-        <v>1164</v>
+        <v>1158</v>
       </c>
       <c r="F88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>900</v>
+        <v>250</v>
       </c>
       <c r="B89" t="s">
-        <v>1165</v>
+        <v>1159</v>
       </c>
       <c r="C89" s="1" t="n">
-        <v>41.8930015563965</v>
+        <v>55.9830017089844</v>
       </c>
       <c r="D89" s="1" t="n">
-        <v>12.4829998016357</v>
+        <v>22.25</v>
       </c>
       <c r="E89" t="s">
-        <v>1166</v>
+        <v>1160</v>
       </c>
       <c r="F89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>255</v>
+        <v>421</v>
       </c>
       <c r="B90" t="s">
-        <v>1167</v>
+        <v>1161</v>
       </c>
       <c r="C90" s="1" t="n">
-        <v>55.9830017089844</v>
+        <v>57</v>
       </c>
       <c r="D90" s="1" t="n">
-        <v>22.25</v>
+        <v>-5</v>
       </c>
       <c r="E90" t="s">
-        <v>1168</v>
+        <v>1162</v>
       </c>
       <c r="F90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>426</v>
+        <v>295</v>
       </c>
       <c r="B91" t="s">
-        <v>1169</v>
+        <v>1163</v>
       </c>
       <c r="C91" s="1" t="n">
-        <v>57</v>
+        <v>50.7669982910156</v>
       </c>
       <c r="D91" s="1" t="n">
-        <v>-5</v>
+        <v>23.367000579834</v>
       </c>
       <c r="E91" t="s">
-        <v>1170</v>
+        <v>1164</v>
       </c>
       <c r="F91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>300</v>
+        <v>177</v>
       </c>
       <c r="B92" t="s">
-        <v>1171</v>
+        <v>1165</v>
       </c>
       <c r="C92" s="1" t="n">
-        <v>50.7669982910156</v>
+        <v>53.0169982910156</v>
       </c>
       <c r="D92" s="1" t="n">
-        <v>23.367000579834</v>
+        <v>27.5499992370605</v>
       </c>
       <c r="E92" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
       <c r="F92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>183</v>
+        <v>102</v>
       </c>
       <c r="B93" t="s">
-        <v>1173</v>
+        <v>1167</v>
       </c>
       <c r="C93" s="1" t="n">
-        <v>53.0169982910156</v>
+        <v>54.7830009460449</v>
       </c>
       <c r="D93" s="1" t="n">
-        <v>27.5499992370605</v>
+        <v>32.0449981689453</v>
       </c>
       <c r="E93" t="s">
-        <v>1174</v>
+        <v>1168</v>
       </c>
       <c r="F93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="B94" t="s">
-        <v>1175</v>
+        <v>1169</v>
       </c>
       <c r="C94" s="1" t="n">
-        <v>54.7830009460449</v>
+        <v>55.0810012817383</v>
       </c>
       <c r="D94" s="1" t="n">
-        <v>32.0449981689453</v>
+        <v>21.8859996795654</v>
       </c>
       <c r="E94" t="s">
-        <v>1176</v>
+        <v>1170</v>
       </c>
       <c r="F94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>84</v>
+        <v>683</v>
       </c>
       <c r="B95" t="s">
-        <v>1177</v>
+        <v>1171</v>
       </c>
       <c r="C95" s="1" t="n">
-        <v>55.0810012817383</v>
+        <v>54.3349990844727</v>
       </c>
       <c r="D95" s="1" t="n">
-        <v>21.8859996795654</v>
+        <v>18.6350002288818</v>
       </c>
       <c r="E95" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="F95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>689</v>
+        <v>170</v>
       </c>
       <c r="B96" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
       <c r="C96" s="1" t="n">
-        <v>54.3349990844727</v>
+        <v>59.3289985656738</v>
       </c>
       <c r="D96" s="1" t="n">
-        <v>18.6350002288818</v>
+        <v>18.0690002441406</v>
       </c>
       <c r="E96" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="F96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>176</v>
+        <v>146</v>
       </c>
       <c r="B97" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="C97" s="1" t="n">
-        <v>59.3289985656738</v>
+        <v>49.6110000610352</v>
       </c>
       <c r="D97" s="1" t="n">
-        <v>18.0690002441406</v>
+        <v>22.0729999542236</v>
       </c>
       <c r="E97" t="s">
-        <v>1182</v>
+        <v>1176</v>
       </c>
       <c r="F97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="B98" t="s">
-        <v>1183</v>
+        <v>1177</v>
       </c>
       <c r="C98" s="1" t="n">
-        <v>49.6110000610352</v>
+        <v>54.0250015258789</v>
       </c>
       <c r="D98" s="1" t="n">
-        <v>22.0729999542236</v>
+        <v>21.2159996032715</v>
       </c>
       <c r="E98" t="s">
-        <v>1184</v>
+        <v>1178</v>
       </c>
       <c r="F98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>128</v>
+        <v>822</v>
       </c>
       <c r="B99" t="s">
-        <v>1185</v>
+        <v>1179</v>
       </c>
       <c r="C99" s="1" t="n">
-        <v>54.0250015258789</v>
+        <v>58.3800010681152</v>
       </c>
       <c r="D99" s="1" t="n">
-        <v>21.2159996032715</v>
+        <v>26.7229995727539</v>
       </c>
       <c r="E99" t="s">
-        <v>1186</v>
+        <v>1180</v>
       </c>
       <c r="F99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>828</v>
+        <v>663</v>
       </c>
       <c r="B100" t="s">
-        <v>1187</v>
+        <v>1181</v>
       </c>
       <c r="C100" s="1" t="n">
-        <v>58.3800010681152</v>
+        <v>55.6500015258789</v>
       </c>
       <c r="D100" s="1" t="n">
-        <v>26.7229995727539</v>
+        <v>24.2169990539551</v>
       </c>
       <c r="E100" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="F100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>669</v>
+        <v>286</v>
       </c>
       <c r="B101" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="C101" s="1" t="n">
-        <v>55.6500015258789</v>
+        <v>57.5379981994629</v>
       </c>
       <c r="D101" s="1" t="n">
-        <v>24.2169990539551</v>
+        <v>25.4230003356934</v>
       </c>
       <c r="E101" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="F101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>291</v>
+        <v>74</v>
       </c>
       <c r="B102" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="C102" s="1" t="n">
-        <v>57.5379981994629</v>
+        <v>54.6870002746582</v>
       </c>
       <c r="D102" s="1" t="n">
-        <v>25.4230003356934</v>
+        <v>25.2800006866455</v>
       </c>
       <c r="E102" t="s">
-        <v>1192</v>
+        <v>1186</v>
       </c>
       <c r="F102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>74</v>
+        <v>259</v>
       </c>
       <c r="B103" t="s">
-        <v>1193</v>
+        <v>1187</v>
       </c>
       <c r="C103" s="1" t="n">
-        <v>54.6870002746582</v>
+        <v>55.1829986572266</v>
       </c>
       <c r="D103" s="1" t="n">
-        <v>25.2800006866455</v>
+        <v>30.1669998168945</v>
       </c>
       <c r="E103" t="s">
-        <v>1194</v>
+        <v>1188</v>
       </c>
       <c r="F103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>264</v>
+        <v>64</v>
       </c>
       <c r="B104" t="s">
-        <v>1195</v>
+        <v>1189</v>
       </c>
       <c r="C104" s="1" t="n">
-        <v>55.1829986572266</v>
+        <v>54.3580017089844</v>
       </c>
       <c r="D104" s="1" t="n">
-        <v>30.1669998168945</v>
+        <v>19.6830005645752</v>
       </c>
       <c r="E104" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
       <c r="F104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="B105" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
       <c r="C105" s="1" t="n">
-        <v>54.3580017089844</v>
+        <v>52.2299995422363</v>
       </c>
       <c r="D105" s="1" t="n">
-        <v>19.6830005645752</v>
+        <v>21.0109996795654</v>
       </c>
       <c r="E105" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="F105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>116</v>
+        <v>312</v>
       </c>
       <c r="B106" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="C106" s="1" t="n">
-        <v>52.2299995422363</v>
+        <v>53.9959983825684</v>
       </c>
       <c r="D106" s="1" t="n">
-        <v>21.0109996795654</v>
+        <v>19.0060005187988</v>
       </c>
       <c r="E106" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
       <c r="F106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>317</v>
+        <v>735</v>
       </c>
       <c r="B107" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
       <c r="C107" s="1" t="n">
-        <v>53.9959983825684</v>
+        <v>53.2330017089844</v>
       </c>
       <c r="D107" s="1" t="n">
-        <v>19.0060005187988</v>
+        <v>19.9500007629395</v>
       </c>
       <c r="E107" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="F107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>741</v>
+        <v>96</v>
       </c>
       <c r="B108" t="s">
-        <v>1203</v>
+        <v>1197</v>
       </c>
       <c r="C108" s="1" t="n">
-        <v>53.2330017089844</v>
+        <v>55.2669982910156</v>
       </c>
       <c r="D108" s="1" t="n">
-        <v>19.9500007629395</v>
+        <v>24.7670001983643</v>
       </c>
       <c r="E108" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="F108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>109</v>
+        <v>309</v>
       </c>
       <c r="B109" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
       <c r="C109" s="1" t="n">
-        <v>48.2080001831055</v>
+        <v>49.7939987182617</v>
       </c>
       <c r="D109" s="1" t="n">
-        <v>16.3729991912842</v>
+        <v>9.92899990081787</v>
       </c>
       <c r="E109" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="F109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>96</v>
+        <v>957</v>
       </c>
       <c r="B110" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="C110" s="1" t="n">
-        <v>55.2669982910156</v>
+        <v>51.6619987487793</v>
       </c>
       <c r="D110" s="1" t="n">
-        <v>24.7670001983643</v>
+        <v>6.4539999961853</v>
       </c>
       <c r="E110" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="F110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>314</v>
+        <v>678</v>
       </c>
       <c r="B111" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="C111" s="1" t="n">
-        <v>49.7939987182617</v>
+        <v>51.6669998168945</v>
       </c>
       <c r="D111" s="1" t="n">
-        <v>9.92899990081787</v>
+        <v>17.7670001983643</v>
       </c>
       <c r="E111" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
       <c r="F111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>963</v>
+        <v>410</v>
       </c>
       <c r="B112" t="s">
-        <v>1211</v>
+        <v>1205</v>
       </c>
       <c r="C112" s="1" t="n">
-        <v>51.6619987487793</v>
+        <v>53.0660018920898</v>
       </c>
       <c r="D112" s="1" t="n">
-        <v>6.4539999961853</v>
+        <v>19.9090003967285</v>
       </c>
       <c r="E112" t="s">
-        <v>1212</v>
+        <v>1206</v>
       </c>
       <c r="F112"/>
-    </row>
-[...34 lines deleted...]
-      <c r="F114"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>1217</v>
+        <v>1207</v>
       </c>
       <c r="B1" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="C1" t="s">
-        <v>1219</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>54</v>
       </c>
       <c r="B2" t="s">
-        <v>1220</v>
+        <v>1210</v>
       </c>
       <c r="C2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>67</v>
       </c>
       <c r="B3" t="s">
-        <v>1221</v>
+        <v>1211</v>
       </c>
       <c r="C3" t="s">
-        <v>1222</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>85</v>
       </c>
       <c r="B4" t="s">
-        <v>1223</v>
+        <v>1213</v>
       </c>
       <c r="C4" t="s">
-        <v>1224</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>1225</v>
+        <v>1215</v>
       </c>
       <c r="C5" t="s">
-        <v>1226</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>1227</v>
+        <v>1217</v>
       </c>
       <c r="B6" t="s">
-        <v>1228</v>
+        <v>1218</v>
       </c>
       <c r="C6" t="s">
-        <v>1229</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B7" t="s">
-        <v>1230</v>
+        <v>1220</v>
       </c>
       <c r="C7" t="s">
-        <v>1231</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="B8" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="C8" t="s">
-        <v>1234</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>1235</v>
+        <v>1225</v>
       </c>
       <c r="B9" t="s">
-        <v>1236</v>
+        <v>1226</v>
       </c>
       <c r="C9" t="s">
-        <v>1237</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>1238</v>
+        <v>1228</v>
       </c>
       <c r="B10" t="s">
-        <v>1239</v>
+        <v>1229</v>
       </c>
       <c r="C10" t="s">
-        <v>1240</v>
+        <v>1230</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ddlc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>