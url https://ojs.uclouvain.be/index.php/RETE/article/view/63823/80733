--- v0 (2026-01-26)
+++ v1 (2026-08-16)
@@ -22,92 +22,92 @@
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Institution" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Scholars" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Sources" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Locations" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Academic fields" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2349" uniqueCount="2349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2345" uniqueCount="2345">
   <si>
     <t xml:space="preserve">IKey</t>
   </si>
   <si>
     <t xml:space="preserve">Name</t>
   </si>
   <si>
     <t xml:space="preserve">English Name</t>
   </si>
   <si>
     <t xml:space="preserve">Creation Date</t>
   </si>
   <si>
     <t xml:space="preserve">End Date</t>
   </si>
   <si>
     <t xml:space="preserve">Headquarter</t>
   </si>
   <si>
     <t xml:space="preserve">AcadTurin-1757</t>
   </si>
   <si>
     <t xml:space="preserve">Societas Privata Taurinensis</t>
   </si>
   <si>
     <t xml:space="preserve">Private Society of Turin</t>
   </si>
   <si>
     <t xml:space="preserve">TorinoITA</t>
   </si>
   <si>
     <t xml:space="preserve">Repertorium Eruditorum Totius Europae</t>
   </si>
   <si>
     <t xml:space="preserve">List of professors of: AcadTurin-1757</t>
   </si>
   <si>
-    <t xml:space="preserve">Updated on:  2026-01-07</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Reference:  https://doi.org/10.14428/rete.v7i0/UTurin</t>
+    <t xml:space="preserve">Updated on:  2026-03-20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reference:  https://doi.org/10.14428/rete.v5i0/ATurin</t>
   </si>
   <si>
     <t xml:space="preserve">PKey</t>
   </si>
   <si>
     <t xml:space="preserve">First Name</t>
   </si>
   <si>
     <t xml:space="preserve">Alternative Names</t>
   </si>
   <si>
     <t xml:space="preserve">Birth Place</t>
   </si>
   <si>
     <t xml:space="preserve">Year of Birth</t>
   </si>
   <si>
     <t xml:space="preserve">Death Place</t>
   </si>
   <si>
     <t xml:space="preserve">Year of Death</t>
   </si>
   <si>
     <t xml:space="preserve">Wikipedia</t>
   </si>
@@ -702,113 +702,113 @@
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/39492979/</t>
   </si>
   <si>
     <t xml:space="preserve">Belly-P-1731</t>
   </si>
   <si>
     <t xml:space="preserve">Belly</t>
   </si>
   <si>
     <t xml:space="preserve">Pietro</t>
   </si>
   <si>
     <t xml:space="preserve">https://it.wikipedia.org/wiki/Pietro_Belly</t>
   </si>
   <si>
     <t xml:space="preserve">Beltrami-G-1???</t>
   </si>
   <si>
     <t xml:space="preserve">Beltrami</t>
   </si>
   <si>
     <t xml:space="preserve">Goffredo</t>
   </si>
   <si>
-    <t xml:space="preserve">Bergamo-Z-1???</t>
+    <t xml:space="preserve">Bergman-OT-1735</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bergman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olaf Torbern</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LastadSWE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MedeviSWE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://en.wikipedia.org/wiki/Torbern_Bergman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://viaf.org/viaf/19810665/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Michaud-1811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bernoulli-J-1759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bernoulli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacques II Bernoulli</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BaselCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saint-PetersburgRUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://fr.wikipedia.org/wiki/Jacques_Bernoulli_(1759-1789)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://viaf.org/viaf/18054468/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Berta-CF-1722</t>
   </si>
   <si>
     <t xml:space="preserve">Berta</t>
   </si>
   <si>
     <t xml:space="preserve">Carlo Francesco</t>
   </si>
   <si>
-    <t xml:space="preserve">padre Zaccaria de Bergamo, Fra Zaccaria da Piacenza</t>
+    <t xml:space="preserve">Fra Zaccaria, padre Zaccaria de Bergamo</t>
   </si>
   <si>
     <t xml:space="preserve">PiacenzaITA</t>
   </si>
   <si>
-    <t xml:space="preserve">Bergman-OT-1735</t>
-[...46 lines deleted...]
-  <si>
     <t xml:space="preserve">Berthollet-CL-1748</t>
   </si>
   <si>
     <t xml:space="preserve">Berthollet</t>
   </si>
   <si>
     <t xml:space="preserve">Claude Louis</t>
   </si>
   <si>
     <t xml:space="preserve">TalloiresFRA</t>
   </si>
   <si>
     <t xml:space="preserve">ArcueilFRA</t>
   </si>
   <si>
     <t xml:space="preserve">https://fr.wikipedia.org/wiki/Claude-Louis_Berthollet</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/56670416/</t>
   </si>
   <si>
     <t xml:space="preserve">Bertrandi-G-1723</t>
   </si>
   <si>
     <t xml:space="preserve">Bertrandi</t>
@@ -2595,51 +2595,51 @@
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/305919588/</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin-B-1706</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin</t>
   </si>
   <si>
     <t xml:space="preserve">Benjamin</t>
   </si>
   <si>
     <t xml:space="preserve">BostonUSA</t>
   </si>
   <si>
     <t xml:space="preserve">PhiladelphiaUSA</t>
   </si>
   <si>
     <t xml:space="preserve">https://en.wikipedia.org/wiki/Benjamin_Franklin</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/56609913/</t>
   </si>
   <si>
-    <t xml:space="preserve">FreilinoDiButtigliera-F-820?</t>
+    <t xml:space="preserve">FreilinoDiButtigliera-F-17??</t>
   </si>
   <si>
     <t xml:space="preserve">Freilino Di Buttigliera</t>
   </si>
   <si>
     <t xml:space="preserve">Francesco Maria</t>
   </si>
   <si>
     <t xml:space="preserve">Gaber-G-1730</t>
   </si>
   <si>
     <t xml:space="preserve">Gaber</t>
   </si>
   <si>
     <t xml:space="preserve">SaorgeFRA</t>
   </si>
   <si>
     <t xml:space="preserve">Gardini-GF-1740</t>
   </si>
   <si>
     <t xml:space="preserve">Gardini</t>
   </si>
   <si>
     <t xml:space="preserve">Giuseppe Francesco</t>
   </si>
@@ -3877,50 +3877,71 @@
   <si>
     <t xml:space="preserve">Spirito Benedetto</t>
   </si>
   <si>
     <t xml:space="preserve">https://it.wikipedia.org/wiki/Spirito_Benedetto_Nicolis_di_Robilant</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/12530797/</t>
   </si>
   <si>
     <t xml:space="preserve">Nocca-D-1758</t>
   </si>
   <si>
     <t xml:space="preserve">Nocca</t>
   </si>
   <si>
     <t xml:space="preserve">GiovenzanoITA</t>
   </si>
   <si>
     <t xml:space="preserve">https://it.wikipedia.org/wiki/Domenico_Nocca</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/20461462/</t>
   </si>
   <si>
+    <t xml:space="preserve">Ohain-CEP-1718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pabst von Ohain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carl Eugenius</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Papst Von Hohein</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FreibergDEU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://de.wikipedia.org/wiki/Carl_Eugenius_Pabst_von_Ohain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://viaf.org/viaf/72245235/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Olivero-G-1???</t>
   </si>
   <si>
     <t xml:space="preserve">Olivero</t>
   </si>
   <si>
     <t xml:space="preserve">RivaltaITA</t>
   </si>
   <si>
     <t xml:space="preserve">Olivi-GT-1769</t>
   </si>
   <si>
     <t xml:space="preserve">Olivi</t>
   </si>
   <si>
     <t xml:space="preserve">Giuseppe Tommaso</t>
   </si>
   <si>
     <t xml:space="preserve">ChioggiaITA</t>
   </si>
   <si>
     <t xml:space="preserve">https://en.wikipedia.org/wiki/Giuseppe_Olivi</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/51679588/</t>
@@ -3946,71 +3967,50 @@
   <si>
     <t xml:space="preserve">ChamonixFRA</t>
   </si>
   <si>
     <t xml:space="preserve">https://en.wikipedia.org/wiki/Michel-Gabriel_Paccard</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/227057464/</t>
   </si>
   <si>
     <t xml:space="preserve">PapacinoDAntoni-A-1714</t>
   </si>
   <si>
     <t xml:space="preserve">Papacino D'Antoni</t>
   </si>
   <si>
     <t xml:space="preserve">Alessandro Vittorio</t>
   </si>
   <si>
     <t xml:space="preserve">https://it.wikipedia.org/wiki/Alessandro_Papacino_D'Antoni</t>
   </si>
   <si>
     <t xml:space="preserve">https://viaf.org/viaf/7381982/</t>
   </si>
   <si>
-    <t xml:space="preserve">PapstVonHohein-?-1???</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Pascal-D-1768</t>
   </si>
   <si>
     <t xml:space="preserve">Pascal</t>
   </si>
   <si>
     <t xml:space="preserve">Diego Baldassarre</t>
   </si>
   <si>
     <t xml:space="preserve">Passano-?-1???</t>
   </si>
   <si>
     <t xml:space="preserve">Passano</t>
   </si>
   <si>
     <t xml:space="preserve">Pelletier-B-1761</t>
   </si>
   <si>
     <t xml:space="preserve">Pelletier</t>
   </si>
   <si>
     <t xml:space="preserve">Bertrand</t>
   </si>
   <si>
     <t xml:space="preserve">BayonneFRA</t>
@@ -5410,62 +5410,50 @@
   <si>
     <t xml:space="preserve">Accademia Patavina delle Scienze Lettere ed Arti</t>
   </si>
   <si>
     <t xml:space="preserve">Mazzetti,Serafino</t>
   </si>
   <si>
     <t xml:space="preserve">Repertorio dei professori dell'Università e dell'Istituto delle scienze di Bolo…</t>
   </si>
   <si>
     <t xml:space="preserve">Tipografia di San Tommaso d'Aquino</t>
   </si>
   <si>
     <t xml:space="preserve">História e memórias da Académia Real das Sciências de Lisboa</t>
   </si>
   <si>
     <t xml:space="preserve">Michaud, Joseph-François</t>
   </si>
   <si>
     <t xml:space="preserve">Biographie Universelle. Ancienne et Moderne.</t>
   </si>
   <si>
     <t xml:space="preserve">Michaud Frères</t>
   </si>
   <si>
-    <t xml:space="preserve">Toselli-1860</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Treccani</t>
   </si>
   <si>
     <t xml:space="preserve">Enciclopedia</t>
   </si>
   <si>
     <t xml:space="preserve">Vallauri, Tommaso</t>
   </si>
   <si>
     <t xml:space="preserve">Storia delle università degli studi del Piemonte - Vol I, II, III</t>
   </si>
   <si>
     <t xml:space="preserve">Stamperia Reale di G.B. Paravia e C.</t>
   </si>
   <si>
     <t xml:space="preserve">LKey</t>
   </si>
   <si>
     <t xml:space="preserve">LName</t>
   </si>
   <si>
     <t xml:space="preserve">Latitude</t>
   </si>
   <si>
     <t xml:space="preserve">Longitude</t>
@@ -6073,51 +6061,51 @@
   <si>
     <t xml:space="preserve">Gaillac</t>
   </si>
   <si>
     <t xml:space="preserve">Q343613</t>
   </si>
   <si>
     <t xml:space="preserve">Gåsevadholms slott</t>
   </si>
   <si>
     <t xml:space="preserve">Q2850296</t>
   </si>
   <si>
     <t xml:space="preserve">Gattinara</t>
   </si>
   <si>
     <t xml:space="preserve">Q25076</t>
   </si>
   <si>
     <t xml:space="preserve">Genève, Geneva, Genf</t>
   </si>
   <si>
     <t xml:space="preserve">Q71</t>
   </si>
   <si>
-    <t xml:space="preserve">Genova (Genoa)</t>
+    <t xml:space="preserve">Genova, Genoa</t>
   </si>
   <si>
     <t xml:space="preserve">Q1449</t>
   </si>
   <si>
     <t xml:space="preserve">Giovenzano</t>
   </si>
   <si>
     <t xml:space="preserve">Q3768533</t>
   </si>
   <si>
     <t xml:space="preserve">Göttingen</t>
   </si>
   <si>
     <t xml:space="preserve">Q3033</t>
   </si>
   <si>
     <t xml:space="preserve">Grasse</t>
   </si>
   <si>
     <t xml:space="preserve">Q173705</t>
   </si>
   <si>
     <t xml:space="preserve">Grenoble</t>
   </si>
@@ -7647,51 +7635,51 @@
         <v>39</v>
       </c>
       <c r="C2" t="s">
         <v>40</v>
       </c>
       <c r="D2" t="s">
         <v>41</v>
       </c>
       <c r="E2" t="s">
         <v>42</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
         <v>43</v>
       </c>
       <c r="H2" t="n">
         <v>1823</v>
       </c>
       <c r="I2" t="s">
         <v>43</v>
       </c>
       <c r="J2" t="s">
         <v>43</v>
       </c>
       <c r="K2" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L2" t="n">
         <v>1784</v>
       </c>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2" t="b">
         <v>1</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3">
@@ -7704,51 +7692,51 @@
       <c r="C3" t="s">
         <v>48</v>
       </c>
       <c r="D3" t="s">
         <v>49</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="n">
         <v>1753</v>
       </c>
       <c r="G3" t="s">
         <v>51</v>
       </c>
       <c r="H3" t="n">
         <v>1821</v>
       </c>
       <c r="I3" t="s">
         <v>52</v>
       </c>
       <c r="J3" t="s">
         <v>53</v>
       </c>
       <c r="K3" t="n">
-        <v>10.8622596947641</v>
+        <v>10.5218775476356</v>
       </c>
       <c r="L3" t="n">
         <v>1783</v>
       </c>
       <c r="M3" t="n">
         <v>1821</v>
       </c>
       <c r="N3"/>
       <c r="O3" t="s">
         <v>54</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3" t="b">
         <v>1</v>
       </c>
       <c r="T3" t="s">
         <v>45</v>
       </c>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -7757,51 +7745,51 @@
       <c r="A4" t="s">
         <v>55</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4"/>
       <c r="E4" t="s">
         <v>43</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
         <v>43</v>
       </c>
       <c r="H4"/>
       <c r="I4" t="s">
         <v>43</v>
       </c>
       <c r="J4" t="s">
         <v>43</v>
       </c>
       <c r="K4" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L4" t="n">
         <v>1785</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4" t="s">
         <v>54</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4" t="b">
         <v>1</v>
       </c>
       <c r="T4" t="s">
         <v>45</v>
       </c>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5">
@@ -7812,51 +7800,51 @@
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5"/>
       <c r="E5" t="s">
         <v>61</v>
       </c>
       <c r="F5" t="n">
         <v>1757</v>
       </c>
       <c r="G5" t="s">
         <v>62</v>
       </c>
       <c r="H5" t="n">
         <v>1836</v>
       </c>
       <c r="I5" t="s">
         <v>63</v>
       </c>
       <c r="J5" t="s">
         <v>64</v>
       </c>
       <c r="K5" t="n">
-        <v>5.67986653462082</v>
+        <v>5.58076558602165</v>
       </c>
       <c r="L5" t="n">
         <v>1790</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5" t="s">
         <v>44</v>
       </c>
       <c r="P5" t="s">
         <v>65</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5" t="b">
         <v>1</v>
       </c>
       <c r="T5" t="s">
         <v>45</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -7869,51 +7857,51 @@
         <v>67</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6"/>
       <c r="E6" t="s">
         <v>68</v>
       </c>
       <c r="F6" t="n">
         <v>1762</v>
       </c>
       <c r="G6" t="s">
         <v>69</v>
       </c>
       <c r="H6" t="n">
         <v>1834</v>
       </c>
       <c r="I6" t="s">
         <v>70</v>
       </c>
       <c r="J6" t="s">
         <v>71</v>
       </c>
       <c r="K6" t="n">
-        <v>9.53268084906585</v>
+        <v>9.44152881475335</v>
       </c>
       <c r="L6" t="n">
         <v>1789</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6" t="s">
         <v>54</v>
       </c>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6" t="b">
         <v>1</v>
       </c>
       <c r="T6" t="s">
         <v>45</v>
       </c>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7">
@@ -7924,51 +7912,51 @@
         <v>73</v>
       </c>
       <c r="C7" t="s">
         <v>74</v>
       </c>
       <c r="D7"/>
       <c r="E7" t="s">
         <v>75</v>
       </c>
       <c r="F7" t="n">
         <v>1717</v>
       </c>
       <c r="G7" t="s">
         <v>75</v>
       </c>
       <c r="H7" t="n">
         <v>1783</v>
       </c>
       <c r="I7" t="s">
         <v>76</v>
       </c>
       <c r="J7" t="s">
         <v>77</v>
       </c>
       <c r="K7" t="n">
-        <v>15.9490438767472</v>
+        <v>16.2173710401893</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7" t="n">
         <v>1747</v>
       </c>
       <c r="O7" t="s">
         <v>54</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7" t="b">
         <v>1</v>
       </c>
       <c r="T7" t="s">
         <v>45</v>
       </c>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8">
@@ -7981,51 +7969,51 @@
       <c r="C8" t="s">
         <v>80</v>
       </c>
       <c r="D8" t="s">
         <v>81</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="n">
         <v>1728</v>
       </c>
       <c r="G8" t="s">
         <v>9</v>
       </c>
       <c r="H8" t="n">
         <v>1804</v>
       </c>
       <c r="I8" t="s">
         <v>82</v>
       </c>
       <c r="J8" t="s">
         <v>83</v>
       </c>
       <c r="K8" t="n">
-        <v>10.5474528117446</v>
+        <v>10.6229608690927</v>
       </c>
       <c r="L8" t="n">
         <v>1759</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
         <v>44</v>
       </c>
       <c r="P8" t="s">
         <v>54</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8" t="b">
         <v>0</v>
       </c>
       <c r="T8" t="s">
         <v>45</v>
       </c>
       <c r="U8" t="s">
         <v>84</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
@@ -8036,51 +8024,51 @@
       <c r="A9" t="s">
         <v>85</v>
       </c>
       <c r="B9" t="s">
         <v>86</v>
       </c>
       <c r="C9" t="s">
         <v>80</v>
       </c>
       <c r="D9"/>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9"/>
       <c r="I9" t="s">
         <v>43</v>
       </c>
       <c r="J9" t="s">
         <v>87</v>
       </c>
       <c r="K9" t="n">
-        <v>0.83931873513735</v>
+        <v>1.4140717823243</v>
       </c>
       <c r="L9" t="n">
         <v>1784</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9" t="s">
         <v>65</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9" t="b">
         <v>1</v>
       </c>
       <c r="T9" t="s">
         <v>45</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
     </row>
     <row r="10">
@@ -8093,51 +8081,51 @@
       <c r="C10" t="s">
         <v>90</v>
       </c>
       <c r="D10" t="s">
         <v>91</v>
       </c>
       <c r="E10" t="s">
         <v>92</v>
       </c>
       <c r="F10" t="n">
         <v>1736</v>
       </c>
       <c r="G10" t="s">
         <v>93</v>
       </c>
       <c r="H10" t="n">
         <v>1794</v>
       </c>
       <c r="I10" t="s">
         <v>94</v>
       </c>
       <c r="J10" t="s">
         <v>95</v>
       </c>
       <c r="K10" t="n">
-        <v>8.26607566709904</v>
+        <v>7.89174514638728</v>
       </c>
       <c r="L10" t="n">
         <v>1783</v>
       </c>
       <c r="M10" t="n">
         <v>1794</v>
       </c>
       <c r="N10"/>
       <c r="O10" t="s">
         <v>96</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10" t="b">
         <v>1</v>
       </c>
       <c r="T10" t="s">
         <v>45</v>
       </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -8150,51 +8138,51 @@
         <v>98</v>
       </c>
       <c r="C11" t="s">
         <v>80</v>
       </c>
       <c r="D11"/>
       <c r="E11" t="s">
         <v>99</v>
       </c>
       <c r="F11" t="n">
         <v>1741</v>
       </c>
       <c r="G11" t="s">
         <v>69</v>
       </c>
       <c r="H11" t="n">
         <v>1816</v>
       </c>
       <c r="I11" t="s">
         <v>100</v>
       </c>
       <c r="J11" t="s">
         <v>101</v>
       </c>
       <c r="K11" t="n">
-        <v>10.3098701858426</v>
+        <v>10.2202619400719</v>
       </c>
       <c r="L11" t="n">
         <v>1783</v>
       </c>
       <c r="M11" t="n">
         <v>1816</v>
       </c>
       <c r="N11"/>
       <c r="O11" t="s">
         <v>65</v>
       </c>
       <c r="P11" t="s">
         <v>54</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11" t="b">
         <v>1</v>
       </c>
       <c r="T11" t="s">
         <v>45</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8209,51 +8197,51 @@
         <v>103</v>
       </c>
       <c r="C12" t="s">
         <v>104</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="s">
         <v>105</v>
       </c>
       <c r="F12" t="n">
         <v>1741</v>
       </c>
       <c r="G12" t="s">
         <v>106</v>
       </c>
       <c r="H12" t="n">
         <v>1824</v>
       </c>
       <c r="I12" t="s">
         <v>107</v>
       </c>
       <c r="J12" t="s">
         <v>108</v>
       </c>
       <c r="K12" t="n">
-        <v>8.74690494276046</v>
+        <v>9.06986015429524</v>
       </c>
       <c r="L12" t="n">
         <v>1786</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12" t="s">
         <v>109</v>
       </c>
       <c r="P12" t="s">
         <v>54</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12" t="b">
         <v>1</v>
       </c>
       <c r="T12" t="s">
         <v>45</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -8266,51 +8254,51 @@
         <v>111</v>
       </c>
       <c r="C13" t="s">
         <v>112</v>
       </c>
       <c r="D13"/>
       <c r="E13" t="s">
         <v>113</v>
       </c>
       <c r="F13" t="n">
         <v>1761</v>
       </c>
       <c r="G13" t="s">
         <v>113</v>
       </c>
       <c r="H13" t="n">
         <v>1816</v>
       </c>
       <c r="I13" t="s">
         <v>114</v>
       </c>
       <c r="J13" t="s">
         <v>115</v>
       </c>
       <c r="K13" t="n">
-        <v>6.20331656587133</v>
+        <v>6.29930832511847</v>
       </c>
       <c r="L13" t="n">
         <v>1792</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13" t="s">
         <v>65</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13" t="b">
         <v>1</v>
       </c>
       <c r="T13" t="s">
         <v>45</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14">
@@ -8321,51 +8309,51 @@
         <v>117</v>
       </c>
       <c r="C14" t="s">
         <v>118</v>
       </c>
       <c r="D14"/>
       <c r="E14" t="s">
         <v>119</v>
       </c>
       <c r="F14" t="n">
         <v>1739</v>
       </c>
       <c r="G14" t="s">
         <v>119</v>
       </c>
       <c r="H14" t="n">
         <v>1829</v>
       </c>
       <c r="I14" t="s">
         <v>120</v>
       </c>
       <c r="J14" t="s">
         <v>121</v>
       </c>
       <c r="K14" t="n">
-        <v>6.82032873176261</v>
+        <v>6.9558359665134</v>
       </c>
       <c r="L14" t="n">
         <v>1784</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14" t="s">
         <v>44</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14" t="b">
         <v>1</v>
       </c>
       <c r="T14" t="s">
         <v>45</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15">
@@ -8376,51 +8364,51 @@
         <v>123</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15"/>
       <c r="E15" t="s">
         <v>124</v>
       </c>
       <c r="F15" t="n">
         <v>1714</v>
       </c>
       <c r="G15" t="s">
         <v>62</v>
       </c>
       <c r="H15" t="n">
         <v>1795</v>
       </c>
       <c r="I15" t="s">
         <v>125</v>
       </c>
       <c r="J15" t="s">
         <v>126</v>
       </c>
       <c r="K15" t="n">
-        <v>8.8616529209813</v>
+        <v>8.86810290578749</v>
       </c>
       <c r="L15" t="n">
         <v>1784</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15" t="s">
         <v>54</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15" t="b">
         <v>1</v>
       </c>
       <c r="T15" t="s">
         <v>45</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16">
@@ -8431,51 +8419,51 @@
         <v>123</v>
       </c>
       <c r="C16" t="s">
         <v>118</v>
       </c>
       <c r="D16"/>
       <c r="E16" t="s">
         <v>128</v>
       </c>
       <c r="F16" t="n">
         <v>1759</v>
       </c>
       <c r="G16" t="s">
         <v>128</v>
       </c>
       <c r="H16" t="n">
         <v>1833</v>
       </c>
       <c r="I16" t="s">
         <v>129</v>
       </c>
       <c r="J16" t="s">
         <v>130</v>
       </c>
       <c r="K16" t="n">
-        <v>3.56503158170192</v>
+        <v>2.99145303257889</v>
       </c>
       <c r="L16" t="n">
         <v>1791</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16" t="s">
         <v>44</v>
       </c>
       <c r="P16" t="s">
         <v>109</v>
       </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16" t="b">
         <v>1</v>
       </c>
       <c r="T16" t="s">
         <v>45</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -8488,51 +8476,51 @@
         <v>123</v>
       </c>
       <c r="C17" t="s">
         <v>132</v>
       </c>
       <c r="D17"/>
       <c r="E17" t="s">
         <v>124</v>
       </c>
       <c r="F17" t="n">
         <v>1728</v>
       </c>
       <c r="G17" t="s">
         <v>128</v>
       </c>
       <c r="H17" t="n">
         <v>1805</v>
       </c>
       <c r="I17" t="s">
         <v>133</v>
       </c>
       <c r="J17" t="s">
         <v>134</v>
       </c>
       <c r="K17" t="n">
-        <v>7.89099262562826</v>
+        <v>7.70758693042275</v>
       </c>
       <c r="L17" t="n">
         <v>1784</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17" t="s">
         <v>54</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17" t="b">
         <v>1</v>
       </c>
       <c r="T17" t="s">
         <v>45</v>
       </c>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18">
@@ -8545,51 +8533,51 @@
       <c r="C18" t="s">
         <v>137</v>
       </c>
       <c r="D18" t="s">
         <v>138</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="n">
         <v>1727</v>
       </c>
       <c r="G18" t="s">
         <v>9</v>
       </c>
       <c r="H18" t="n">
         <v>1796</v>
       </c>
       <c r="I18" t="s">
         <v>43</v>
       </c>
       <c r="J18" t="s">
         <v>139</v>
       </c>
       <c r="K18" t="n">
-        <v>3.41205913930535</v>
+        <v>3.95000489894423</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="n">
         <v>1757</v>
       </c>
       <c r="O18" t="s">
         <v>54</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18" t="b">
         <v>0</v>
       </c>
       <c r="T18" t="s">
         <v>45</v>
       </c>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19">
@@ -8598,51 +8586,51 @@
       </c>
       <c r="B19" t="s">
         <v>141</v>
       </c>
       <c r="C19" t="s">
         <v>142</v>
       </c>
       <c r="D19"/>
       <c r="E19" t="s">
         <v>143</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>144</v>
       </c>
       <c r="H19" t="n">
         <v>1849</v>
       </c>
       <c r="I19" t="s">
         <v>43</v>
       </c>
       <c r="J19" t="s">
         <v>145</v>
       </c>
       <c r="K19" t="n">
-        <v>0.83931873513735</v>
+        <v>1.2669109143342</v>
       </c>
       <c r="L19" t="n">
         <v>1798</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19" t="s">
         <v>65</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19" t="b">
         <v>1</v>
       </c>
       <c r="T19" t="s">
         <v>45</v>
       </c>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20">
@@ -8653,51 +8641,51 @@
         <v>147</v>
       </c>
       <c r="C20" t="s">
         <v>148</v>
       </c>
       <c r="D20"/>
       <c r="E20" t="s">
         <v>113</v>
       </c>
       <c r="F20" t="n">
         <v>1759</v>
       </c>
       <c r="G20" t="s">
         <v>113</v>
       </c>
       <c r="H20" t="n">
         <v>1846</v>
       </c>
       <c r="I20" t="s">
         <v>43</v>
       </c>
       <c r="J20" t="s">
         <v>149</v>
       </c>
       <c r="K20" t="n">
-        <v>2.32129551498666</v>
+        <v>2.68826351279868</v>
       </c>
       <c r="L20" t="n">
         <v>1787</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20" t="s">
         <v>44</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20" t="b">
         <v>1</v>
       </c>
       <c r="T20" t="s">
         <v>45</v>
       </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21">
@@ -8706,51 +8694,51 @@
       </c>
       <c r="B21" t="s">
         <v>151</v>
       </c>
       <c r="C21" t="s">
         <v>152</v>
       </c>
       <c r="D21"/>
       <c r="E21" t="s">
         <v>153</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>9</v>
       </c>
       <c r="H21" t="n">
         <v>1826</v>
       </c>
       <c r="I21" t="s">
         <v>43</v>
       </c>
       <c r="J21" t="s">
         <v>43</v>
       </c>
       <c r="K21" t="n">
-        <v>0.864624255235352</v>
+        <v>0.841521240734222</v>
       </c>
       <c r="L21" t="n">
         <v>1785</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21" t="s">
         <v>44</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21" t="b">
         <v>0</v>
       </c>
       <c r="T21" t="s">
         <v>45</v>
       </c>
       <c r="U21" t="s">
         <v>154</v>
       </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -8763,51 +8751,51 @@
         <v>156</v>
       </c>
       <c r="C22" t="s">
         <v>157</v>
       </c>
       <c r="D22"/>
       <c r="E22" t="s">
         <v>158</v>
       </c>
       <c r="F22" t="n">
         <v>1749</v>
       </c>
       <c r="G22" t="s">
         <v>159</v>
       </c>
       <c r="H22" t="n">
         <v>1827</v>
       </c>
       <c r="I22" t="s">
         <v>160</v>
       </c>
       <c r="J22" t="s">
         <v>161</v>
       </c>
       <c r="K22" t="n">
-        <v>10.1934124115051</v>
+        <v>10.273317628906</v>
       </c>
       <c r="L22" t="n">
         <v>1785</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22" t="s">
         <v>162</v>
       </c>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22" t="b">
         <v>1</v>
       </c>
       <c r="T22" t="s">
         <v>45</v>
       </c>
       <c r="U22" t="s">
         <v>163</v>
       </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -8818,102 +8806,102 @@
       </c>
       <c r="B23" t="s">
         <v>165</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23" t="s">
         <v>167</v>
       </c>
       <c r="E23" t="s">
         <v>43</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
         <v>43</v>
       </c>
       <c r="H23"/>
       <c r="I23" t="s">
         <v>43</v>
       </c>
       <c r="J23" t="s">
         <v>43</v>
       </c>
       <c r="K23" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L23" t="n">
         <v>1789</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23" t="s">
         <v>54</v>
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23" t="b">
         <v>1</v>
       </c>
       <c r="T23" t="s">
         <v>45</v>
       </c>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>168</v>
       </c>
       <c r="B24" t="s">
         <v>169</v>
       </c>
       <c r="C24" t="s">
         <v>170</v>
       </c>
       <c r="D24"/>
       <c r="E24" t="s">
         <v>171</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
         <v>43</v>
       </c>
       <c r="H24"/>
       <c r="I24" t="s">
         <v>43</v>
       </c>
       <c r="J24" t="s">
         <v>43</v>
       </c>
       <c r="K24" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L24" t="n">
         <v>1791</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24" t="s">
         <v>172</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24" t="b">
         <v>1</v>
       </c>
       <c r="T24" t="s">
         <v>45</v>
       </c>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25">
@@ -8926,51 +8914,51 @@
       <c r="C25" t="s">
         <v>175</v>
       </c>
       <c r="D25" t="s">
         <v>176</v>
       </c>
       <c r="E25" t="s">
         <v>177</v>
       </c>
       <c r="F25" t="n">
         <v>1762</v>
       </c>
       <c r="G25" t="s">
         <v>9</v>
       </c>
       <c r="H25" t="n">
         <v>1837</v>
       </c>
       <c r="I25" t="s">
         <v>178</v>
       </c>
       <c r="J25" t="s">
         <v>179</v>
       </c>
       <c r="K25" t="n">
-        <v>7.95779290382641</v>
+        <v>8.00119390531795</v>
       </c>
       <c r="L25" t="n">
         <v>1783</v>
       </c>
       <c r="M25" t="n">
         <v>1837</v>
       </c>
       <c r="N25"/>
       <c r="O25" t="s">
         <v>65</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25" t="s">
         <v>180</v>
       </c>
       <c r="S25" t="b">
         <v>0</v>
       </c>
       <c r="T25" t="s">
         <v>45</v>
       </c>
       <c r="U25" t="s">
         <v>181</v>
       </c>
@@ -8991,51 +8979,51 @@
         <v>185</v>
       </c>
       <c r="C26" t="s">
         <v>186</v>
       </c>
       <c r="D26"/>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="n">
         <v>1750</v>
       </c>
       <c r="G26" t="s">
         <v>187</v>
       </c>
       <c r="H26" t="n">
         <v>1830</v>
       </c>
       <c r="I26" t="s">
         <v>43</v>
       </c>
       <c r="J26" t="s">
         <v>188</v>
       </c>
       <c r="K26" t="n">
-        <v>4.68934413134584</v>
+        <v>5.33088740248472</v>
       </c>
       <c r="L26" t="n">
         <v>1784</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26" t="s">
         <v>44</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26" t="b">
         <v>1</v>
       </c>
       <c r="T26" t="s">
         <v>45</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27">
@@ -9046,102 +9034,102 @@
         <v>190</v>
       </c>
       <c r="C27" t="s">
         <v>166</v>
       </c>
       <c r="D27"/>
       <c r="E27" t="s">
         <v>191</v>
       </c>
       <c r="F27" t="n">
         <v>1741</v>
       </c>
       <c r="G27" t="s">
         <v>191</v>
       </c>
       <c r="H27" t="n">
         <v>1814</v>
       </c>
       <c r="I27" t="s">
         <v>192</v>
       </c>
       <c r="J27" t="s">
         <v>193</v>
       </c>
       <c r="K27" t="n">
-        <v>5.78987851539885</v>
+        <v>5.6430211397347</v>
       </c>
       <c r="L27" t="n">
         <v>1785</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27" t="s">
         <v>54</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27" t="b">
         <v>1</v>
       </c>
       <c r="T27" t="s">
         <v>194</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>195</v>
       </c>
       <c r="B28" t="s">
         <v>196</v>
       </c>
       <c r="C28" t="s">
         <v>197</v>
       </c>
       <c r="D28"/>
       <c r="E28" t="s">
         <v>43</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
         <v>43</v>
       </c>
       <c r="H28"/>
       <c r="I28" t="s">
         <v>43</v>
       </c>
       <c r="J28" t="s">
         <v>43</v>
       </c>
       <c r="K28" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L28" t="n">
         <v>1784</v>
       </c>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28" t="s">
         <v>172</v>
       </c>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28" t="b">
         <v>1</v>
       </c>
       <c r="T28" t="s">
         <v>45</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29">
@@ -9154,51 +9142,51 @@
       <c r="C29" t="s">
         <v>200</v>
       </c>
       <c r="D29" t="s">
         <v>201</v>
       </c>
       <c r="E29" t="s">
         <v>202</v>
       </c>
       <c r="F29" t="n">
         <v>1744</v>
       </c>
       <c r="G29" t="s">
         <v>203</v>
       </c>
       <c r="H29" t="n">
         <v>1812</v>
       </c>
       <c r="I29" t="s">
         <v>204</v>
       </c>
       <c r="J29" t="s">
         <v>205</v>
       </c>
       <c r="K29" t="n">
-        <v>3.82886430025532</v>
+        <v>2.9857551808372</v>
       </c>
       <c r="L29" t="n">
         <v>1783</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29" t="s">
         <v>44</v>
       </c>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29" t="b">
         <v>1</v>
       </c>
       <c r="T29" t="s">
         <v>45</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30">
@@ -9211,51 +9199,51 @@
       <c r="C30" t="s">
         <v>40</v>
       </c>
       <c r="D30" t="s">
         <v>208</v>
       </c>
       <c r="E30" t="s">
         <v>209</v>
       </c>
       <c r="F30" t="n">
         <v>1739</v>
       </c>
       <c r="G30" t="s">
         <v>210</v>
       </c>
       <c r="H30" t="n">
         <v>1800</v>
       </c>
       <c r="I30" t="s">
         <v>211</v>
       </c>
       <c r="J30" t="s">
         <v>212</v>
       </c>
       <c r="K30" t="n">
-        <v>2.96108573439712</v>
+        <v>2.16794691405284</v>
       </c>
       <c r="L30" t="n">
         <v>1791</v>
       </c>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30" t="s">
         <v>54</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30" t="b">
         <v>1</v>
       </c>
       <c r="T30" t="s">
         <v>45</v>
       </c>
       <c r="U30" t="s">
         <v>181</v>
       </c>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
@@ -9268,51 +9256,51 @@
         <v>214</v>
       </c>
       <c r="C31" t="s">
         <v>215</v>
       </c>
       <c r="D31"/>
       <c r="E31" t="s">
         <v>216</v>
       </c>
       <c r="F31" t="n">
         <v>1741</v>
       </c>
       <c r="G31" t="s">
         <v>9</v>
       </c>
       <c r="H31" t="n">
         <v>1826</v>
       </c>
       <c r="I31" t="s">
         <v>217</v>
       </c>
       <c r="J31" t="s">
         <v>218</v>
       </c>
       <c r="K31" t="n">
-        <v>5.38064750626518</v>
+        <v>5.21291120665619</v>
       </c>
       <c r="L31" t="n">
         <v>1791</v>
       </c>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31" t="s">
         <v>44</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31" t="b">
         <v>0</v>
       </c>
       <c r="T31" t="s">
         <v>45</v>
       </c>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32">
@@ -9323,273 +9311,273 @@
         <v>220</v>
       </c>
       <c r="C32" t="s">
         <v>221</v>
       </c>
       <c r="D32"/>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="n">
         <v>1731</v>
       </c>
       <c r="G32" t="s">
         <v>9</v>
       </c>
       <c r="H32" t="n">
         <v>1791</v>
       </c>
       <c r="I32" t="s">
         <v>222</v>
       </c>
       <c r="J32" t="s">
         <v>43</v>
       </c>
       <c r="K32" t="n">
-        <v>2.53925031753584</v>
+        <v>1.77674536606922</v>
       </c>
       <c r="L32" t="n">
         <v>1784</v>
       </c>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32" t="s">
         <v>109</v>
       </c>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32" t="b">
         <v>1</v>
       </c>
       <c r="T32" t="s">
         <v>45</v>
       </c>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>223</v>
       </c>
       <c r="B33" t="s">
         <v>224</v>
       </c>
       <c r="C33" t="s">
         <v>225</v>
       </c>
       <c r="D33"/>
       <c r="E33" t="s">
         <v>43</v>
       </c>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>43</v>
       </c>
       <c r="H33"/>
       <c r="I33" t="s">
         <v>43</v>
       </c>
       <c r="J33" t="s">
         <v>43</v>
       </c>
       <c r="K33" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L33" t="n">
         <v>1784</v>
       </c>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33" t="s">
         <v>44</v>
       </c>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33" t="b">
         <v>1</v>
       </c>
       <c r="T33" t="s">
         <v>45</v>
       </c>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>226</v>
       </c>
       <c r="B34" t="s">
         <v>227</v>
       </c>
       <c r="C34" t="s">
         <v>228</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34"/>
+      <c r="E34" t="s">
         <v>229</v>
       </c>
-      <c r="E34" t="s">
+      <c r="F34" t="n">
+        <v>1735</v>
+      </c>
+      <c r="G34" t="s">
         <v>230</v>
       </c>
-      <c r="F34" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="H34" t="n">
-        <v>1814</v>
+        <v>1784</v>
       </c>
       <c r="I34" t="s">
-        <v>43</v>
+        <v>231</v>
       </c>
       <c r="J34" t="s">
-        <v>43</v>
+        <v>232</v>
       </c>
       <c r="K34" t="n">
-        <v>0.176396961236671</v>
+        <v>12.0771495739953</v>
       </c>
       <c r="L34" t="n">
-        <v>1784</v>
+        <v>1783</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34" t="s">
         <v>54</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34" t="b">
         <v>1</v>
       </c>
       <c r="T34" t="s">
         <v>45</v>
       </c>
-      <c r="U34"/>
+      <c r="U34" t="s">
+        <v>233</v>
+      </c>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="B35" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C35" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>236</v>
+      </c>
+      <c r="D35" t="s">
+        <v>237</v>
+      </c>
       <c r="E35" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F35" t="n">
-        <v>1735</v>
+        <v>1759</v>
       </c>
       <c r="G35" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H35" t="n">
+        <v>1789</v>
+      </c>
+      <c r="I35" t="s">
+        <v>240</v>
+      </c>
+      <c r="J35" t="s">
+        <v>241</v>
+      </c>
+      <c r="K35" t="n">
+        <v>4.4518097674094</v>
+      </c>
+      <c r="L35" t="n">
         <v>1784</v>
-      </c>
-[...10 lines deleted...]
-        <v>1783</v>
       </c>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35" t="s">
         <v>54</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35" t="b">
         <v>1</v>
       </c>
       <c r="T35" t="s">
         <v>45</v>
       </c>
-      <c r="U35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B36" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C36" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D36" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E36" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="F36" t="n">
-        <v>1759</v>
+        <v>1722</v>
       </c>
       <c r="G36" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H36" t="n">
-        <v>1789</v>
+        <v>1814</v>
       </c>
       <c r="I36" t="s">
-        <v>245</v>
+        <v>43</v>
       </c>
       <c r="J36" t="s">
-        <v>246</v>
+        <v>43</v>
       </c>
       <c r="K36" t="n">
-        <v>5.26403063151414</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L36" t="n">
         <v>1784</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36" t="s">
         <v>54</v>
       </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36" t="b">
         <v>1</v>
       </c>
       <c r="T36" t="s">
         <v>45</v>
       </c>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
     </row>
     <row r="37">
@@ -9600,51 +9588,51 @@
         <v>248</v>
       </c>
       <c r="C37" t="s">
         <v>249</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>250</v>
       </c>
       <c r="F37" t="n">
         <v>1748</v>
       </c>
       <c r="G37" t="s">
         <v>251</v>
       </c>
       <c r="H37" t="n">
         <v>1822</v>
       </c>
       <c r="I37" t="s">
         <v>252</v>
       </c>
       <c r="J37" t="s">
         <v>253</v>
       </c>
       <c r="K37" t="n">
-        <v>12.2945854212408</v>
+        <v>12.3879311096699</v>
       </c>
       <c r="L37" t="n">
         <v>1786</v>
       </c>
       <c r="M37" t="n">
         <v>1822</v>
       </c>
       <c r="N37"/>
       <c r="O37" t="s">
         <v>54</v>
       </c>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37" t="b">
         <v>0</v>
       </c>
       <c r="T37" t="s">
         <v>45</v>
       </c>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9657,51 +9645,51 @@
         <v>255</v>
       </c>
       <c r="C38" t="s">
         <v>256</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="n">
         <v>1723</v>
       </c>
       <c r="G38" t="s">
         <v>9</v>
       </c>
       <c r="H38" t="n">
         <v>1765</v>
       </c>
       <c r="I38" t="s">
         <v>257</v>
       </c>
       <c r="J38" t="s">
         <v>258</v>
       </c>
       <c r="K38" t="n">
-        <v>5.17507598969712</v>
+        <v>5.7558731692175</v>
       </c>
       <c r="L38" t="n">
         <v>1757</v>
       </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38" t="s">
         <v>44</v>
       </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38" t="b">
         <v>0</v>
       </c>
       <c r="T38" t="s">
         <v>45</v>
       </c>
       <c r="U38" t="s">
         <v>84</v>
       </c>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
@@ -9710,51 +9698,51 @@
       <c r="A39" t="s">
         <v>259</v>
       </c>
       <c r="B39" t="s">
         <v>260</v>
       </c>
       <c r="C39" t="s">
         <v>261</v>
       </c>
       <c r="D39"/>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>43</v>
       </c>
       <c r="H39"/>
       <c r="I39" t="s">
         <v>43</v>
       </c>
       <c r="J39" t="s">
         <v>43</v>
       </c>
       <c r="K39" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L39" t="n">
         <v>1784</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39" t="s">
         <v>172</v>
       </c>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39" t="b">
         <v>1</v>
       </c>
       <c r="T39" t="s">
         <v>45</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
     </row>
     <row r="40">
@@ -9765,51 +9753,51 @@
         <v>263</v>
       </c>
       <c r="C40" t="s">
         <v>264</v>
       </c>
       <c r="D40"/>
       <c r="E40" t="s">
         <v>43</v>
       </c>
       <c r="F40" t="n">
         <v>1732</v>
       </c>
       <c r="G40" t="s">
         <v>265</v>
       </c>
       <c r="H40" t="n">
         <v>1804</v>
       </c>
       <c r="I40" t="s">
         <v>43</v>
       </c>
       <c r="J40" t="s">
         <v>266</v>
       </c>
       <c r="K40" t="n">
-        <v>1.81006039428612</v>
+        <v>1.83028429972254</v>
       </c>
       <c r="L40" t="n">
         <v>1784</v>
       </c>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40" t="s">
         <v>109</v>
       </c>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40" t="b">
         <v>1</v>
       </c>
       <c r="T40" t="s">
         <v>45</v>
       </c>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
     </row>
     <row r="41">
@@ -9820,51 +9808,51 @@
         <v>268</v>
       </c>
       <c r="C41" t="s">
         <v>269</v>
       </c>
       <c r="D41"/>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="n">
         <v>1738</v>
       </c>
       <c r="G41" t="s">
         <v>43</v>
       </c>
       <c r="H41" t="n">
         <v>1814</v>
       </c>
       <c r="I41" t="s">
         <v>43</v>
       </c>
       <c r="J41" t="s">
         <v>43</v>
       </c>
       <c r="K41" t="n">
-        <v>0.584434864624242</v>
+        <v>0.670420734277661</v>
       </c>
       <c r="L41" t="n">
         <v>1789</v>
       </c>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41" t="s">
         <v>172</v>
       </c>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41" t="b">
         <v>1</v>
       </c>
       <c r="T41" t="s">
         <v>45</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
     </row>
     <row r="42">
@@ -9875,102 +9863,102 @@
         <v>271</v>
       </c>
       <c r="C42" t="s">
         <v>272</v>
       </c>
       <c r="D42"/>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="n">
         <v>1730</v>
       </c>
       <c r="G42" t="s">
         <v>9</v>
       </c>
       <c r="H42" t="n">
         <v>1793</v>
       </c>
       <c r="I42" t="s">
         <v>43</v>
       </c>
       <c r="J42" t="s">
         <v>273</v>
       </c>
       <c r="K42" t="n">
-        <v>1.91059676177659</v>
+        <v>1.95012397066934</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="n">
         <v>1760</v>
       </c>
       <c r="O42" t="s">
         <v>172</v>
       </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42" t="b">
         <v>0</v>
       </c>
       <c r="T42" t="s">
         <v>45</v>
       </c>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>274</v>
       </c>
       <c r="B43" t="s">
         <v>275</v>
       </c>
       <c r="C43" t="s">
         <v>276</v>
       </c>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>43</v>
       </c>
       <c r="F43"/>
       <c r="G43" t="s">
         <v>43</v>
       </c>
       <c r="H43"/>
       <c r="I43" t="s">
         <v>43</v>
       </c>
       <c r="J43" t="s">
         <v>43</v>
       </c>
       <c r="K43" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L43" t="n">
         <v>1784</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
         <v>44</v>
       </c>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43" t="b">
         <v>1</v>
       </c>
       <c r="T43" t="s">
         <v>45</v>
       </c>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
     </row>
     <row r="44">
@@ -9981,153 +9969,153 @@
         <v>278</v>
       </c>
       <c r="C44" t="s">
         <v>221</v>
       </c>
       <c r="D44"/>
       <c r="E44" t="s">
         <v>279</v>
       </c>
       <c r="F44" t="n">
         <v>1749</v>
       </c>
       <c r="G44" t="s">
         <v>279</v>
       </c>
       <c r="H44" t="n">
         <v>1801</v>
       </c>
       <c r="I44" t="s">
         <v>43</v>
       </c>
       <c r="J44" t="s">
         <v>43</v>
       </c>
       <c r="K44" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L44" t="n">
         <v>1784</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44" t="s">
         <v>44</v>
       </c>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44" t="b">
         <v>1</v>
       </c>
       <c r="T44" t="s">
         <v>45</v>
       </c>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>280</v>
       </c>
       <c r="B45" t="s">
         <v>281</v>
       </c>
       <c r="C45" t="s">
         <v>272</v>
       </c>
       <c r="D45"/>
       <c r="E45" t="s">
         <v>43</v>
       </c>
       <c r="F45"/>
       <c r="G45" t="s">
         <v>43</v>
       </c>
       <c r="H45"/>
       <c r="I45" t="s">
         <v>43</v>
       </c>
       <c r="J45" t="s">
         <v>43</v>
       </c>
       <c r="K45" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L45" t="n">
         <v>1784</v>
       </c>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45" t="s">
         <v>44</v>
       </c>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45" t="b">
         <v>1</v>
       </c>
       <c r="T45" t="s">
         <v>45</v>
       </c>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>282</v>
       </c>
       <c r="B46" t="s">
         <v>283</v>
       </c>
       <c r="C46" t="s">
         <v>284</v>
       </c>
       <c r="D46"/>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>43</v>
       </c>
       <c r="H46"/>
       <c r="I46" t="s">
         <v>43</v>
       </c>
       <c r="J46" t="s">
         <v>43</v>
       </c>
       <c r="K46" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L46" t="n">
         <v>1791</v>
       </c>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46" t="s">
         <v>44</v>
       </c>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46" t="b">
         <v>1</v>
       </c>
       <c r="T46" t="s">
         <v>45</v>
       </c>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
     </row>
     <row r="47">
@@ -10138,102 +10126,102 @@
         <v>286</v>
       </c>
       <c r="C47" t="s">
         <v>287</v>
       </c>
       <c r="D47"/>
       <c r="E47" t="s">
         <v>128</v>
       </c>
       <c r="F47" t="n">
         <v>1753</v>
       </c>
       <c r="G47" t="s">
         <v>128</v>
       </c>
       <c r="H47" t="n">
         <v>1836</v>
       </c>
       <c r="I47" t="s">
         <v>288</v>
       </c>
       <c r="J47" t="s">
         <v>289</v>
       </c>
       <c r="K47" t="n">
-        <v>4.23853640803475</v>
+        <v>4.19795063982196</v>
       </c>
       <c r="L47" t="n">
         <v>1795</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47" t="s">
         <v>54</v>
       </c>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47" t="b">
         <v>1</v>
       </c>
       <c r="T47" t="s">
         <v>45</v>
       </c>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>290</v>
       </c>
       <c r="B48" t="s">
         <v>291</v>
       </c>
       <c r="C48" t="s">
         <v>292</v>
       </c>
       <c r="D48"/>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>43</v>
       </c>
       <c r="H48"/>
       <c r="I48" t="s">
         <v>43</v>
       </c>
       <c r="J48" t="s">
         <v>43</v>
       </c>
       <c r="K48" t="n">
-        <v>0</v>
+        <v>0.284307028189574</v>
       </c>
       <c r="L48" t="n">
         <v>1791</v>
       </c>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48" t="s">
         <v>172</v>
       </c>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48" t="b">
         <v>1</v>
       </c>
       <c r="T48" t="s">
         <v>45</v>
       </c>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
     </row>
     <row r="49">
@@ -10244,102 +10232,102 @@
         <v>291</v>
       </c>
       <c r="C49" t="s">
         <v>294</v>
       </c>
       <c r="D49"/>
       <c r="E49" t="s">
         <v>295</v>
       </c>
       <c r="F49" t="n">
         <v>1724</v>
       </c>
       <c r="G49" t="s">
         <v>296</v>
       </c>
       <c r="H49" t="n">
         <v>1803</v>
       </c>
       <c r="I49" t="s">
         <v>297</v>
       </c>
       <c r="J49" t="s">
         <v>298</v>
       </c>
       <c r="K49" t="n">
-        <v>5.84587064002449</v>
+        <v>5.59353044688265</v>
       </c>
       <c r="L49" t="n">
         <v>1783</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49" t="s">
         <v>44</v>
       </c>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49" t="b">
         <v>1</v>
       </c>
       <c r="T49" t="s">
         <v>45</v>
       </c>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>299</v>
       </c>
       <c r="B50" t="s">
         <v>300</v>
       </c>
       <c r="C50" t="s">
         <v>301</v>
       </c>
       <c r="D50"/>
       <c r="E50" t="s">
         <v>43</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>43</v>
       </c>
       <c r="H50"/>
       <c r="I50" t="s">
         <v>43</v>
       </c>
       <c r="J50" t="s">
         <v>43</v>
       </c>
       <c r="K50" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L50" t="n">
         <v>1784</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50" t="s">
         <v>44</v>
       </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50" t="b">
         <v>1</v>
       </c>
       <c r="T50" t="s">
         <v>45</v>
       </c>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51">
@@ -10350,51 +10338,51 @@
         <v>300</v>
       </c>
       <c r="C51" t="s">
         <v>303</v>
       </c>
       <c r="D51"/>
       <c r="E51" t="s">
         <v>304</v>
       </c>
       <c r="F51" t="n">
         <v>1741</v>
       </c>
       <c r="G51" t="s">
         <v>9</v>
       </c>
       <c r="H51" t="n">
         <v>1812</v>
       </c>
       <c r="I51" t="s">
         <v>305</v>
       </c>
       <c r="J51" t="s">
         <v>306</v>
       </c>
       <c r="K51" t="n">
-        <v>2.98462139791417</v>
+        <v>2.35912240487156</v>
       </c>
       <c r="L51" t="n">
         <v>1783</v>
       </c>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51" t="s">
         <v>54</v>
       </c>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51" t="b">
         <v>0</v>
       </c>
       <c r="T51" t="s">
         <v>45</v>
       </c>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
     </row>
     <row r="52">
@@ -10405,204 +10393,204 @@
         <v>308</v>
       </c>
       <c r="C52" t="s">
         <v>309</v>
       </c>
       <c r="D52"/>
       <c r="E52" t="s">
         <v>310</v>
       </c>
       <c r="F52" t="n">
         <v>1753</v>
       </c>
       <c r="G52" t="s">
         <v>310</v>
       </c>
       <c r="H52" t="n">
         <v>1810</v>
       </c>
       <c r="I52" t="s">
         <v>311</v>
       </c>
       <c r="J52" t="s">
         <v>312</v>
       </c>
       <c r="K52" t="n">
-        <v>10.5477150660595</v>
+        <v>10.4990290122445</v>
       </c>
       <c r="L52" t="n">
         <v>1784</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52" t="s">
         <v>54</v>
       </c>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52" t="b">
         <v>1</v>
       </c>
       <c r="T52" t="s">
         <v>45</v>
       </c>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>313</v>
       </c>
       <c r="B53" t="s">
         <v>314</v>
       </c>
       <c r="C53" t="s">
         <v>315</v>
       </c>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>43</v>
       </c>
       <c r="F53"/>
       <c r="G53" t="s">
         <v>43</v>
       </c>
       <c r="H53"/>
       <c r="I53" t="s">
         <v>43</v>
       </c>
       <c r="J53" t="s">
         <v>43</v>
       </c>
       <c r="K53" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L53" t="n">
         <v>1791</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53" t="s">
         <v>44</v>
       </c>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53" t="b">
         <v>1</v>
       </c>
       <c r="T53" t="s">
         <v>45</v>
       </c>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>316</v>
       </c>
       <c r="B54" t="s">
         <v>317</v>
       </c>
       <c r="C54" t="s">
         <v>318</v>
       </c>
       <c r="D54"/>
       <c r="E54" t="s">
         <v>43</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
         <v>43</v>
       </c>
       <c r="H54"/>
       <c r="I54" t="s">
         <v>43</v>
       </c>
       <c r="J54" t="s">
         <v>43</v>
       </c>
       <c r="K54" t="n">
-        <v>0.578212820060845</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L54" t="n">
         <v>1795</v>
       </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54" t="s">
         <v>44</v>
       </c>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54" t="b">
         <v>1</v>
       </c>
       <c r="T54" t="s">
         <v>45</v>
       </c>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>319</v>
       </c>
       <c r="B55" t="s">
         <v>320</v>
       </c>
       <c r="C55" t="s">
         <v>43</v>
       </c>
       <c r="D55"/>
       <c r="E55" t="s">
         <v>43</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
         <v>43</v>
       </c>
       <c r="H55"/>
       <c r="I55" t="s">
         <v>43</v>
       </c>
       <c r="J55" t="s">
         <v>43</v>
       </c>
       <c r="K55" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L55" t="n">
         <v>1795</v>
       </c>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55" t="s">
         <v>172</v>
       </c>
       <c r="P55"/>
       <c r="Q55"/>
       <c r="R55"/>
       <c r="S55" t="b">
         <v>1</v>
       </c>
       <c r="T55" t="s">
         <v>45</v>
       </c>
       <c r="U55"/>
       <c r="V55"/>
       <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
     </row>
     <row r="56">
@@ -10613,51 +10601,51 @@
         <v>322</v>
       </c>
       <c r="C56" t="s">
         <v>323</v>
       </c>
       <c r="D56"/>
       <c r="E56" t="s">
         <v>324</v>
       </c>
       <c r="F56" t="n">
         <v>1742</v>
       </c>
       <c r="G56" t="s">
         <v>187</v>
       </c>
       <c r="H56" t="n">
         <v>1791</v>
       </c>
       <c r="I56" t="s">
         <v>325</v>
       </c>
       <c r="J56" t="s">
         <v>326</v>
       </c>
       <c r="K56" t="n">
-        <v>11.1799668426439</v>
+        <v>11.2567072226888</v>
       </c>
       <c r="L56" t="n">
         <v>1786</v>
       </c>
       <c r="M56" t="n">
         <v>1791</v>
       </c>
       <c r="N56"/>
       <c r="O56" t="s">
         <v>109</v>
       </c>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56" t="b">
         <v>1</v>
       </c>
       <c r="T56" t="s">
         <v>45</v>
       </c>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
@@ -10670,51 +10658,51 @@
         <v>328</v>
       </c>
       <c r="C57" t="s">
         <v>329</v>
       </c>
       <c r="D57"/>
       <c r="E57" t="s">
         <v>75</v>
       </c>
       <c r="F57" t="n">
         <v>1759</v>
       </c>
       <c r="G57" t="s">
         <v>75</v>
       </c>
       <c r="H57" t="n">
         <v>1828</v>
       </c>
       <c r="I57" t="s">
         <v>330</v>
       </c>
       <c r="J57" t="s">
         <v>331</v>
       </c>
       <c r="K57" t="n">
-        <v>9.9707012600881</v>
+        <v>9.98402704623502</v>
       </c>
       <c r="L57" t="n">
         <v>1785</v>
       </c>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57" t="s">
         <v>54</v>
       </c>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57" t="b">
         <v>1</v>
       </c>
       <c r="T57" t="s">
         <v>45</v>
       </c>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
     </row>
     <row r="58">
@@ -10725,51 +10713,51 @@
         <v>328</v>
       </c>
       <c r="C58" t="s">
         <v>333</v>
       </c>
       <c r="D58"/>
       <c r="E58" t="s">
         <v>334</v>
       </c>
       <c r="F58" t="n">
         <v>1726</v>
       </c>
       <c r="G58" t="s">
         <v>75</v>
       </c>
       <c r="H58" t="n">
         <v>1784</v>
       </c>
       <c r="I58" t="s">
         <v>335</v>
       </c>
       <c r="J58" t="s">
         <v>336</v>
       </c>
       <c r="K58" t="n">
-        <v>5.49729646867016</v>
+        <v>5.54531939536654</v>
       </c>
       <c r="L58" t="n">
         <v>1784</v>
       </c>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" t="s">
         <v>44</v>
       </c>
       <c r="P58" t="s">
         <v>109</v>
       </c>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58" t="b">
         <v>1</v>
       </c>
       <c r="T58" t="s">
         <v>45</v>
       </c>
       <c r="U58" t="s">
         <v>337</v>
       </c>
       <c r="V58"/>
       <c r="W58"/>
@@ -10786,51 +10774,51 @@
       <c r="C59" t="s">
         <v>340</v>
       </c>
       <c r="D59" t="s">
         <v>341</v>
       </c>
       <c r="E59" t="s">
         <v>342</v>
       </c>
       <c r="F59" t="n">
         <v>1711</v>
       </c>
       <c r="G59" t="s">
         <v>69</v>
       </c>
       <c r="H59" t="n">
         <v>1787</v>
       </c>
       <c r="I59" t="s">
         <v>343</v>
       </c>
       <c r="J59" t="s">
         <v>344</v>
       </c>
       <c r="K59" t="n">
-        <v>14.2987232562815</v>
+        <v>14.3749713424674</v>
       </c>
       <c r="L59" t="n">
         <v>1783</v>
       </c>
       <c r="M59" t="n">
         <v>1787</v>
       </c>
       <c r="N59"/>
       <c r="O59" t="s">
         <v>54</v>
       </c>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59" t="b">
         <v>1</v>
       </c>
       <c r="T59" t="s">
         <v>45</v>
       </c>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10845,51 +10833,51 @@
       <c r="C60" t="s">
         <v>347</v>
       </c>
       <c r="D60" t="s">
         <v>348</v>
       </c>
       <c r="E60" t="s">
         <v>349</v>
       </c>
       <c r="F60" t="n">
         <v>1730</v>
       </c>
       <c r="G60" t="s">
         <v>75</v>
       </c>
       <c r="H60" t="n">
         <v>1814</v>
       </c>
       <c r="I60" t="s">
         <v>350</v>
       </c>
       <c r="J60" t="s">
         <v>351</v>
       </c>
       <c r="K60" t="n">
-        <v>10.1560248429076</v>
+        <v>10.5053185315592</v>
       </c>
       <c r="L60" t="n">
         <v>1783</v>
       </c>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60" t="s">
         <v>54</v>
       </c>
       <c r="P60"/>
       <c r="Q60"/>
       <c r="R60"/>
       <c r="S60" t="b">
         <v>1</v>
       </c>
       <c r="T60" t="s">
         <v>45</v>
       </c>
       <c r="U60"/>
       <c r="V60"/>
       <c r="W60"/>
       <c r="X60"/>
       <c r="Y60"/>
     </row>
     <row r="61">
@@ -10900,51 +10888,51 @@
         <v>353</v>
       </c>
       <c r="C61" t="s">
         <v>354</v>
       </c>
       <c r="D61"/>
       <c r="E61" t="s">
         <v>69</v>
       </c>
       <c r="F61" t="n">
         <v>1783</v>
       </c>
       <c r="G61" t="s">
         <v>355</v>
       </c>
       <c r="H61" t="n">
         <v>1872</v>
       </c>
       <c r="I61" t="s">
         <v>356</v>
       </c>
       <c r="J61" t="s">
         <v>357</v>
       </c>
       <c r="K61" t="n">
-        <v>10.4050665636576</v>
+        <v>10.2599566501227</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="n">
         <v>1799</v>
       </c>
       <c r="O61" t="s">
         <v>44</v>
       </c>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61" t="b">
         <v>1</v>
       </c>
       <c r="T61" t="s">
         <v>45</v>
       </c>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
     </row>
     <row r="62">
@@ -10955,51 +10943,51 @@
         <v>359</v>
       </c>
       <c r="C62" t="s">
         <v>360</v>
       </c>
       <c r="D62"/>
       <c r="E62" t="s">
         <v>361</v>
       </c>
       <c r="F62" t="n">
         <v>1772</v>
       </c>
       <c r="G62" t="s">
         <v>62</v>
       </c>
       <c r="H62" t="n">
         <v>1840</v>
       </c>
       <c r="I62" t="s">
         <v>362</v>
       </c>
       <c r="J62" t="s">
         <v>363</v>
       </c>
       <c r="K62" t="n">
-        <v>7.97325268200242</v>
+        <v>8.21416046283922</v>
       </c>
       <c r="L62" t="n">
         <v>1798</v>
       </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62" t="s">
         <v>44</v>
       </c>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62" t="b">
         <v>1</v>
       </c>
       <c r="T62" t="s">
         <v>45</v>
       </c>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
     <row r="63">
@@ -11012,51 +11000,51 @@
       <c r="C63" t="s">
         <v>366</v>
       </c>
       <c r="D63" t="s">
         <v>367</v>
       </c>
       <c r="E63" t="s">
         <v>361</v>
       </c>
       <c r="F63" t="n">
         <v>1761</v>
       </c>
       <c r="G63" t="s">
         <v>361</v>
       </c>
       <c r="H63" t="n">
         <v>1818</v>
       </c>
       <c r="I63" t="s">
         <v>368</v>
       </c>
       <c r="J63" t="s">
         <v>369</v>
       </c>
       <c r="K63" t="n">
-        <v>8.96943689123349</v>
+        <v>8.93324356953259</v>
       </c>
       <c r="L63" t="n">
         <v>1790</v>
       </c>
       <c r="M63" t="n">
         <v>1818</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
         <v>54</v>
       </c>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63" t="b">
         <v>1</v>
       </c>
       <c r="T63" t="s">
         <v>45</v>
       </c>
       <c r="U63"/>
       <c r="V63"/>
       <c r="W63"/>
       <c r="X63"/>
       <c r="Y63"/>
@@ -11069,102 +11057,102 @@
         <v>371</v>
       </c>
       <c r="C64" t="s">
         <v>372</v>
       </c>
       <c r="D64"/>
       <c r="E64" t="s">
         <v>373</v>
       </c>
       <c r="F64" t="n">
         <v>1741</v>
       </c>
       <c r="G64" t="s">
         <v>9</v>
       </c>
       <c r="H64" t="n">
         <v>1818</v>
       </c>
       <c r="I64" t="s">
         <v>43</v>
       </c>
       <c r="J64" t="s">
         <v>374</v>
       </c>
       <c r="K64" t="n">
-        <v>4.93418610704204</v>
+        <v>5.57613297633133</v>
       </c>
       <c r="L64" t="n">
         <v>1783</v>
       </c>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64" t="s">
         <v>44</v>
       </c>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
       <c r="S64" t="b">
         <v>0</v>
       </c>
       <c r="T64" t="s">
         <v>45</v>
       </c>
       <c r="U64"/>
       <c r="V64"/>
       <c r="W64"/>
       <c r="X64"/>
       <c r="Y64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>375</v>
       </c>
       <c r="B65" t="s">
         <v>376</v>
       </c>
       <c r="C65" t="s">
         <v>377</v>
       </c>
       <c r="D65"/>
       <c r="E65" t="s">
         <v>43</v>
       </c>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>43</v>
       </c>
       <c r="H65"/>
       <c r="I65" t="s">
         <v>43</v>
       </c>
       <c r="J65" t="s">
         <v>43</v>
       </c>
       <c r="K65" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L65" t="n">
         <v>1784</v>
       </c>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65" t="s">
         <v>172</v>
       </c>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
       <c r="S65" t="b">
         <v>1</v>
       </c>
       <c r="T65" t="s">
         <v>45</v>
       </c>
       <c r="U65"/>
       <c r="V65"/>
       <c r="W65"/>
       <c r="X65"/>
       <c r="Y65"/>
     </row>
     <row r="66">
@@ -11177,51 +11165,51 @@
       <c r="C66" t="s">
         <v>380</v>
       </c>
       <c r="D66" t="s">
         <v>381</v>
       </c>
       <c r="E66" t="s">
         <v>68</v>
       </c>
       <c r="F66" t="n">
         <v>1728</v>
       </c>
       <c r="G66" t="s">
         <v>68</v>
       </c>
       <c r="H66" t="n">
         <v>1797</v>
       </c>
       <c r="I66" t="s">
         <v>382</v>
       </c>
       <c r="J66" t="s">
         <v>383</v>
       </c>
       <c r="K66" t="n">
-        <v>1.54563861538018</v>
+        <v>0.945732785936201</v>
       </c>
       <c r="L66" t="n">
         <v>1783</v>
       </c>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66" t="s">
         <v>44</v>
       </c>
       <c r="P66"/>
       <c r="Q66"/>
       <c r="R66"/>
       <c r="S66" t="b">
         <v>1</v>
       </c>
       <c r="T66" t="s">
         <v>45</v>
       </c>
       <c r="U66" t="s">
         <v>384</v>
       </c>
       <c r="V66"/>
       <c r="W66"/>
       <c r="X66"/>
       <c r="Y66"/>
@@ -11230,153 +11218,153 @@
       <c r="A67" t="s">
         <v>385</v>
       </c>
       <c r="B67" t="s">
         <v>386</v>
       </c>
       <c r="C67" t="s">
         <v>387</v>
       </c>
       <c r="D67"/>
       <c r="E67" t="s">
         <v>43</v>
       </c>
       <c r="F67"/>
       <c r="G67" t="s">
         <v>43</v>
       </c>
       <c r="H67"/>
       <c r="I67" t="s">
         <v>43</v>
       </c>
       <c r="J67" t="s">
         <v>43</v>
       </c>
       <c r="K67" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L67" t="n">
         <v>1784</v>
       </c>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67" t="s">
         <v>44</v>
       </c>
       <c r="P67"/>
       <c r="Q67"/>
       <c r="R67"/>
       <c r="S67" t="b">
         <v>1</v>
       </c>
       <c r="T67" t="s">
         <v>45</v>
       </c>
       <c r="U67"/>
       <c r="V67"/>
       <c r="W67"/>
       <c r="X67"/>
       <c r="Y67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>388</v>
       </c>
       <c r="B68" t="s">
         <v>389</v>
       </c>
       <c r="C68" t="s">
         <v>390</v>
       </c>
       <c r="D68"/>
       <c r="E68" t="s">
         <v>43</v>
       </c>
       <c r="F68"/>
       <c r="G68" t="s">
         <v>43</v>
       </c>
       <c r="H68"/>
       <c r="I68" t="s">
         <v>43</v>
       </c>
       <c r="J68" t="s">
         <v>43</v>
       </c>
       <c r="K68" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L68" t="n">
         <v>1784</v>
       </c>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68" t="s">
         <v>172</v>
       </c>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68" t="b">
         <v>1</v>
       </c>
       <c r="T68" t="s">
         <v>45</v>
       </c>
       <c r="U68"/>
       <c r="V68"/>
       <c r="W68"/>
       <c r="X68"/>
       <c r="Y68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>391</v>
       </c>
       <c r="B69" t="s">
         <v>392</v>
       </c>
       <c r="C69" t="s">
         <v>43</v>
       </c>
       <c r="D69"/>
       <c r="E69" t="s">
         <v>43</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
         <v>43</v>
       </c>
       <c r="H69"/>
       <c r="I69" t="s">
         <v>43</v>
       </c>
       <c r="J69" t="s">
         <v>43</v>
       </c>
       <c r="K69" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L69" t="n">
         <v>1784</v>
       </c>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69" t="s">
         <v>44</v>
       </c>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69" t="b">
         <v>1</v>
       </c>
       <c r="T69" t="s">
         <v>45</v>
       </c>
       <c r="U69"/>
       <c r="V69"/>
       <c r="W69"/>
       <c r="X69"/>
       <c r="Y69"/>
     </row>
     <row r="70">
@@ -11389,106 +11377,106 @@
       <c r="C70" t="s">
         <v>221</v>
       </c>
       <c r="D70" t="s">
         <v>395</v>
       </c>
       <c r="E70" t="s">
         <v>396</v>
       </c>
       <c r="F70" t="n">
         <v>1759</v>
       </c>
       <c r="G70" t="s">
         <v>396</v>
       </c>
       <c r="H70" t="n">
         <v>1838</v>
       </c>
       <c r="I70" t="s">
         <v>43</v>
       </c>
       <c r="J70" t="s">
         <v>43</v>
       </c>
       <c r="K70" t="n">
-        <v>1.32641020942993</v>
+        <v>1.28891959807271</v>
       </c>
       <c r="L70" t="n">
         <v>1784</v>
       </c>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70" t="s">
         <v>54</v>
       </c>
       <c r="P70"/>
       <c r="Q70"/>
       <c r="R70"/>
       <c r="S70" t="b">
         <v>1</v>
       </c>
       <c r="T70" t="s">
         <v>45</v>
       </c>
       <c r="U70"/>
       <c r="V70"/>
       <c r="W70"/>
       <c r="X70"/>
       <c r="Y70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>397</v>
       </c>
       <c r="B71" t="s">
         <v>398</v>
       </c>
       <c r="C71" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="D71"/>
       <c r="E71" t="s">
         <v>399</v>
       </c>
       <c r="F71" t="n">
         <v>1738</v>
       </c>
       <c r="G71" t="s">
         <v>400</v>
       </c>
       <c r="H71" t="n">
         <v>1797</v>
       </c>
       <c r="I71" t="s">
         <v>43</v>
       </c>
       <c r="J71" t="s">
         <v>43</v>
       </c>
       <c r="K71" t="n">
-        <v>0.363941504833192</v>
+        <v>0.35812164333388</v>
       </c>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71" t="s">
         <v>172</v>
       </c>
       <c r="P71"/>
       <c r="Q71"/>
       <c r="R71"/>
       <c r="S71" t="b">
         <v>0</v>
       </c>
       <c r="T71" t="s">
         <v>45</v>
       </c>
       <c r="U71"/>
       <c r="V71"/>
       <c r="W71"/>
       <c r="X71"/>
       <c r="Y71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>401</v>
@@ -11497,51 +11485,51 @@
         <v>402</v>
       </c>
       <c r="C72" t="s">
         <v>403</v>
       </c>
       <c r="D72"/>
       <c r="E72" t="s">
         <v>404</v>
       </c>
       <c r="F72" t="n">
         <v>1764</v>
       </c>
       <c r="G72" t="s">
         <v>113</v>
       </c>
       <c r="H72" t="n">
         <v>1852</v>
       </c>
       <c r="I72" t="s">
         <v>405</v>
       </c>
       <c r="J72" t="s">
         <v>406</v>
       </c>
       <c r="K72" t="n">
-        <v>8.92054343607035</v>
+        <v>8.30139125587657</v>
       </c>
       <c r="L72" t="n">
         <v>1792</v>
       </c>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72" t="s">
         <v>54</v>
       </c>
       <c r="P72"/>
       <c r="Q72"/>
       <c r="R72"/>
       <c r="S72" t="b">
         <v>1</v>
       </c>
       <c r="T72" t="s">
         <v>45</v>
       </c>
       <c r="U72"/>
       <c r="V72"/>
       <c r="W72"/>
       <c r="X72"/>
       <c r="Y72"/>
     </row>
     <row r="73">
@@ -11552,51 +11540,51 @@
         <v>408</v>
       </c>
       <c r="C73" t="s">
         <v>409</v>
       </c>
       <c r="D73"/>
       <c r="E73" t="s">
         <v>410</v>
       </c>
       <c r="F73" t="n">
         <v>1743</v>
       </c>
       <c r="G73" t="s">
         <v>411</v>
       </c>
       <c r="H73" t="n">
         <v>1816</v>
       </c>
       <c r="I73" t="s">
         <v>412</v>
       </c>
       <c r="J73" t="s">
         <v>413</v>
       </c>
       <c r="K73" t="n">
-        <v>7.52303866937247</v>
+        <v>7.71938419940847</v>
       </c>
       <c r="L73" t="n">
         <v>1797</v>
       </c>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73" t="s">
         <v>54</v>
       </c>
       <c r="P73"/>
       <c r="Q73"/>
       <c r="R73"/>
       <c r="S73" t="b">
         <v>1</v>
       </c>
       <c r="T73" t="s">
         <v>45</v>
       </c>
       <c r="U73"/>
       <c r="V73"/>
       <c r="W73"/>
       <c r="X73"/>
       <c r="Y73"/>
     </row>
     <row r="74">
@@ -11607,51 +11595,51 @@
         <v>415</v>
       </c>
       <c r="C74" t="s">
         <v>152</v>
       </c>
       <c r="D74"/>
       <c r="E74" t="s">
         <v>416</v>
       </c>
       <c r="F74" t="n">
         <v>1749</v>
       </c>
       <c r="G74" t="s">
         <v>296</v>
       </c>
       <c r="H74" t="n">
         <v>1827</v>
       </c>
       <c r="I74" t="s">
         <v>417</v>
       </c>
       <c r="J74" t="s">
         <v>418</v>
       </c>
       <c r="K74" t="n">
-        <v>5.61894240136912</v>
+        <v>5.73130498006748</v>
       </c>
       <c r="L74" t="n">
         <v>1791</v>
       </c>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74" t="s">
         <v>54</v>
       </c>
       <c r="P74"/>
       <c r="Q74"/>
       <c r="R74"/>
       <c r="S74" t="b">
         <v>1</v>
       </c>
       <c r="T74" t="s">
         <v>45</v>
       </c>
       <c r="U74"/>
       <c r="V74"/>
       <c r="W74"/>
       <c r="X74"/>
       <c r="Y74"/>
     </row>
     <row r="75">
@@ -11662,51 +11650,51 @@
         <v>420</v>
       </c>
       <c r="C75" t="s">
         <v>421</v>
       </c>
       <c r="D75"/>
       <c r="E75" t="s">
         <v>68</v>
       </c>
       <c r="F75" t="n">
         <v>1772</v>
       </c>
       <c r="G75" t="s">
         <v>128</v>
       </c>
       <c r="H75" t="n">
         <v>1836</v>
       </c>
       <c r="I75" t="s">
         <v>422</v>
       </c>
       <c r="J75" t="s">
         <v>423</v>
       </c>
       <c r="K75" t="n">
-        <v>6.71490399705309</v>
+        <v>6.77860508050487</v>
       </c>
       <c r="L75" t="n">
         <v>1794</v>
       </c>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75" t="s">
         <v>54</v>
       </c>
       <c r="P75" t="s">
         <v>44</v>
       </c>
       <c r="Q75"/>
       <c r="R75"/>
       <c r="S75" t="b">
         <v>1</v>
       </c>
       <c r="T75" t="s">
         <v>45</v>
       </c>
       <c r="U75"/>
       <c r="V75"/>
       <c r="W75"/>
       <c r="X75"/>
       <c r="Y75"/>
@@ -11719,51 +11707,51 @@
         <v>425</v>
       </c>
       <c r="C76" t="s">
         <v>426</v>
       </c>
       <c r="D76"/>
       <c r="E76" t="s">
         <v>427</v>
       </c>
       <c r="F76" t="n">
         <v>1711</v>
       </c>
       <c r="G76" t="s">
         <v>428</v>
       </c>
       <c r="H76" t="n">
         <v>1789</v>
       </c>
       <c r="I76" t="s">
         <v>429</v>
       </c>
       <c r="J76" t="s">
         <v>430</v>
       </c>
       <c r="K76" t="n">
-        <v>5.78892551218905</v>
+        <v>5.84171170237534</v>
       </c>
       <c r="L76" t="n">
         <v>1784</v>
       </c>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76" t="s">
         <v>54</v>
       </c>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
       <c r="S76" t="b">
         <v>1</v>
       </c>
       <c r="T76" t="s">
         <v>45</v>
       </c>
       <c r="U76"/>
       <c r="V76"/>
       <c r="W76"/>
       <c r="X76"/>
       <c r="Y76"/>
     </row>
     <row r="77">
@@ -11774,51 +11762,51 @@
         <v>432</v>
       </c>
       <c r="C77" t="s">
         <v>118</v>
       </c>
       <c r="D77"/>
       <c r="E77" t="s">
         <v>433</v>
       </c>
       <c r="F77" t="n">
         <v>1759</v>
       </c>
       <c r="G77" t="s">
         <v>433</v>
       </c>
       <c r="H77" t="n">
         <v>1841</v>
       </c>
       <c r="I77" t="s">
         <v>434</v>
       </c>
       <c r="J77" t="s">
         <v>435</v>
       </c>
       <c r="K77" t="n">
-        <v>3.78210490459458</v>
+        <v>3.91509593638629</v>
       </c>
       <c r="L77" t="n">
         <v>1792</v>
       </c>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77" t="s">
         <v>54</v>
       </c>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77" t="b">
         <v>1</v>
       </c>
       <c r="T77" t="s">
         <v>45</v>
       </c>
       <c r="U77"/>
       <c r="V77"/>
       <c r="W77"/>
       <c r="X77"/>
       <c r="Y77"/>
     </row>
     <row r="78">
@@ -11829,51 +11817,51 @@
         <v>437</v>
       </c>
       <c r="C78" t="s">
         <v>438</v>
       </c>
       <c r="D78"/>
       <c r="E78" t="s">
         <v>43</v>
       </c>
       <c r="F78" t="n">
         <v>1752</v>
       </c>
       <c r="G78" t="s">
         <v>43</v>
       </c>
       <c r="H78" t="n">
         <v>1800</v>
       </c>
       <c r="I78" t="s">
         <v>43</v>
       </c>
       <c r="J78" t="s">
         <v>43</v>
       </c>
       <c r="K78" t="n">
-        <v>0.288927322880342</v>
+        <v>0.284307028189574</v>
       </c>
       <c r="L78" t="n">
         <v>1787</v>
       </c>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78" t="s">
         <v>44</v>
       </c>
       <c r="P78" t="s">
         <v>54</v>
       </c>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78" t="b">
         <v>1</v>
       </c>
       <c r="T78" t="s">
         <v>45</v>
       </c>
       <c r="U78"/>
       <c r="V78"/>
       <c r="W78"/>
       <c r="X78"/>
       <c r="Y78"/>
@@ -11886,51 +11874,51 @@
         <v>440</v>
       </c>
       <c r="C79" t="s">
         <v>441</v>
       </c>
       <c r="D79"/>
       <c r="E79" t="s">
         <v>442</v>
       </c>
       <c r="F79" t="n">
         <v>1739</v>
       </c>
       <c r="G79" t="s">
         <v>443</v>
       </c>
       <c r="H79" t="n">
         <v>1790</v>
       </c>
       <c r="I79" t="s">
         <v>43</v>
       </c>
       <c r="J79" t="s">
         <v>444</v>
       </c>
       <c r="K79" t="n">
-        <v>0.83931873513735</v>
+        <v>1.02795807623622</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="n">
         <v>1764</v>
       </c>
       <c r="O79" t="s">
         <v>54</v>
       </c>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79" t="b">
         <v>0</v>
       </c>
       <c r="T79" t="s">
         <v>45</v>
       </c>
       <c r="U79"/>
       <c r="V79"/>
       <c r="W79"/>
       <c r="X79"/>
       <c r="Y79"/>
     </row>
     <row r="80">
@@ -11941,51 +11929,51 @@
         <v>446</v>
       </c>
       <c r="C80" t="s">
         <v>197</v>
       </c>
       <c r="D80"/>
       <c r="E80" t="s">
         <v>68</v>
       </c>
       <c r="F80" t="n">
         <v>1734</v>
       </c>
       <c r="G80" t="s">
         <v>68</v>
       </c>
       <c r="H80" t="n">
         <v>1819</v>
       </c>
       <c r="I80" t="s">
         <v>447</v>
       </c>
       <c r="J80" t="s">
         <v>448</v>
       </c>
       <c r="K80" t="n">
-        <v>4.55590098050942</v>
+        <v>4.67397602769373</v>
       </c>
       <c r="L80" t="n">
         <v>1785</v>
       </c>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80" t="s">
         <v>54</v>
       </c>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80" t="b">
         <v>1</v>
       </c>
       <c r="T80" t="s">
         <v>45</v>
       </c>
       <c r="U80" t="s">
         <v>182</v>
       </c>
       <c r="V80"/>
       <c r="W80"/>
       <c r="X80"/>
       <c r="Y80"/>
@@ -11998,102 +11986,102 @@
         <v>450</v>
       </c>
       <c r="C81" t="s">
         <v>80</v>
       </c>
       <c r="D81"/>
       <c r="E81" t="s">
         <v>451</v>
       </c>
       <c r="F81" t="n">
         <v>1763</v>
       </c>
       <c r="G81" t="s">
         <v>452</v>
       </c>
       <c r="H81" t="n">
         <v>1831</v>
       </c>
       <c r="I81" t="s">
         <v>43</v>
       </c>
       <c r="J81" t="s">
         <v>453</v>
       </c>
       <c r="K81" t="n">
-        <v>1.37969374610783</v>
+        <v>1.3383140844606</v>
       </c>
       <c r="L81" t="n">
         <v>1795</v>
       </c>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81" t="s">
         <v>44</v>
       </c>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81" t="b">
         <v>1</v>
       </c>
       <c r="T81" t="s">
         <v>45</v>
       </c>
       <c r="U81"/>
       <c r="V81"/>
       <c r="W81"/>
       <c r="X81"/>
       <c r="Y81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>454</v>
       </c>
       <c r="B82" t="s">
         <v>455</v>
       </c>
       <c r="C82" t="s">
         <v>456</v>
       </c>
       <c r="D82"/>
       <c r="E82" t="s">
         <v>43</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
         <v>43</v>
       </c>
       <c r="H82"/>
       <c r="I82" t="s">
         <v>43</v>
       </c>
       <c r="J82" t="s">
         <v>457</v>
       </c>
       <c r="K82" t="n">
-        <v>0.948179671742512</v>
+        <v>0.916737420670994</v>
       </c>
       <c r="L82" t="n">
         <v>1785</v>
       </c>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82" t="s">
         <v>162</v>
       </c>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82" t="b">
         <v>1</v>
       </c>
       <c r="T82" t="s">
         <v>45</v>
       </c>
       <c r="U82"/>
       <c r="V82"/>
       <c r="W82"/>
       <c r="X82"/>
       <c r="Y82"/>
     </row>
     <row r="83">
@@ -12104,51 +12092,51 @@
         <v>459</v>
       </c>
       <c r="C83" t="s">
         <v>460</v>
       </c>
       <c r="D83"/>
       <c r="E83" t="s">
         <v>461</v>
       </c>
       <c r="F83" t="n">
         <v>1731</v>
       </c>
       <c r="G83" t="s">
         <v>128</v>
       </c>
       <c r="H83" t="n">
         <v>1808</v>
       </c>
       <c r="I83" t="s">
         <v>462</v>
       </c>
       <c r="J83" t="s">
         <v>463</v>
       </c>
       <c r="K83" t="n">
-        <v>3.63983929887076</v>
+        <v>3.96098494588019</v>
       </c>
       <c r="L83" t="n">
         <v>1785</v>
       </c>
       <c r="M83" t="n">
         <v>1808</v>
       </c>
       <c r="N83"/>
       <c r="O83" t="s">
         <v>54</v>
       </c>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83" t="b">
         <v>1</v>
       </c>
       <c r="T83" t="s">
         <v>45</v>
       </c>
       <c r="U83"/>
       <c r="V83"/>
       <c r="W83"/>
       <c r="X83"/>
       <c r="Y83"/>
@@ -12161,51 +12149,51 @@
         <v>465</v>
       </c>
       <c r="C84" t="s">
         <v>466</v>
       </c>
       <c r="D84"/>
       <c r="E84" t="s">
         <v>467</v>
       </c>
       <c r="F84" t="n">
         <v>1740</v>
       </c>
       <c r="G84" t="s">
         <v>9</v>
       </c>
       <c r="H84" t="n">
         <v>1769</v>
       </c>
       <c r="I84" t="s">
         <v>468</v>
       </c>
       <c r="J84" t="s">
         <v>469</v>
       </c>
       <c r="K84" t="n">
-        <v>2.08840339731545</v>
+        <v>1.46957774333551</v>
       </c>
       <c r="L84" t="n">
         <v>1760</v>
       </c>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84" t="s">
         <v>65</v>
       </c>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84" t="b">
         <v>0</v>
       </c>
       <c r="T84" t="s">
         <v>45</v>
       </c>
       <c r="U84"/>
       <c r="V84"/>
       <c r="W84"/>
       <c r="X84"/>
       <c r="Y84"/>
     </row>
     <row r="85">
@@ -12216,102 +12204,102 @@
         <v>471</v>
       </c>
       <c r="C85" t="s">
         <v>118</v>
       </c>
       <c r="D85"/>
       <c r="E85" t="s">
         <v>361</v>
       </c>
       <c r="F85" t="n">
         <v>1766</v>
       </c>
       <c r="G85" t="s">
         <v>187</v>
       </c>
       <c r="H85" t="n">
         <v>1810</v>
       </c>
       <c r="I85" t="s">
         <v>43</v>
       </c>
       <c r="J85" t="s">
         <v>472</v>
       </c>
       <c r="K85" t="n">
-        <v>4.3153241707405</v>
+        <v>4.97726538968867</v>
       </c>
       <c r="L85" t="n">
         <v>1794</v>
       </c>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85" t="s">
         <v>44</v>
       </c>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85" t="b">
         <v>1</v>
       </c>
       <c r="T85" t="s">
         <v>45</v>
       </c>
       <c r="U85"/>
       <c r="V85"/>
       <c r="W85"/>
       <c r="X85"/>
       <c r="Y85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>473</v>
       </c>
       <c r="B86" t="s">
         <v>474</v>
       </c>
       <c r="C86" t="s">
         <v>43</v>
       </c>
       <c r="D86"/>
       <c r="E86" t="s">
         <v>43</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>43</v>
       </c>
       <c r="H86"/>
       <c r="I86" t="s">
         <v>43</v>
       </c>
       <c r="J86" t="s">
         <v>43</v>
       </c>
       <c r="K86" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L86" t="n">
         <v>1787</v>
       </c>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86" t="s">
         <v>65</v>
       </c>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86" t="b">
         <v>1</v>
       </c>
       <c r="T86" t="s">
         <v>45</v>
       </c>
       <c r="U86"/>
       <c r="V86"/>
       <c r="W86"/>
       <c r="X86"/>
       <c r="Y86"/>
     </row>
     <row r="87">
@@ -12324,102 +12312,102 @@
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87" t="s">
         <v>477</v>
       </c>
       <c r="E87" t="s">
         <v>478</v>
       </c>
       <c r="F87" t="n">
         <v>1755</v>
       </c>
       <c r="G87" t="s">
         <v>113</v>
       </c>
       <c r="H87" t="n">
         <v>1808</v>
       </c>
       <c r="I87" t="s">
         <v>479</v>
       </c>
       <c r="J87" t="s">
         <v>480</v>
       </c>
       <c r="K87" t="n">
-        <v>4.82535901257866</v>
+        <v>4.61764275892984</v>
       </c>
       <c r="L87" t="n">
         <v>1797</v>
       </c>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87" t="s">
         <v>54</v>
       </c>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87"/>
       <c r="S87" t="b">
         <v>1</v>
       </c>
       <c r="T87" t="s">
         <v>45</v>
       </c>
       <c r="U87"/>
       <c r="V87"/>
       <c r="W87"/>
       <c r="X87"/>
       <c r="Y87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>481</v>
       </c>
       <c r="B88" t="s">
         <v>482</v>
       </c>
       <c r="C88" t="s">
         <v>166</v>
       </c>
       <c r="D88"/>
       <c r="E88" t="s">
         <v>43</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>43</v>
       </c>
       <c r="H88"/>
       <c r="I88" t="s">
         <v>43</v>
       </c>
       <c r="J88" t="s">
         <v>43</v>
       </c>
       <c r="K88" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L88" t="n">
         <v>1794</v>
       </c>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88" t="s">
         <v>44</v>
       </c>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88" t="b">
         <v>1</v>
       </c>
       <c r="T88" t="s">
         <v>45</v>
       </c>
       <c r="U88"/>
       <c r="V88"/>
       <c r="W88"/>
       <c r="X88"/>
       <c r="Y88"/>
     </row>
     <row r="89">
@@ -12432,51 +12420,51 @@
       <c r="C89" t="s">
         <v>485</v>
       </c>
       <c r="D89" t="s">
         <v>486</v>
       </c>
       <c r="E89" t="s">
         <v>487</v>
       </c>
       <c r="F89" t="n">
         <v>1717</v>
       </c>
       <c r="G89" t="s">
         <v>296</v>
       </c>
       <c r="H89" t="n">
         <v>1798</v>
       </c>
       <c r="I89" t="s">
         <v>488</v>
       </c>
       <c r="J89" t="s">
         <v>489</v>
       </c>
       <c r="K89" t="n">
-        <v>5.39498705089591</v>
+        <v>5.36335540569515</v>
       </c>
       <c r="L89" t="n">
         <v>1784</v>
       </c>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89" t="s">
         <v>54</v>
       </c>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89" t="b">
         <v>1</v>
       </c>
       <c r="T89" t="s">
         <v>45</v>
       </c>
       <c r="U89"/>
       <c r="V89"/>
       <c r="W89"/>
       <c r="X89"/>
       <c r="Y89"/>
     </row>
     <row r="90">
@@ -12487,51 +12475,51 @@
         <v>491</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="D90"/>
       <c r="E90" t="s">
         <v>492</v>
       </c>
       <c r="F90" t="n">
         <v>1756</v>
       </c>
       <c r="G90" t="s">
         <v>113</v>
       </c>
       <c r="H90" t="n">
         <v>1810</v>
       </c>
       <c r="I90" t="s">
         <v>493</v>
       </c>
       <c r="J90" t="s">
         <v>494</v>
       </c>
       <c r="K90" t="n">
-        <v>7.85123503207427</v>
+        <v>7.99596882497708</v>
       </c>
       <c r="L90" t="n">
         <v>1794</v>
       </c>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90" t="s">
         <v>54</v>
       </c>
       <c r="P90"/>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90" t="b">
         <v>1</v>
       </c>
       <c r="T90" t="s">
         <v>45</v>
       </c>
       <c r="U90"/>
       <c r="V90"/>
       <c r="W90"/>
       <c r="X90"/>
       <c r="Y90"/>
     </row>
     <row r="91">
@@ -12540,51 +12528,51 @@
       </c>
       <c r="B91" t="s">
         <v>496</v>
       </c>
       <c r="C91" t="s">
         <v>497</v>
       </c>
       <c r="D91"/>
       <c r="E91" t="s">
         <v>43</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>43</v>
       </c>
       <c r="H91" t="n">
         <v>1815</v>
       </c>
       <c r="I91" t="s">
         <v>43</v>
       </c>
       <c r="J91" t="s">
         <v>43</v>
       </c>
       <c r="K91" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L91" t="n">
         <v>1784</v>
       </c>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91" t="s">
         <v>172</v>
       </c>
       <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91" t="b">
         <v>1</v>
       </c>
       <c r="T91" t="s">
         <v>45</v>
       </c>
       <c r="U91"/>
       <c r="V91"/>
       <c r="W91"/>
       <c r="X91"/>
       <c r="Y91"/>
     </row>
     <row r="92">
@@ -12595,51 +12583,51 @@
         <v>499</v>
       </c>
       <c r="C92" t="s">
         <v>500</v>
       </c>
       <c r="D92"/>
       <c r="E92" t="s">
         <v>501</v>
       </c>
       <c r="F92" t="n">
         <v>1735</v>
       </c>
       <c r="G92" t="s">
         <v>296</v>
       </c>
       <c r="H92" t="n">
         <v>1787</v>
       </c>
       <c r="I92" t="s">
         <v>502</v>
       </c>
       <c r="J92" t="s">
         <v>503</v>
       </c>
       <c r="K92" t="n">
-        <v>7.26195266449945</v>
+        <v>7.22672038501064</v>
       </c>
       <c r="L92" t="n">
         <v>1787</v>
       </c>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92" t="s">
         <v>504</v>
       </c>
       <c r="P92" t="s">
         <v>54</v>
       </c>
       <c r="Q92"/>
       <c r="R92"/>
       <c r="S92" t="b">
         <v>1</v>
       </c>
       <c r="T92" t="s">
         <v>45</v>
       </c>
       <c r="U92"/>
       <c r="V92"/>
       <c r="W92"/>
       <c r="X92"/>
       <c r="Y92"/>
@@ -12654,51 +12642,51 @@
       <c r="C93" t="s">
         <v>507</v>
       </c>
       <c r="D93" t="s">
         <v>508</v>
       </c>
       <c r="E93" t="s">
         <v>509</v>
       </c>
       <c r="F93" t="n">
         <v>1756</v>
       </c>
       <c r="G93" t="s">
         <v>75</v>
       </c>
       <c r="H93" t="n">
         <v>1832</v>
       </c>
       <c r="I93" t="s">
         <v>510</v>
       </c>
       <c r="J93" t="s">
         <v>511</v>
       </c>
       <c r="K93" t="n">
-        <v>12.3478796485995</v>
+        <v>12.4436586887084</v>
       </c>
       <c r="L93" t="n">
         <v>1783</v>
       </c>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93" t="s">
         <v>54</v>
       </c>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93" t="b">
         <v>1</v>
       </c>
       <c r="T93" t="s">
         <v>45</v>
       </c>
       <c r="U93"/>
       <c r="V93"/>
       <c r="W93"/>
       <c r="X93"/>
       <c r="Y93"/>
     </row>
     <row r="94">
@@ -12709,51 +12697,51 @@
         <v>513</v>
       </c>
       <c r="C94" t="s">
         <v>514</v>
       </c>
       <c r="D94"/>
       <c r="E94" t="s">
         <v>515</v>
       </c>
       <c r="F94" t="n">
         <v>1742</v>
       </c>
       <c r="G94" t="s">
         <v>516</v>
       </c>
       <c r="H94" t="n">
         <v>1814</v>
       </c>
       <c r="I94" t="s">
         <v>43</v>
       </c>
       <c r="J94" t="s">
         <v>517</v>
       </c>
       <c r="K94" t="n">
-        <v>2.51354008909037</v>
+        <v>3.08626757778914</v>
       </c>
       <c r="L94" t="n">
         <v>1784</v>
       </c>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94" t="s">
         <v>44</v>
       </c>
       <c r="P94"/>
       <c r="Q94"/>
       <c r="R94"/>
       <c r="S94" t="b">
         <v>1</v>
       </c>
       <c r="T94" t="s">
         <v>45</v>
       </c>
       <c r="U94"/>
       <c r="V94"/>
       <c r="W94"/>
       <c r="X94"/>
       <c r="Y94"/>
     </row>
     <row r="95">
@@ -12764,51 +12752,51 @@
         <v>519</v>
       </c>
       <c r="C95" t="s">
         <v>520</v>
       </c>
       <c r="D95"/>
       <c r="E95" t="s">
         <v>521</v>
       </c>
       <c r="F95" t="n">
         <v>1741</v>
       </c>
       <c r="G95" t="s">
         <v>521</v>
       </c>
       <c r="H95" t="n">
         <v>1815</v>
       </c>
       <c r="I95" t="s">
         <v>522</v>
       </c>
       <c r="J95" t="s">
         <v>523</v>
       </c>
       <c r="K95" t="n">
-        <v>3.51158328734288</v>
+        <v>3.0250380637108</v>
       </c>
       <c r="L95" t="n">
         <v>1787</v>
       </c>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95" t="s">
         <v>54</v>
       </c>
       <c r="P95"/>
       <c r="Q95"/>
       <c r="R95"/>
       <c r="S95" t="b">
         <v>1</v>
       </c>
       <c r="T95" t="s">
         <v>45</v>
       </c>
       <c r="U95" t="s">
         <v>181</v>
       </c>
       <c r="V95"/>
       <c r="W95"/>
       <c r="X95"/>
       <c r="Y95"/>
@@ -12821,51 +12809,51 @@
         <v>525</v>
       </c>
       <c r="C96" t="s">
         <v>526</v>
       </c>
       <c r="D96"/>
       <c r="E96" t="s">
         <v>527</v>
       </c>
       <c r="F96" t="n">
         <v>1734</v>
       </c>
       <c r="G96" t="s">
         <v>9</v>
       </c>
       <c r="H96" t="n">
         <v>1790</v>
       </c>
       <c r="I96" t="s">
         <v>528</v>
       </c>
       <c r="J96" t="s">
         <v>529</v>
       </c>
       <c r="K96" t="n">
-        <v>3.09736659800646</v>
+        <v>2.30424950972721</v>
       </c>
       <c r="L96" t="n">
         <v>1757</v>
       </c>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96" t="s">
         <v>44</v>
       </c>
       <c r="P96"/>
       <c r="Q96"/>
       <c r="R96"/>
       <c r="S96" t="b">
         <v>0</v>
       </c>
       <c r="T96" t="s">
         <v>45</v>
       </c>
       <c r="U96" t="s">
         <v>84</v>
       </c>
       <c r="V96"/>
       <c r="W96"/>
       <c r="X96"/>
       <c r="Y96"/>
@@ -12880,51 +12868,51 @@
       <c r="C97" t="s">
         <v>441</v>
       </c>
       <c r="D97" t="s">
         <v>532</v>
       </c>
       <c r="E97" t="s">
         <v>533</v>
       </c>
       <c r="F97" t="n">
         <v>1739</v>
       </c>
       <c r="G97" t="s">
         <v>113</v>
       </c>
       <c r="H97" t="n">
         <v>1799</v>
       </c>
       <c r="I97" t="s">
         <v>534</v>
       </c>
       <c r="J97" t="s">
         <v>535</v>
       </c>
       <c r="K97" t="n">
-        <v>9.28249063574611</v>
+        <v>9.21387252530104</v>
       </c>
       <c r="L97" t="n">
         <v>1783</v>
       </c>
       <c r="M97" t="n">
         <v>1799</v>
       </c>
       <c r="N97"/>
       <c r="O97" t="s">
         <v>54</v>
       </c>
       <c r="P97"/>
       <c r="Q97"/>
       <c r="R97"/>
       <c r="S97" t="b">
         <v>1</v>
       </c>
       <c r="T97" t="s">
         <v>45</v>
       </c>
       <c r="U97"/>
       <c r="V97"/>
       <c r="W97"/>
       <c r="X97"/>
       <c r="Y97"/>
@@ -12939,51 +12927,51 @@
       <c r="C98" t="s">
         <v>538</v>
       </c>
       <c r="D98" t="s">
         <v>539</v>
       </c>
       <c r="E98" t="s">
         <v>540</v>
       </c>
       <c r="F98" t="n">
         <v>1729</v>
       </c>
       <c r="G98" t="s">
         <v>540</v>
       </c>
       <c r="H98" t="n">
         <v>1793</v>
       </c>
       <c r="I98" t="s">
         <v>541</v>
       </c>
       <c r="J98" t="s">
         <v>542</v>
       </c>
       <c r="K98" t="n">
-        <v>8.15746972319112</v>
+        <v>8.16051812858148</v>
       </c>
       <c r="L98" t="n">
         <v>1783</v>
       </c>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98" t="s">
         <v>54</v>
       </c>
       <c r="P98"/>
       <c r="Q98"/>
       <c r="R98"/>
       <c r="S98" t="b">
         <v>1</v>
       </c>
       <c r="T98" t="s">
         <v>45</v>
       </c>
       <c r="U98"/>
       <c r="V98"/>
       <c r="W98"/>
       <c r="X98"/>
       <c r="Y98"/>
     </row>
     <row r="99">
@@ -12994,102 +12982,102 @@
         <v>544</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99"/>
       <c r="E99" t="s">
         <v>119</v>
       </c>
       <c r="F99" t="n">
         <v>1751</v>
       </c>
       <c r="G99" t="s">
         <v>113</v>
       </c>
       <c r="H99" t="n">
         <v>1818</v>
       </c>
       <c r="I99" t="s">
         <v>545</v>
       </c>
       <c r="J99" t="s">
         <v>546</v>
       </c>
       <c r="K99" t="n">
-        <v>4.93252643556588</v>
+        <v>5.11326048014987</v>
       </c>
       <c r="L99" t="n">
         <v>1784</v>
       </c>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99" t="s">
         <v>96</v>
       </c>
       <c r="P99"/>
       <c r="Q99"/>
       <c r="R99"/>
       <c r="S99" t="b">
         <v>1</v>
       </c>
       <c r="T99" t="s">
         <v>45</v>
       </c>
       <c r="U99"/>
       <c r="V99"/>
       <c r="W99"/>
       <c r="X99"/>
       <c r="Y99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>547</v>
       </c>
       <c r="B100" t="s">
         <v>548</v>
       </c>
       <c r="C100" t="s">
         <v>500</v>
       </c>
       <c r="D100"/>
       <c r="E100" t="s">
         <v>43</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
         <v>43</v>
       </c>
       <c r="H100"/>
       <c r="I100" t="s">
         <v>43</v>
       </c>
       <c r="J100" t="s">
         <v>43</v>
       </c>
       <c r="K100" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L100" t="n">
         <v>1791</v>
       </c>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100" t="s">
         <v>162</v>
       </c>
       <c r="P100"/>
       <c r="Q100"/>
       <c r="R100"/>
       <c r="S100" t="b">
         <v>1</v>
       </c>
       <c r="T100" t="s">
         <v>45</v>
       </c>
       <c r="U100"/>
       <c r="V100"/>
       <c r="W100"/>
       <c r="X100"/>
       <c r="Y100"/>
     </row>
     <row r="101">
@@ -13100,51 +13088,51 @@
         <v>550</v>
       </c>
       <c r="C101" t="s">
         <v>74</v>
       </c>
       <c r="D101"/>
       <c r="E101" t="s">
         <v>551</v>
       </c>
       <c r="F101" t="n">
         <v>1731</v>
       </c>
       <c r="G101" t="s">
         <v>540</v>
       </c>
       <c r="H101" t="n">
         <v>1811</v>
       </c>
       <c r="I101" t="s">
         <v>43</v>
       </c>
       <c r="J101" t="s">
         <v>552</v>
       </c>
       <c r="K101" t="n">
-        <v>0</v>
+        <v>1.4252388348376</v>
       </c>
       <c r="L101" t="n">
         <v>1785</v>
       </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101" t="s">
         <v>44</v>
       </c>
       <c r="P101"/>
       <c r="Q101"/>
       <c r="R101"/>
       <c r="S101" t="b">
         <v>1</v>
       </c>
       <c r="T101" t="s">
         <v>45</v>
       </c>
       <c r="U101"/>
       <c r="V101"/>
       <c r="W101"/>
       <c r="X101"/>
       <c r="Y101"/>
     </row>
     <row r="102">
@@ -13155,51 +13143,51 @@
         <v>554</v>
       </c>
       <c r="C102" t="s">
         <v>555</v>
       </c>
       <c r="D102"/>
       <c r="E102" t="s">
         <v>556</v>
       </c>
       <c r="F102" t="n">
         <v>1746</v>
       </c>
       <c r="G102" t="s">
         <v>128</v>
       </c>
       <c r="H102" t="n">
         <v>1801</v>
       </c>
       <c r="I102" t="s">
         <v>557</v>
       </c>
       <c r="J102" t="s">
         <v>558</v>
       </c>
       <c r="K102" t="n">
-        <v>7.20485578235841</v>
+        <v>7.30879231775863</v>
       </c>
       <c r="L102" t="n">
         <v>1791</v>
       </c>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102" t="s">
         <v>44</v>
       </c>
       <c r="P102"/>
       <c r="Q102"/>
       <c r="R102"/>
       <c r="S102" t="b">
         <v>1</v>
       </c>
       <c r="T102" t="s">
         <v>45</v>
       </c>
       <c r="U102"/>
       <c r="V102"/>
       <c r="W102"/>
       <c r="X102"/>
       <c r="Y102"/>
     </row>
     <row r="103">
@@ -13212,51 +13200,51 @@
       <c r="C103" t="s">
         <v>561</v>
       </c>
       <c r="D103" t="s">
         <v>562</v>
       </c>
       <c r="E103" t="s">
         <v>563</v>
       </c>
       <c r="F103" t="n">
         <v>1743</v>
       </c>
       <c r="G103" t="s">
         <v>564</v>
       </c>
       <c r="H103" t="n">
         <v>1794</v>
       </c>
       <c r="I103" t="s">
         <v>565</v>
       </c>
       <c r="J103" t="s">
         <v>566</v>
       </c>
       <c r="K103" t="n">
-        <v>15.281598776743</v>
+        <v>15.3830445883675</v>
       </c>
       <c r="L103" t="n">
         <v>1766</v>
       </c>
       <c r="M103" t="n">
         <v>1794</v>
       </c>
       <c r="N103"/>
       <c r="O103" t="s">
         <v>54</v>
       </c>
       <c r="P103"/>
       <c r="Q103"/>
       <c r="R103"/>
       <c r="S103" t="b">
         <v>1</v>
       </c>
       <c r="T103" t="s">
         <v>45</v>
       </c>
       <c r="U103"/>
       <c r="V103"/>
       <c r="W103"/>
       <c r="X103"/>
       <c r="Y103"/>
@@ -13265,51 +13253,51 @@
       <c r="A104" t="s">
         <v>567</v>
       </c>
       <c r="B104" t="s">
         <v>568</v>
       </c>
       <c r="C104" t="s">
         <v>43</v>
       </c>
       <c r="D104"/>
       <c r="E104" t="s">
         <v>43</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
         <v>43</v>
       </c>
       <c r="H104"/>
       <c r="I104" t="s">
         <v>43</v>
       </c>
       <c r="J104" t="s">
         <v>43</v>
       </c>
       <c r="K104" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L104" t="n">
         <v>1787</v>
       </c>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104" t="s">
         <v>162</v>
       </c>
       <c r="P104"/>
       <c r="Q104"/>
       <c r="R104"/>
       <c r="S104" t="b">
         <v>1</v>
       </c>
       <c r="T104" t="s">
         <v>45</v>
       </c>
       <c r="U104"/>
       <c r="V104"/>
       <c r="W104"/>
       <c r="X104"/>
       <c r="Y104"/>
     </row>
     <row r="105">
@@ -13322,51 +13310,51 @@
       <c r="C105" t="s">
         <v>571</v>
       </c>
       <c r="D105" t="s">
         <v>572</v>
       </c>
       <c r="E105" t="s">
         <v>573</v>
       </c>
       <c r="F105" t="n">
         <v>1750</v>
       </c>
       <c r="G105" t="s">
         <v>574</v>
       </c>
       <c r="H105" t="n">
         <v>1823</v>
       </c>
       <c r="I105" t="s">
         <v>575</v>
       </c>
       <c r="J105" t="s">
         <v>576</v>
       </c>
       <c r="K105" t="n">
-        <v>10.1450584364241</v>
+        <v>10.1475393016326</v>
       </c>
       <c r="L105" t="n">
         <v>1786</v>
       </c>
       <c r="M105" t="n">
         <v>1823</v>
       </c>
       <c r="N105"/>
       <c r="O105" t="s">
         <v>54</v>
       </c>
       <c r="P105"/>
       <c r="Q105"/>
       <c r="R105"/>
       <c r="S105" t="b">
         <v>1</v>
       </c>
       <c r="T105" t="s">
         <v>45</v>
       </c>
       <c r="U105" t="s">
         <v>577</v>
       </c>
       <c r="V105"/>
       <c r="W105"/>
@@ -13377,51 +13365,51 @@
       <c r="A106" t="s">
         <v>578</v>
       </c>
       <c r="B106" t="s">
         <v>579</v>
       </c>
       <c r="C106" t="s">
         <v>318</v>
       </c>
       <c r="D106"/>
       <c r="E106" t="s">
         <v>43</v>
       </c>
       <c r="F106"/>
       <c r="G106" t="s">
         <v>43</v>
       </c>
       <c r="H106"/>
       <c r="I106" t="s">
         <v>43</v>
       </c>
       <c r="J106" t="s">
         <v>580</v>
       </c>
       <c r="K106" t="n">
-        <v>1.42183534957435</v>
+        <v>1.40269930326784</v>
       </c>
       <c r="L106" t="n">
         <v>1784</v>
       </c>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106" t="s">
         <v>172</v>
       </c>
       <c r="P106"/>
       <c r="Q106"/>
       <c r="R106"/>
       <c r="S106" t="b">
         <v>1</v>
       </c>
       <c r="T106" t="s">
         <v>45</v>
       </c>
       <c r="U106"/>
       <c r="V106"/>
       <c r="W106"/>
       <c r="X106"/>
       <c r="Y106"/>
     </row>
     <row r="107">
@@ -13432,51 +13420,51 @@
         <v>582</v>
       </c>
       <c r="C107" t="s">
         <v>583</v>
       </c>
       <c r="D107"/>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="n">
         <v>1760</v>
       </c>
       <c r="G107" t="s">
         <v>9</v>
       </c>
       <c r="H107" t="n">
         <v>1826</v>
       </c>
       <c r="I107" t="s">
         <v>43</v>
       </c>
       <c r="J107" t="s">
         <v>584</v>
       </c>
       <c r="K107" t="n">
-        <v>2.00254173186032</v>
+        <v>2.01215869050753</v>
       </c>
       <c r="L107" t="n">
         <v>1783</v>
       </c>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107" t="s">
         <v>172</v>
       </c>
       <c r="P107"/>
       <c r="Q107"/>
       <c r="R107"/>
       <c r="S107" t="b">
         <v>0</v>
       </c>
       <c r="T107" t="s">
         <v>45</v>
       </c>
       <c r="U107"/>
       <c r="V107"/>
       <c r="W107"/>
       <c r="X107"/>
       <c r="Y107"/>
     </row>
     <row r="108">
@@ -13489,51 +13477,51 @@
       <c r="C108" t="s">
         <v>221</v>
       </c>
       <c r="D108" t="s">
         <v>587</v>
       </c>
       <c r="E108" t="s">
         <v>411</v>
       </c>
       <c r="F108" t="n">
         <v>1748</v>
       </c>
       <c r="G108" t="s">
         <v>128</v>
       </c>
       <c r="H108" t="n">
         <v>1815</v>
       </c>
       <c r="I108" t="s">
         <v>588</v>
       </c>
       <c r="J108" t="s">
         <v>589</v>
       </c>
       <c r="K108" t="n">
-        <v>8.08832740086304</v>
+        <v>8.03322135653649</v>
       </c>
       <c r="L108" t="n">
         <v>1783</v>
       </c>
       <c r="M108"/>
       <c r="N108"/>
       <c r="O108" t="s">
         <v>54</v>
       </c>
       <c r="P108"/>
       <c r="Q108"/>
       <c r="R108"/>
       <c r="S108" t="b">
         <v>1</v>
       </c>
       <c r="T108" t="s">
         <v>45</v>
       </c>
       <c r="U108" t="s">
         <v>182</v>
       </c>
       <c r="V108"/>
       <c r="W108"/>
       <c r="X108"/>
       <c r="Y108"/>
@@ -13546,51 +13534,51 @@
         <v>591</v>
       </c>
       <c r="C109" t="s">
         <v>592</v>
       </c>
       <c r="D109"/>
       <c r="E109" t="s">
         <v>593</v>
       </c>
       <c r="F109" t="n">
         <v>1744</v>
       </c>
       <c r="G109" t="s">
         <v>594</v>
       </c>
       <c r="H109" t="n">
         <v>1816</v>
       </c>
       <c r="I109" t="s">
         <v>595</v>
       </c>
       <c r="J109" t="s">
         <v>596</v>
       </c>
       <c r="K109" t="n">
-        <v>7.96837759479476</v>
+        <v>8.14277950264519</v>
       </c>
       <c r="L109" t="n">
         <v>1792</v>
       </c>
       <c r="M109"/>
       <c r="N109"/>
       <c r="O109" t="s">
         <v>44</v>
       </c>
       <c r="P109"/>
       <c r="Q109"/>
       <c r="R109"/>
       <c r="S109" t="b">
         <v>1</v>
       </c>
       <c r="T109" t="s">
         <v>45</v>
       </c>
       <c r="U109"/>
       <c r="V109"/>
       <c r="W109"/>
       <c r="X109"/>
       <c r="Y109"/>
     </row>
     <row r="110">
@@ -13599,51 +13587,51 @@
       </c>
       <c r="B110" t="s">
         <v>598</v>
       </c>
       <c r="C110" t="s">
         <v>599</v>
       </c>
       <c r="D110" t="s">
         <v>600</v>
       </c>
       <c r="E110" t="s">
         <v>43</v>
       </c>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>43</v>
       </c>
       <c r="H110"/>
       <c r="I110" t="s">
         <v>43</v>
       </c>
       <c r="J110" t="s">
         <v>43</v>
       </c>
       <c r="K110" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L110" t="n">
         <v>1784</v>
       </c>
       <c r="M110"/>
       <c r="N110"/>
       <c r="O110" t="s">
         <v>109</v>
       </c>
       <c r="P110"/>
       <c r="Q110"/>
       <c r="R110"/>
       <c r="S110" t="b">
         <v>1</v>
       </c>
       <c r="T110" t="s">
         <v>45</v>
       </c>
       <c r="U110"/>
       <c r="V110"/>
       <c r="W110"/>
       <c r="X110"/>
       <c r="Y110"/>
     </row>
     <row r="111">
@@ -13652,51 +13640,51 @@
       </c>
       <c r="B111" t="s">
         <v>602</v>
       </c>
       <c r="C111" t="s">
         <v>603</v>
       </c>
       <c r="D111"/>
       <c r="E111" t="s">
         <v>604</v>
       </c>
       <c r="F111" t="n">
         <v>1762</v>
       </c>
       <c r="G111" t="s">
         <v>43</v>
       </c>
       <c r="H111"/>
       <c r="I111" t="s">
         <v>605</v>
       </c>
       <c r="J111" t="s">
         <v>43</v>
       </c>
       <c r="K111" t="n">
-        <v>2.75975281685549</v>
+        <v>2.03768702518259</v>
       </c>
       <c r="L111" t="n">
         <v>1794</v>
       </c>
       <c r="M111"/>
       <c r="N111"/>
       <c r="O111" t="s">
         <v>54</v>
       </c>
       <c r="P111"/>
       <c r="Q111"/>
       <c r="R111"/>
       <c r="S111" t="b">
         <v>1</v>
       </c>
       <c r="T111" t="s">
         <v>45</v>
       </c>
       <c r="U111"/>
       <c r="V111"/>
       <c r="W111"/>
       <c r="X111"/>
       <c r="Y111"/>
     </row>
     <row r="112">
@@ -13707,51 +13695,51 @@
         <v>607</v>
       </c>
       <c r="C112" t="s">
         <v>608</v>
       </c>
       <c r="D112"/>
       <c r="E112" t="s">
         <v>106</v>
       </c>
       <c r="F112" t="n">
         <v>1754</v>
       </c>
       <c r="G112" t="s">
         <v>106</v>
       </c>
       <c r="H112" t="n">
         <v>1789</v>
       </c>
       <c r="I112" t="s">
         <v>43</v>
       </c>
       <c r="J112" t="s">
         <v>609</v>
       </c>
       <c r="K112" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L112" t="n">
         <v>1785</v>
       </c>
       <c r="M112" t="n">
         <v>1789</v>
       </c>
       <c r="N112"/>
       <c r="O112" t="s">
         <v>54</v>
       </c>
       <c r="P112"/>
       <c r="Q112"/>
       <c r="R112"/>
       <c r="S112" t="b">
         <v>1</v>
       </c>
       <c r="T112" t="s">
         <v>45</v>
       </c>
       <c r="U112"/>
       <c r="V112"/>
       <c r="W112"/>
       <c r="X112"/>
       <c r="Y112"/>
@@ -13764,51 +13752,51 @@
         <v>607</v>
       </c>
       <c r="C113" t="s">
         <v>395</v>
       </c>
       <c r="D113"/>
       <c r="E113" t="s">
         <v>106</v>
       </c>
       <c r="F113" t="n">
         <v>1727</v>
       </c>
       <c r="G113" t="s">
         <v>106</v>
       </c>
       <c r="H113" t="n">
         <v>1783</v>
       </c>
       <c r="I113" t="s">
         <v>611</v>
       </c>
       <c r="J113" t="s">
         <v>612</v>
       </c>
       <c r="K113" t="n">
-        <v>6.98209835510209</v>
+        <v>7.14239669612913</v>
       </c>
       <c r="L113" t="n">
         <v>1783</v>
       </c>
       <c r="M113"/>
       <c r="N113"/>
       <c r="O113" t="s">
         <v>44</v>
       </c>
       <c r="P113"/>
       <c r="Q113"/>
       <c r="R113"/>
       <c r="S113" t="b">
         <v>1</v>
       </c>
       <c r="T113" t="s">
         <v>45</v>
       </c>
       <c r="U113"/>
       <c r="V113"/>
       <c r="W113"/>
       <c r="X113"/>
       <c r="Y113"/>
     </row>
     <row r="114">
@@ -13819,51 +13807,51 @@
         <v>614</v>
       </c>
       <c r="C114" t="s">
         <v>615</v>
       </c>
       <c r="D114"/>
       <c r="E114" t="s">
         <v>616</v>
       </c>
       <c r="F114" t="n">
         <v>1736</v>
       </c>
       <c r="G114" t="s">
         <v>9</v>
       </c>
       <c r="H114" t="n">
         <v>1801</v>
       </c>
       <c r="I114" t="s">
         <v>43</v>
       </c>
       <c r="J114" t="s">
         <v>617</v>
       </c>
       <c r="K114" t="n">
-        <v>0</v>
+        <v>0.932907267589834</v>
       </c>
       <c r="L114" t="n">
         <v>1766</v>
       </c>
       <c r="M114"/>
       <c r="N114"/>
       <c r="O114" t="s">
         <v>54</v>
       </c>
       <c r="P114"/>
       <c r="Q114"/>
       <c r="R114"/>
       <c r="S114" t="b">
         <v>0</v>
       </c>
       <c r="T114" t="s">
         <v>45</v>
       </c>
       <c r="U114"/>
       <c r="V114"/>
       <c r="W114"/>
       <c r="X114"/>
       <c r="Y114"/>
     </row>
     <row r="115">
@@ -13874,51 +13862,51 @@
         <v>619</v>
       </c>
       <c r="C115" t="s">
         <v>520</v>
       </c>
       <c r="D115"/>
       <c r="E115" t="s">
         <v>62</v>
       </c>
       <c r="F115" t="n">
         <v>1758</v>
       </c>
       <c r="G115" t="s">
         <v>620</v>
       </c>
       <c r="H115" t="n">
         <v>1819</v>
       </c>
       <c r="I115" t="s">
         <v>621</v>
       </c>
       <c r="J115" t="s">
         <v>622</v>
       </c>
       <c r="K115" t="n">
-        <v>10.6042493970321</v>
+        <v>10.5387564388752</v>
       </c>
       <c r="L115" t="n">
         <v>1795</v>
       </c>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115" t="s">
         <v>54</v>
       </c>
       <c r="P115"/>
       <c r="Q115"/>
       <c r="R115"/>
       <c r="S115" t="b">
         <v>1</v>
       </c>
       <c r="T115" t="s">
         <v>45</v>
       </c>
       <c r="U115"/>
       <c r="V115"/>
       <c r="W115"/>
       <c r="X115"/>
       <c r="Y115"/>
     </row>
     <row r="116">
@@ -13931,102 +13919,102 @@
       <c r="C116" t="s">
         <v>60</v>
       </c>
       <c r="D116" t="s">
         <v>625</v>
       </c>
       <c r="E116" t="s">
         <v>626</v>
       </c>
       <c r="F116" t="n">
         <v>1734</v>
       </c>
       <c r="G116" t="s">
         <v>627</v>
       </c>
       <c r="H116" t="n">
         <v>1798</v>
       </c>
       <c r="I116" t="s">
         <v>628</v>
       </c>
       <c r="J116" t="s">
         <v>629</v>
       </c>
       <c r="K116" t="n">
-        <v>4.03536694223954</v>
+        <v>3.13605066244855</v>
       </c>
       <c r="L116" t="n">
         <v>1759</v>
       </c>
       <c r="M116"/>
       <c r="N116"/>
       <c r="O116" t="s">
         <v>54</v>
       </c>
       <c r="P116"/>
       <c r="Q116"/>
       <c r="R116"/>
       <c r="S116" t="b">
         <v>0</v>
       </c>
       <c r="T116" t="s">
         <v>45</v>
       </c>
       <c r="U116"/>
       <c r="V116"/>
       <c r="W116"/>
       <c r="X116"/>
       <c r="Y116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>630</v>
       </c>
       <c r="B117" t="s">
         <v>631</v>
       </c>
       <c r="C117" t="s">
         <v>43</v>
       </c>
       <c r="D117"/>
       <c r="E117" t="s">
         <v>43</v>
       </c>
       <c r="F117"/>
       <c r="G117" t="s">
         <v>43</v>
       </c>
       <c r="H117"/>
       <c r="I117" t="s">
         <v>43</v>
       </c>
       <c r="J117" t="s">
         <v>43</v>
       </c>
       <c r="K117" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L117" t="n">
         <v>1784</v>
       </c>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117" t="s">
         <v>172</v>
       </c>
       <c r="P117"/>
       <c r="Q117"/>
       <c r="R117"/>
       <c r="S117" t="b">
         <v>1</v>
       </c>
       <c r="T117" t="s">
         <v>45</v>
       </c>
       <c r="U117"/>
       <c r="V117"/>
       <c r="W117"/>
       <c r="X117"/>
       <c r="Y117"/>
     </row>
     <row r="118">
@@ -14039,102 +14027,102 @@
       <c r="C118" t="s">
         <v>561</v>
       </c>
       <c r="D118" t="s">
         <v>634</v>
       </c>
       <c r="E118" t="s">
         <v>635</v>
       </c>
       <c r="F118" t="n">
         <v>1740</v>
       </c>
       <c r="G118" t="s">
         <v>75</v>
       </c>
       <c r="H118" t="n">
         <v>1794</v>
       </c>
       <c r="I118" t="s">
         <v>636</v>
       </c>
       <c r="J118" t="s">
         <v>637</v>
       </c>
       <c r="K118" t="n">
-        <v>4.13135741434267</v>
+        <v>4.09602569441216</v>
       </c>
       <c r="L118" t="n">
         <v>1784</v>
       </c>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118" t="s">
         <v>54</v>
       </c>
       <c r="P118"/>
       <c r="Q118"/>
       <c r="R118"/>
       <c r="S118" t="b">
         <v>1</v>
       </c>
       <c r="T118" t="s">
         <v>45</v>
       </c>
       <c r="U118"/>
       <c r="V118"/>
       <c r="W118"/>
       <c r="X118"/>
       <c r="Y118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>638</v>
       </c>
       <c r="B119" t="s">
         <v>639</v>
       </c>
       <c r="C119" t="s">
         <v>640</v>
       </c>
       <c r="D119"/>
       <c r="E119" t="s">
         <v>43</v>
       </c>
       <c r="F119"/>
       <c r="G119" t="s">
         <v>43</v>
       </c>
       <c r="H119"/>
       <c r="I119" t="s">
         <v>43</v>
       </c>
       <c r="J119" t="s">
         <v>43</v>
       </c>
       <c r="K119" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L119" t="n">
         <v>1784</v>
       </c>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119" t="s">
         <v>172</v>
       </c>
       <c r="P119"/>
       <c r="Q119"/>
       <c r="R119"/>
       <c r="S119" t="b">
         <v>1</v>
       </c>
       <c r="T119" t="s">
         <v>45</v>
       </c>
       <c r="U119"/>
       <c r="V119"/>
       <c r="W119"/>
       <c r="X119"/>
       <c r="Y119"/>
     </row>
     <row r="120">
@@ -14145,51 +14133,51 @@
         <v>642</v>
       </c>
       <c r="C120" t="s">
         <v>643</v>
       </c>
       <c r="D120"/>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" t="n">
         <v>1769</v>
       </c>
       <c r="G120" t="s">
         <v>9</v>
       </c>
       <c r="H120" t="n">
         <v>1846</v>
       </c>
       <c r="I120" t="s">
         <v>43</v>
       </c>
       <c r="J120" t="s">
         <v>644</v>
       </c>
       <c r="K120" t="n">
-        <v>6.49341295054951</v>
+        <v>7.22561808216121</v>
       </c>
       <c r="L120" t="n">
         <v>1794</v>
       </c>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120" t="s">
         <v>162</v>
       </c>
       <c r="P120"/>
       <c r="Q120"/>
       <c r="R120"/>
       <c r="S120" t="b">
         <v>1</v>
       </c>
       <c r="T120" t="s">
         <v>45</v>
       </c>
       <c r="U120"/>
       <c r="V120"/>
       <c r="W120"/>
       <c r="X120"/>
       <c r="Y120"/>
     </row>
     <row r="121">
@@ -14200,51 +14188,51 @@
         <v>646</v>
       </c>
       <c r="C121" t="s">
         <v>647</v>
       </c>
       <c r="D121"/>
       <c r="E121" t="s">
         <v>648</v>
       </c>
       <c r="F121" t="n">
         <v>1749</v>
       </c>
       <c r="G121" t="s">
         <v>75</v>
       </c>
       <c r="H121" t="n">
         <v>1822</v>
       </c>
       <c r="I121" t="s">
         <v>649</v>
       </c>
       <c r="J121" t="s">
         <v>650</v>
       </c>
       <c r="K121" t="n">
-        <v>11.8157453107754</v>
+        <v>11.9341692948133</v>
       </c>
       <c r="L121" t="n">
         <v>1788</v>
       </c>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121" t="s">
         <v>54</v>
       </c>
       <c r="P121"/>
       <c r="Q121"/>
       <c r="R121"/>
       <c r="S121" t="b">
         <v>1</v>
       </c>
       <c r="T121" t="s">
         <v>45</v>
       </c>
       <c r="U121" t="s">
         <v>181</v>
       </c>
       <c r="V121"/>
       <c r="W121"/>
       <c r="X121"/>
       <c r="Y121"/>
@@ -14253,51 +14241,51 @@
       <c r="A122" t="s">
         <v>651</v>
       </c>
       <c r="B122" t="s">
         <v>652</v>
       </c>
       <c r="C122" t="s">
         <v>43</v>
       </c>
       <c r="D122"/>
       <c r="E122" t="s">
         <v>43</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
         <v>43</v>
       </c>
       <c r="H122"/>
       <c r="I122" t="s">
         <v>43</v>
       </c>
       <c r="J122" t="s">
         <v>43</v>
       </c>
       <c r="K122" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L122" t="n">
         <v>1790</v>
       </c>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122" t="s">
         <v>44</v>
       </c>
       <c r="P122"/>
       <c r="Q122"/>
       <c r="R122"/>
       <c r="S122" t="b">
         <v>1</v>
       </c>
       <c r="T122" t="s">
         <v>45</v>
       </c>
       <c r="U122"/>
       <c r="V122"/>
       <c r="W122"/>
       <c r="X122"/>
       <c r="Y122"/>
     </row>
     <row r="123">
@@ -14308,102 +14296,102 @@
         <v>654</v>
       </c>
       <c r="C123" t="s">
         <v>655</v>
       </c>
       <c r="D123"/>
       <c r="E123" t="s">
         <v>656</v>
       </c>
       <c r="F123" t="n">
         <v>1740</v>
       </c>
       <c r="G123" t="s">
         <v>9</v>
       </c>
       <c r="H123" t="n">
         <v>1805</v>
       </c>
       <c r="I123" t="s">
         <v>43</v>
       </c>
       <c r="J123" t="s">
         <v>43</v>
       </c>
       <c r="K123" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L123" t="n">
         <v>1789</v>
       </c>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123" t="s">
         <v>54</v>
       </c>
       <c r="P123"/>
       <c r="Q123"/>
       <c r="R123"/>
       <c r="S123" t="b">
         <v>1</v>
       </c>
       <c r="T123" t="s">
         <v>45</v>
       </c>
       <c r="U123"/>
       <c r="V123"/>
       <c r="W123"/>
       <c r="X123"/>
       <c r="Y123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>657</v>
       </c>
       <c r="B124" t="s">
         <v>658</v>
       </c>
       <c r="C124" t="s">
         <v>659</v>
       </c>
       <c r="D124"/>
       <c r="E124" t="s">
         <v>43</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>43</v>
       </c>
       <c r="H124"/>
       <c r="I124" t="s">
         <v>43</v>
       </c>
       <c r="J124" t="s">
         <v>43</v>
       </c>
       <c r="K124" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L124" t="n">
         <v>1783</v>
       </c>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124" t="s">
         <v>109</v>
       </c>
       <c r="P124"/>
       <c r="Q124"/>
       <c r="R124"/>
       <c r="S124" t="b">
         <v>1</v>
       </c>
       <c r="T124" t="s">
         <v>45</v>
       </c>
       <c r="U124"/>
       <c r="V124"/>
       <c r="W124"/>
       <c r="X124"/>
       <c r="Y124"/>
     </row>
     <row r="125">
@@ -14414,51 +14402,51 @@
         <v>661</v>
       </c>
       <c r="C125" t="s">
         <v>200</v>
       </c>
       <c r="D125"/>
       <c r="E125" t="s">
         <v>527</v>
       </c>
       <c r="F125" t="n">
         <v>1746</v>
       </c>
       <c r="G125" t="s">
         <v>296</v>
       </c>
       <c r="H125" t="n">
         <v>1796</v>
       </c>
       <c r="I125" t="s">
         <v>662</v>
       </c>
       <c r="J125" t="s">
         <v>663</v>
       </c>
       <c r="K125" t="n">
-        <v>5.13338477367134</v>
+        <v>5.79382638380242</v>
       </c>
       <c r="L125" t="n">
         <v>1784</v>
       </c>
       <c r="M125"/>
       <c r="N125"/>
       <c r="O125" t="s">
         <v>504</v>
       </c>
       <c r="P125"/>
       <c r="Q125"/>
       <c r="R125"/>
       <c r="S125" t="b">
         <v>1</v>
       </c>
       <c r="T125" t="s">
         <v>45</v>
       </c>
       <c r="U125"/>
       <c r="V125"/>
       <c r="W125"/>
       <c r="X125"/>
       <c r="Y125"/>
     </row>
     <row r="126">
@@ -14518,51 +14506,51 @@
       <c r="A127" t="s">
         <v>667</v>
       </c>
       <c r="B127" t="s">
         <v>668</v>
       </c>
       <c r="C127" t="s">
         <v>669</v>
       </c>
       <c r="D127"/>
       <c r="E127" t="s">
         <v>43</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
         <v>43</v>
       </c>
       <c r="H127"/>
       <c r="I127" t="s">
         <v>43</v>
       </c>
       <c r="J127" t="s">
         <v>43</v>
       </c>
       <c r="K127" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L127" t="n">
         <v>1787</v>
       </c>
       <c r="M127"/>
       <c r="N127"/>
       <c r="O127" t="s">
         <v>172</v>
       </c>
       <c r="P127"/>
       <c r="Q127"/>
       <c r="R127"/>
       <c r="S127" t="b">
         <v>1</v>
       </c>
       <c r="T127" t="s">
         <v>45</v>
       </c>
       <c r="U127"/>
       <c r="V127"/>
       <c r="W127"/>
       <c r="X127"/>
       <c r="Y127"/>
     </row>
     <row r="128">
@@ -14573,51 +14561,51 @@
         <v>671</v>
       </c>
       <c r="C128" t="s">
         <v>672</v>
       </c>
       <c r="D128"/>
       <c r="E128" t="s">
         <v>673</v>
       </c>
       <c r="F128" t="n">
         <v>1751</v>
       </c>
       <c r="G128" t="s">
         <v>540</v>
       </c>
       <c r="H128" t="n">
         <v>1831</v>
       </c>
       <c r="I128" t="s">
         <v>674</v>
       </c>
       <c r="J128" t="s">
         <v>675</v>
       </c>
       <c r="K128" t="n">
-        <v>5.9246838019925</v>
+        <v>6.1597932905677</v>
       </c>
       <c r="L128" t="n">
         <v>1792</v>
       </c>
       <c r="M128"/>
       <c r="N128"/>
       <c r="O128" t="s">
         <v>44</v>
       </c>
       <c r="P128"/>
       <c r="Q128"/>
       <c r="R128"/>
       <c r="S128" t="b">
         <v>1</v>
       </c>
       <c r="T128" t="s">
         <v>45</v>
       </c>
       <c r="U128"/>
       <c r="V128"/>
       <c r="W128"/>
       <c r="X128"/>
       <c r="Y128"/>
     </row>
     <row r="129">
@@ -14628,51 +14616,51 @@
         <v>677</v>
       </c>
       <c r="C129" t="s">
         <v>678</v>
       </c>
       <c r="D129"/>
       <c r="E129" t="s">
         <v>679</v>
       </c>
       <c r="F129" t="n">
         <v>1762</v>
       </c>
       <c r="G129" t="s">
         <v>75</v>
       </c>
       <c r="H129" t="n">
         <v>1851</v>
       </c>
       <c r="I129" t="s">
         <v>680</v>
       </c>
       <c r="J129" t="s">
         <v>681</v>
       </c>
       <c r="K129" t="n">
-        <v>7.10745178064525</v>
+        <v>7.38536580769725</v>
       </c>
       <c r="L129" t="n">
         <v>1798</v>
       </c>
       <c r="M129"/>
       <c r="N129"/>
       <c r="O129" t="s">
         <v>109</v>
       </c>
       <c r="P129"/>
       <c r="Q129"/>
       <c r="R129"/>
       <c r="S129" t="b">
         <v>1</v>
       </c>
       <c r="T129" t="s">
         <v>45</v>
       </c>
       <c r="U129"/>
       <c r="V129"/>
       <c r="W129"/>
       <c r="X129"/>
       <c r="Y129"/>
     </row>
     <row r="130">
@@ -14685,51 +14673,51 @@
       <c r="C130" t="s">
         <v>148</v>
       </c>
       <c r="D130" t="s">
         <v>684</v>
       </c>
       <c r="E130" t="s">
         <v>685</v>
       </c>
       <c r="F130" t="n">
         <v>1750</v>
       </c>
       <c r="G130" t="s">
         <v>685</v>
       </c>
       <c r="H130" t="n">
         <v>1810</v>
       </c>
       <c r="I130" t="s">
         <v>686</v>
       </c>
       <c r="J130" t="s">
         <v>687</v>
       </c>
       <c r="K130" t="n">
-        <v>3.94575330817384</v>
+        <v>3.81448762869458</v>
       </c>
       <c r="L130" t="n">
         <v>1788</v>
       </c>
       <c r="M130"/>
       <c r="N130"/>
       <c r="O130" t="s">
         <v>54</v>
       </c>
       <c r="P130"/>
       <c r="Q130"/>
       <c r="R130"/>
       <c r="S130" t="b">
         <v>1</v>
       </c>
       <c r="T130" t="s">
         <v>45</v>
       </c>
       <c r="U130"/>
       <c r="V130"/>
       <c r="W130"/>
       <c r="X130"/>
       <c r="Y130"/>
     </row>
     <row r="131">
@@ -14740,51 +14728,51 @@
         <v>689</v>
       </c>
       <c r="C131" t="s">
         <v>514</v>
       </c>
       <c r="D131"/>
       <c r="E131" t="s">
         <v>690</v>
       </c>
       <c r="F131" t="n">
         <v>1734</v>
       </c>
       <c r="G131" t="s">
         <v>690</v>
       </c>
       <c r="H131" t="n">
         <v>1830</v>
       </c>
       <c r="I131" t="s">
         <v>691</v>
       </c>
       <c r="J131" t="s">
         <v>692</v>
       </c>
       <c r="K131" t="n">
-        <v>2.29549749210861</v>
+        <v>1.49760454912995</v>
       </c>
       <c r="L131" t="n">
         <v>1783</v>
       </c>
       <c r="M131"/>
       <c r="N131"/>
       <c r="O131" t="s">
         <v>109</v>
       </c>
       <c r="P131"/>
       <c r="Q131"/>
       <c r="R131"/>
       <c r="S131" t="b">
         <v>1</v>
       </c>
       <c r="T131" t="s">
         <v>45</v>
       </c>
       <c r="U131"/>
       <c r="V131"/>
       <c r="W131"/>
       <c r="X131"/>
       <c r="Y131"/>
     </row>
     <row r="132">
@@ -14795,51 +14783,51 @@
         <v>694</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132"/>
       <c r="E132" t="s">
         <v>695</v>
       </c>
       <c r="F132" t="n">
         <v>1747</v>
       </c>
       <c r="G132" t="s">
         <v>75</v>
       </c>
       <c r="H132" t="n">
         <v>1815</v>
       </c>
       <c r="I132" t="s">
         <v>696</v>
       </c>
       <c r="J132" t="s">
         <v>697</v>
       </c>
       <c r="K132" t="n">
-        <v>6.71458160389112</v>
+        <v>7.06931409856515</v>
       </c>
       <c r="L132" t="n">
         <v>1784</v>
       </c>
       <c r="M132"/>
       <c r="N132"/>
       <c r="O132" t="s">
         <v>44</v>
       </c>
       <c r="P132"/>
       <c r="Q132"/>
       <c r="R132"/>
       <c r="S132" t="b">
         <v>1</v>
       </c>
       <c r="T132" t="s">
         <v>45</v>
       </c>
       <c r="U132"/>
       <c r="V132"/>
       <c r="W132"/>
       <c r="X132"/>
       <c r="Y132"/>
     </row>
     <row r="133">
@@ -14850,51 +14838,51 @@
         <v>699</v>
       </c>
       <c r="C133" t="s">
         <v>669</v>
       </c>
       <c r="D133"/>
       <c r="E133" t="s">
         <v>400</v>
       </c>
       <c r="F133" t="n">
         <v>1770</v>
       </c>
       <c r="G133" t="s">
         <v>296</v>
       </c>
       <c r="H133" t="n">
         <v>1820</v>
       </c>
       <c r="I133" t="s">
         <v>43</v>
       </c>
       <c r="J133" t="s">
         <v>43</v>
       </c>
       <c r="K133" t="n">
-        <v>0.835649310098842</v>
+        <v>0.806006554579593</v>
       </c>
       <c r="L133" t="n">
         <v>1798</v>
       </c>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133" t="s">
         <v>54</v>
       </c>
       <c r="P133"/>
       <c r="Q133"/>
       <c r="R133"/>
       <c r="S133" t="b">
         <v>1</v>
       </c>
       <c r="T133" t="s">
         <v>45</v>
       </c>
       <c r="U133"/>
       <c r="V133"/>
       <c r="W133"/>
       <c r="X133"/>
       <c r="Y133"/>
     </row>
     <row r="134">
@@ -14907,51 +14895,51 @@
       <c r="C134" t="s">
         <v>152</v>
       </c>
       <c r="D134" t="s">
         <v>702</v>
       </c>
       <c r="E134" t="s">
         <v>703</v>
       </c>
       <c r="F134" t="n">
         <v>1755</v>
       </c>
       <c r="G134" t="s">
         <v>43</v>
       </c>
       <c r="H134" t="n">
         <v>1813</v>
       </c>
       <c r="I134" t="s">
         <v>43</v>
       </c>
       <c r="J134" t="s">
         <v>43</v>
       </c>
       <c r="K134" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L134" t="n">
         <v>1783</v>
       </c>
       <c r="M134"/>
       <c r="N134"/>
       <c r="O134" t="s">
         <v>162</v>
       </c>
       <c r="P134"/>
       <c r="Q134"/>
       <c r="R134"/>
       <c r="S134" t="b">
         <v>1</v>
       </c>
       <c r="T134" t="s">
         <v>45</v>
       </c>
       <c r="U134"/>
       <c r="V134"/>
       <c r="W134"/>
       <c r="X134"/>
       <c r="Y134"/>
     </row>
     <row r="135">
@@ -14962,51 +14950,51 @@
         <v>705</v>
       </c>
       <c r="C135" t="s">
         <v>706</v>
       </c>
       <c r="D135"/>
       <c r="E135" t="s">
         <v>279</v>
       </c>
       <c r="F135" t="n">
         <v>1753</v>
       </c>
       <c r="G135" t="s">
         <v>707</v>
       </c>
       <c r="H135" t="n">
         <v>1800</v>
       </c>
       <c r="I135" t="s">
         <v>708</v>
       </c>
       <c r="J135" t="s">
         <v>709</v>
       </c>
       <c r="K135" t="n">
-        <v>9.89794696811626</v>
+        <v>9.9367812356112</v>
       </c>
       <c r="L135" t="n">
         <v>1790</v>
       </c>
       <c r="M135"/>
       <c r="N135"/>
       <c r="O135" t="s">
         <v>44</v>
       </c>
       <c r="P135"/>
       <c r="Q135"/>
       <c r="R135"/>
       <c r="S135" t="b">
         <v>1</v>
       </c>
       <c r="T135" t="s">
         <v>45</v>
       </c>
       <c r="U135"/>
       <c r="V135"/>
       <c r="W135"/>
       <c r="X135"/>
       <c r="Y135"/>
     </row>
     <row r="136">
@@ -15017,51 +15005,51 @@
         <v>711</v>
       </c>
       <c r="C136" t="s">
         <v>712</v>
       </c>
       <c r="D136"/>
       <c r="E136" t="s">
         <v>713</v>
       </c>
       <c r="F136" t="n">
         <v>1730</v>
       </c>
       <c r="G136" t="s">
         <v>714</v>
       </c>
       <c r="H136" t="n">
         <v>1812</v>
       </c>
       <c r="I136" t="s">
         <v>715</v>
       </c>
       <c r="J136" t="s">
         <v>716</v>
       </c>
       <c r="K136" t="n">
-        <v>11.2925150283327</v>
+        <v>11.5119413370241</v>
       </c>
       <c r="L136" t="n">
         <v>1784</v>
       </c>
       <c r="M136"/>
       <c r="N136"/>
       <c r="O136" t="s">
         <v>65</v>
       </c>
       <c r="P136"/>
       <c r="Q136"/>
       <c r="R136"/>
       <c r="S136" t="b">
         <v>1</v>
       </c>
       <c r="T136" t="s">
         <v>45</v>
       </c>
       <c r="U136"/>
       <c r="V136"/>
       <c r="W136"/>
       <c r="X136"/>
       <c r="Y136"/>
     </row>
     <row r="137">
@@ -15072,51 +15060,51 @@
         <v>718</v>
       </c>
       <c r="C137" t="s">
         <v>719</v>
       </c>
       <c r="D137"/>
       <c r="E137" t="s">
         <v>703</v>
       </c>
       <c r="F137" t="n">
         <v>1735</v>
       </c>
       <c r="G137" t="s">
         <v>9</v>
       </c>
       <c r="H137" t="n">
         <v>1799</v>
       </c>
       <c r="I137" t="s">
         <v>43</v>
       </c>
       <c r="J137" t="s">
         <v>720</v>
       </c>
       <c r="K137" t="n">
-        <v>2.6459449816966</v>
+        <v>3.2415450697899</v>
       </c>
       <c r="L137" t="n">
         <v>1788</v>
       </c>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137" t="s">
         <v>54</v>
       </c>
       <c r="P137"/>
       <c r="Q137"/>
       <c r="R137"/>
       <c r="S137" t="b">
         <v>0</v>
       </c>
       <c r="T137" t="s">
         <v>45</v>
       </c>
       <c r="U137" t="s">
         <v>182</v>
       </c>
       <c r="V137"/>
       <c r="W137"/>
       <c r="X137"/>
       <c r="Y137"/>
@@ -15127,106 +15115,106 @@
       </c>
       <c r="B138" t="s">
         <v>722</v>
       </c>
       <c r="C138" t="s">
         <v>43</v>
       </c>
       <c r="D138"/>
       <c r="E138" t="s">
         <v>690</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
         <v>9</v>
       </c>
       <c r="H138" t="n">
         <v>1800</v>
       </c>
       <c r="I138" t="s">
         <v>43</v>
       </c>
       <c r="J138" t="s">
         <v>43</v>
       </c>
       <c r="K138" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L138" t="n">
         <v>1785</v>
       </c>
       <c r="M138"/>
       <c r="N138"/>
       <c r="O138" t="s">
         <v>172</v>
       </c>
       <c r="P138"/>
       <c r="Q138"/>
       <c r="R138"/>
       <c r="S138" t="b">
         <v>1</v>
       </c>
       <c r="T138" t="s">
         <v>45</v>
       </c>
       <c r="U138"/>
       <c r="V138"/>
       <c r="W138"/>
       <c r="X138"/>
       <c r="Y138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>723</v>
       </c>
       <c r="B139" t="s">
         <v>724</v>
       </c>
       <c r="C139" t="s">
         <v>725</v>
       </c>
       <c r="D139"/>
       <c r="E139" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="F139" t="n">
         <v>1707</v>
       </c>
       <c r="G139" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="H139" t="n">
         <v>1783</v>
       </c>
       <c r="I139" t="s">
         <v>726</v>
       </c>
       <c r="J139" t="s">
         <v>727</v>
       </c>
       <c r="K139" t="n">
-        <v>16.6300723876332</v>
+        <v>16.4590007717389</v>
       </c>
       <c r="L139" t="n">
         <v>1760</v>
       </c>
       <c r="M139" t="n">
         <v>1783</v>
       </c>
       <c r="N139"/>
       <c r="O139" t="s">
         <v>54</v>
       </c>
       <c r="P139"/>
       <c r="Q139"/>
       <c r="R139"/>
       <c r="S139" t="b">
         <v>1</v>
       </c>
       <c r="T139" t="s">
         <v>45</v>
       </c>
       <c r="U139"/>
       <c r="V139"/>
       <c r="W139"/>
       <c r="X139"/>
       <c r="Y139"/>
@@ -15241,51 +15229,51 @@
       <c r="C140" t="s">
         <v>730</v>
       </c>
       <c r="D140" t="s">
         <v>731</v>
       </c>
       <c r="E140" t="s">
         <v>732</v>
       </c>
       <c r="F140" t="n">
         <v>1747</v>
       </c>
       <c r="G140" t="s">
         <v>396</v>
       </c>
       <c r="H140" t="n">
         <v>1803</v>
       </c>
       <c r="I140" t="s">
         <v>733</v>
       </c>
       <c r="J140" t="s">
         <v>734</v>
       </c>
       <c r="K140" t="n">
-        <v>5.82815274787892</v>
+        <v>5.82034633491177</v>
       </c>
       <c r="L140" t="n">
         <v>1799</v>
       </c>
       <c r="M140"/>
       <c r="N140"/>
       <c r="O140" t="s">
         <v>65</v>
       </c>
       <c r="P140"/>
       <c r="Q140"/>
       <c r="R140"/>
       <c r="S140" t="b">
         <v>1</v>
       </c>
       <c r="T140" t="s">
         <v>45</v>
       </c>
       <c r="U140"/>
       <c r="V140"/>
       <c r="W140"/>
       <c r="X140"/>
       <c r="Y140"/>
     </row>
     <row r="141">
@@ -15296,51 +15284,51 @@
         <v>736</v>
       </c>
       <c r="C141" t="s">
         <v>737</v>
       </c>
       <c r="D141"/>
       <c r="E141" t="s">
         <v>738</v>
       </c>
       <c r="F141" t="n">
         <v>1748</v>
       </c>
       <c r="G141" t="s">
         <v>738</v>
       </c>
       <c r="H141" t="n">
         <v>1816</v>
       </c>
       <c r="I141" t="s">
         <v>43</v>
       </c>
       <c r="J141" t="s">
         <v>739</v>
       </c>
       <c r="K141" t="n">
-        <v>4.6789593493429</v>
+        <v>5.5198436999014</v>
       </c>
       <c r="L141" t="n">
         <v>1789</v>
       </c>
       <c r="M141"/>
       <c r="N141"/>
       <c r="O141" t="s">
         <v>109</v>
       </c>
       <c r="P141"/>
       <c r="Q141"/>
       <c r="R141"/>
       <c r="S141" t="b">
         <v>1</v>
       </c>
       <c r="T141" t="s">
         <v>45</v>
       </c>
       <c r="U141"/>
       <c r="V141"/>
       <c r="W141"/>
       <c r="X141"/>
       <c r="Y141"/>
     </row>
     <row r="142">
@@ -15351,51 +15339,51 @@
         <v>741</v>
       </c>
       <c r="C142" t="s">
         <v>742</v>
       </c>
       <c r="D142"/>
       <c r="E142" t="s">
         <v>743</v>
       </c>
       <c r="F142" t="n">
         <v>1745</v>
       </c>
       <c r="G142" t="s">
         <v>744</v>
       </c>
       <c r="H142" t="n">
         <v>1808</v>
       </c>
       <c r="I142" t="s">
         <v>745</v>
       </c>
       <c r="J142" t="s">
         <v>746</v>
       </c>
       <c r="K142" t="n">
-        <v>11.9808147876355</v>
+        <v>11.8198966693631</v>
       </c>
       <c r="L142" t="n">
         <v>1783</v>
       </c>
       <c r="M142" t="n">
         <v>1808</v>
       </c>
       <c r="N142"/>
       <c r="O142" t="s">
         <v>54</v>
       </c>
       <c r="P142"/>
       <c r="Q142"/>
       <c r="R142"/>
       <c r="S142" t="b">
         <v>1</v>
       </c>
       <c r="T142" t="s">
         <v>45</v>
       </c>
       <c r="U142"/>
       <c r="V142"/>
       <c r="W142"/>
       <c r="X142"/>
       <c r="Y142"/>
@@ -15404,51 +15392,51 @@
       <c r="A143" t="s">
         <v>747</v>
       </c>
       <c r="B143" t="s">
         <v>748</v>
       </c>
       <c r="C143" t="s">
         <v>43</v>
       </c>
       <c r="D143"/>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
         <v>43</v>
       </c>
       <c r="H143"/>
       <c r="I143" t="s">
         <v>43</v>
       </c>
       <c r="J143" t="s">
         <v>43</v>
       </c>
       <c r="K143" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L143" t="n">
         <v>1784</v>
       </c>
       <c r="M143"/>
       <c r="N143"/>
       <c r="O143" t="s">
         <v>172</v>
       </c>
       <c r="P143"/>
       <c r="Q143"/>
       <c r="R143"/>
       <c r="S143" t="b">
         <v>1</v>
       </c>
       <c r="T143" t="s">
         <v>45</v>
       </c>
       <c r="U143"/>
       <c r="V143"/>
       <c r="W143"/>
       <c r="X143"/>
       <c r="Y143"/>
     </row>
     <row r="144">
@@ -15459,51 +15447,51 @@
         <v>750</v>
       </c>
       <c r="C144" t="s">
         <v>347</v>
       </c>
       <c r="D144" t="s">
         <v>80</v>
       </c>
       <c r="E144" t="s">
         <v>751</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
         <v>43</v>
       </c>
       <c r="H144" t="n">
         <v>1792</v>
       </c>
       <c r="I144" t="s">
         <v>43</v>
       </c>
       <c r="J144" t="s">
         <v>43</v>
       </c>
       <c r="K144" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L144" t="n">
         <v>1784</v>
       </c>
       <c r="M144"/>
       <c r="N144"/>
       <c r="O144" t="s">
         <v>44</v>
       </c>
       <c r="P144"/>
       <c r="Q144"/>
       <c r="R144"/>
       <c r="S144" t="b">
         <v>1</v>
       </c>
       <c r="T144" t="s">
         <v>45</v>
       </c>
       <c r="U144"/>
       <c r="V144"/>
       <c r="W144"/>
       <c r="X144"/>
       <c r="Y144"/>
     </row>
     <row r="145">
@@ -15514,102 +15502,102 @@
         <v>753</v>
       </c>
       <c r="C145" t="s">
         <v>754</v>
       </c>
       <c r="D145"/>
       <c r="E145" t="s">
         <v>128</v>
       </c>
       <c r="F145" t="n">
         <v>1764</v>
       </c>
       <c r="G145" t="s">
         <v>128</v>
       </c>
       <c r="H145" t="n">
         <v>1836</v>
       </c>
       <c r="I145" t="s">
         <v>755</v>
       </c>
       <c r="J145" t="s">
         <v>756</v>
       </c>
       <c r="K145" t="n">
-        <v>4.68488642041775</v>
+        <v>4.63421181153189</v>
       </c>
       <c r="L145" t="n">
         <v>1794</v>
       </c>
       <c r="M145"/>
       <c r="N145"/>
       <c r="O145" t="s">
         <v>44</v>
       </c>
       <c r="P145"/>
       <c r="Q145"/>
       <c r="R145"/>
       <c r="S145" t="b">
         <v>1</v>
       </c>
       <c r="T145" t="s">
         <v>45</v>
       </c>
       <c r="U145"/>
       <c r="V145"/>
       <c r="W145"/>
       <c r="X145"/>
       <c r="Y145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>757</v>
       </c>
       <c r="B146" t="s">
         <v>758</v>
       </c>
       <c r="C146" t="s">
         <v>43</v>
       </c>
       <c r="D146"/>
       <c r="E146" t="s">
         <v>43</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
         <v>43</v>
       </c>
       <c r="H146"/>
       <c r="I146" t="s">
         <v>43</v>
       </c>
       <c r="J146" t="s">
         <v>43</v>
       </c>
       <c r="K146" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L146" t="n">
         <v>1788</v>
       </c>
       <c r="M146"/>
       <c r="N146"/>
       <c r="O146" t="s">
         <v>172</v>
       </c>
       <c r="P146"/>
       <c r="Q146"/>
       <c r="R146"/>
       <c r="S146" t="b">
         <v>1</v>
       </c>
       <c r="T146" t="s">
         <v>45</v>
       </c>
       <c r="U146"/>
       <c r="V146"/>
       <c r="W146"/>
       <c r="X146"/>
       <c r="Y146"/>
     </row>
     <row r="147">
@@ -15622,51 +15610,51 @@
       <c r="C147" t="s">
         <v>760</v>
       </c>
       <c r="D147" t="s">
         <v>761</v>
       </c>
       <c r="E147" t="s">
         <v>762</v>
       </c>
       <c r="F147" t="n">
         <v>1743</v>
       </c>
       <c r="G147" t="s">
         <v>763</v>
       </c>
       <c r="H147" t="n">
         <v>1790</v>
       </c>
       <c r="I147" t="s">
         <v>764</v>
       </c>
       <c r="J147" t="s">
         <v>765</v>
       </c>
       <c r="K147" t="n">
-        <v>9.88157997287812</v>
+        <v>10.1145582968321</v>
       </c>
       <c r="L147" t="n">
         <v>1785</v>
       </c>
       <c r="M147"/>
       <c r="N147"/>
       <c r="O147" t="s">
         <v>54</v>
       </c>
       <c r="P147"/>
       <c r="Q147"/>
       <c r="R147"/>
       <c r="S147" t="b">
         <v>1</v>
       </c>
       <c r="T147" t="s">
         <v>45</v>
       </c>
       <c r="U147" t="s">
         <v>181</v>
       </c>
       <c r="V147"/>
       <c r="W147"/>
       <c r="X147"/>
       <c r="Y147"/>
@@ -15679,102 +15667,102 @@
         <v>767</v>
       </c>
       <c r="C148" t="s">
         <v>768</v>
       </c>
       <c r="D148"/>
       <c r="E148" t="s">
         <v>69</v>
       </c>
       <c r="F148" t="n">
         <v>1747</v>
       </c>
       <c r="G148" t="s">
         <v>69</v>
       </c>
       <c r="H148" t="n">
         <v>1820</v>
       </c>
       <c r="I148" t="s">
         <v>43</v>
       </c>
       <c r="J148" t="s">
         <v>769</v>
       </c>
       <c r="K148" t="n">
-        <v>2.09726562627516</v>
+        <v>2.09337232535779</v>
       </c>
       <c r="L148" t="n">
         <v>1795</v>
       </c>
       <c r="M148"/>
       <c r="N148"/>
       <c r="O148" t="s">
         <v>54</v>
       </c>
       <c r="P148"/>
       <c r="Q148"/>
       <c r="R148"/>
       <c r="S148" t="b">
         <v>1</v>
       </c>
       <c r="T148" t="s">
         <v>45</v>
       </c>
       <c r="U148"/>
       <c r="V148"/>
       <c r="W148"/>
       <c r="X148"/>
       <c r="Y148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>770</v>
       </c>
       <c r="B149" t="s">
         <v>771</v>
       </c>
       <c r="C149" t="s">
         <v>43</v>
       </c>
       <c r="D149"/>
       <c r="E149" t="s">
         <v>43</v>
       </c>
       <c r="F149"/>
       <c r="G149" t="s">
         <v>43</v>
       </c>
       <c r="H149"/>
       <c r="I149" t="s">
         <v>43</v>
       </c>
       <c r="J149" t="s">
         <v>43</v>
       </c>
       <c r="K149" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L149" t="n">
         <v>1784</v>
       </c>
       <c r="M149"/>
       <c r="N149"/>
       <c r="O149" t="s">
         <v>44</v>
       </c>
       <c r="P149"/>
       <c r="Q149"/>
       <c r="R149"/>
       <c r="S149" t="b">
         <v>1</v>
       </c>
       <c r="T149" t="s">
         <v>45</v>
       </c>
       <c r="U149"/>
       <c r="V149"/>
       <c r="W149"/>
       <c r="X149"/>
       <c r="Y149"/>
     </row>
     <row r="150">
@@ -15787,51 +15775,51 @@
       <c r="C150" t="s">
         <v>774</v>
       </c>
       <c r="D150" t="s">
         <v>775</v>
       </c>
       <c r="E150" t="s">
         <v>487</v>
       </c>
       <c r="F150" t="n">
         <v>1764</v>
       </c>
       <c r="G150" t="s">
         <v>128</v>
       </c>
       <c r="H150" t="n">
         <v>1803</v>
       </c>
       <c r="I150" t="s">
         <v>43</v>
       </c>
       <c r="J150" t="s">
         <v>43</v>
       </c>
       <c r="K150" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L150" t="n">
         <v>1791</v>
       </c>
       <c r="M150"/>
       <c r="N150"/>
       <c r="O150" t="s">
         <v>172</v>
       </c>
       <c r="P150"/>
       <c r="Q150"/>
       <c r="R150"/>
       <c r="S150" t="b">
         <v>1</v>
       </c>
       <c r="T150" t="s">
         <v>45</v>
       </c>
       <c r="U150"/>
       <c r="V150"/>
       <c r="W150"/>
       <c r="X150"/>
       <c r="Y150"/>
     </row>
     <row r="151">
@@ -15842,51 +15830,51 @@
         <v>777</v>
       </c>
       <c r="C151" t="s">
         <v>221</v>
       </c>
       <c r="D151"/>
       <c r="E151" t="s">
         <v>738</v>
       </c>
       <c r="F151" t="n">
         <v>1744</v>
       </c>
       <c r="G151" t="s">
         <v>738</v>
       </c>
       <c r="H151" t="n">
         <v>1825</v>
       </c>
       <c r="I151" t="s">
         <v>778</v>
       </c>
       <c r="J151" t="s">
         <v>779</v>
       </c>
       <c r="K151" t="n">
-        <v>5.76049240923644</v>
+        <v>6.09322624683796</v>
       </c>
       <c r="L151" t="n">
         <v>1785</v>
       </c>
       <c r="M151" t="n">
         <v>1825</v>
       </c>
       <c r="N151"/>
       <c r="O151" t="s">
         <v>54</v>
       </c>
       <c r="P151"/>
       <c r="Q151"/>
       <c r="R151"/>
       <c r="S151" t="b">
         <v>1</v>
       </c>
       <c r="T151" t="s">
         <v>45</v>
       </c>
       <c r="U151"/>
       <c r="V151"/>
       <c r="W151"/>
       <c r="X151"/>
       <c r="Y151"/>
@@ -15899,51 +15887,51 @@
         <v>781</v>
       </c>
       <c r="C152" t="s">
         <v>782</v>
       </c>
       <c r="D152"/>
       <c r="E152" t="s">
         <v>783</v>
       </c>
       <c r="F152" t="n">
         <v>1759</v>
       </c>
       <c r="G152" t="s">
         <v>784</v>
       </c>
       <c r="H152" t="n">
         <v>1814</v>
       </c>
       <c r="I152" t="s">
         <v>43</v>
       </c>
       <c r="J152" t="s">
         <v>785</v>
       </c>
       <c r="K152" t="n">
-        <v>1.9278277164103</v>
+        <v>1.91471613497038</v>
       </c>
       <c r="L152" t="n">
         <v>1791</v>
       </c>
       <c r="M152"/>
       <c r="N152"/>
       <c r="O152" t="s">
         <v>44</v>
       </c>
       <c r="P152"/>
       <c r="Q152"/>
       <c r="R152"/>
       <c r="S152" t="b">
         <v>1</v>
       </c>
       <c r="T152" t="s">
         <v>45</v>
       </c>
       <c r="U152"/>
       <c r="V152"/>
       <c r="W152"/>
       <c r="X152"/>
       <c r="Y152"/>
     </row>
     <row r="153">
@@ -15954,51 +15942,51 @@
         <v>787</v>
       </c>
       <c r="C153" t="s">
         <v>788</v>
       </c>
       <c r="D153"/>
       <c r="E153" t="s">
         <v>789</v>
       </c>
       <c r="F153" t="n">
         <v>1761</v>
       </c>
       <c r="G153" t="s">
         <v>540</v>
       </c>
       <c r="H153" t="n">
         <v>1849</v>
       </c>
       <c r="I153" t="s">
         <v>790</v>
       </c>
       <c r="J153" t="s">
         <v>791</v>
       </c>
       <c r="K153" t="n">
-        <v>7.2902173375984</v>
+        <v>7.08016882454838</v>
       </c>
       <c r="L153" t="n">
         <v>1791</v>
       </c>
       <c r="M153"/>
       <c r="N153"/>
       <c r="O153" t="s">
         <v>54</v>
       </c>
       <c r="P153"/>
       <c r="Q153"/>
       <c r="R153"/>
       <c r="S153" t="b">
         <v>1</v>
       </c>
       <c r="T153" t="s">
         <v>45</v>
       </c>
       <c r="U153"/>
       <c r="V153"/>
       <c r="W153"/>
       <c r="X153"/>
       <c r="Y153"/>
     </row>
     <row r="154">
@@ -16009,51 +15997,51 @@
         <v>793</v>
       </c>
       <c r="C154" t="s">
         <v>794</v>
       </c>
       <c r="D154"/>
       <c r="E154" t="s">
         <v>795</v>
       </c>
       <c r="F154" t="n">
         <v>1764</v>
       </c>
       <c r="G154" t="s">
         <v>796</v>
       </c>
       <c r="H154" t="n">
         <v>1835</v>
       </c>
       <c r="I154" t="s">
         <v>797</v>
       </c>
       <c r="J154" t="s">
         <v>798</v>
       </c>
       <c r="K154" t="n">
-        <v>8.13447369631108</v>
+        <v>8.27445302633639</v>
       </c>
       <c r="L154" t="n">
         <v>1788</v>
       </c>
       <c r="M154"/>
       <c r="N154"/>
       <c r="O154" t="s">
         <v>44</v>
       </c>
       <c r="P154"/>
       <c r="Q154"/>
       <c r="R154"/>
       <c r="S154" t="b">
         <v>1</v>
       </c>
       <c r="T154" t="s">
         <v>45</v>
       </c>
       <c r="U154"/>
       <c r="V154"/>
       <c r="W154"/>
       <c r="X154"/>
       <c r="Y154"/>
     </row>
     <row r="155">
@@ -16064,51 +16052,51 @@
         <v>800</v>
       </c>
       <c r="C155" t="s">
         <v>294</v>
       </c>
       <c r="D155"/>
       <c r="E155" t="s">
         <v>43</v>
       </c>
       <c r="F155" t="n">
         <v>1756</v>
       </c>
       <c r="G155" t="s">
         <v>9</v>
       </c>
       <c r="H155" t="n">
         <v>1831</v>
       </c>
       <c r="I155" t="s">
         <v>43</v>
       </c>
       <c r="J155" t="s">
         <v>801</v>
       </c>
       <c r="K155" t="n">
-        <v>1.20300129956071</v>
+        <v>1.39815462805001</v>
       </c>
       <c r="L155" t="n">
         <v>1791</v>
       </c>
       <c r="M155"/>
       <c r="N155"/>
       <c r="O155" t="s">
         <v>65</v>
       </c>
       <c r="P155" t="s">
         <v>54</v>
       </c>
       <c r="Q155"/>
       <c r="R155"/>
       <c r="S155" t="b">
         <v>1</v>
       </c>
       <c r="T155" t="s">
         <v>45</v>
       </c>
       <c r="U155"/>
       <c r="V155"/>
       <c r="W155"/>
       <c r="X155"/>
       <c r="Y155"/>
@@ -16117,51 +16105,51 @@
       <c r="A156" t="s">
         <v>802</v>
       </c>
       <c r="B156" t="s">
         <v>803</v>
       </c>
       <c r="C156" t="s">
         <v>514</v>
       </c>
       <c r="D156"/>
       <c r="E156" t="s">
         <v>804</v>
       </c>
       <c r="F156"/>
       <c r="G156" t="s">
         <v>43</v>
       </c>
       <c r="H156"/>
       <c r="I156" t="s">
         <v>43</v>
       </c>
       <c r="J156" t="s">
         <v>43</v>
       </c>
       <c r="K156" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L156" t="n">
         <v>1784</v>
       </c>
       <c r="M156"/>
       <c r="N156"/>
       <c r="O156" t="s">
         <v>65</v>
       </c>
       <c r="P156"/>
       <c r="Q156"/>
       <c r="R156"/>
       <c r="S156" t="b">
         <v>1</v>
       </c>
       <c r="T156" t="s">
         <v>45</v>
       </c>
       <c r="U156"/>
       <c r="V156"/>
       <c r="W156"/>
       <c r="X156"/>
       <c r="Y156"/>
     </row>
     <row r="157">
@@ -16174,51 +16162,51 @@
       <c r="C157" t="s">
         <v>807</v>
       </c>
       <c r="D157" t="s">
         <v>808</v>
       </c>
       <c r="E157" t="s">
         <v>809</v>
       </c>
       <c r="F157" t="n">
         <v>1735</v>
       </c>
       <c r="G157" t="s">
         <v>69</v>
       </c>
       <c r="H157" t="n">
         <v>1803</v>
       </c>
       <c r="I157" t="s">
         <v>810</v>
       </c>
       <c r="J157" t="s">
         <v>811</v>
       </c>
       <c r="K157" t="n">
-        <v>8.2950475197978</v>
+        <v>8.20022371525694</v>
       </c>
       <c r="L157" t="n">
         <v>1785</v>
       </c>
       <c r="M157"/>
       <c r="N157"/>
       <c r="O157" t="s">
         <v>54</v>
       </c>
       <c r="P157"/>
       <c r="Q157"/>
       <c r="R157"/>
       <c r="S157" t="b">
         <v>1</v>
       </c>
       <c r="T157" t="s">
         <v>45</v>
       </c>
       <c r="U157" t="s">
         <v>181</v>
       </c>
       <c r="V157"/>
       <c r="W157"/>
       <c r="X157"/>
       <c r="Y157"/>
@@ -16231,51 +16219,51 @@
         <v>806</v>
       </c>
       <c r="C158" t="s">
         <v>813</v>
       </c>
       <c r="D158"/>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" t="n">
         <v>1753</v>
       </c>
       <c r="G158" t="s">
         <v>9</v>
       </c>
       <c r="H158" t="n">
         <v>1791</v>
       </c>
       <c r="I158" t="s">
         <v>43</v>
       </c>
       <c r="J158" t="s">
         <v>814</v>
       </c>
       <c r="K158" t="n">
-        <v>1.27374148666936</v>
+        <v>1.72838003999089</v>
       </c>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158" t="n">
         <v>1784</v>
       </c>
       <c r="O158" t="s">
         <v>44</v>
       </c>
       <c r="P158"/>
       <c r="Q158"/>
       <c r="R158"/>
       <c r="S158" t="b">
         <v>0</v>
       </c>
       <c r="T158" t="s">
         <v>45</v>
       </c>
       <c r="U158"/>
       <c r="V158"/>
       <c r="W158"/>
       <c r="X158"/>
       <c r="Y158"/>
     </row>
     <row r="159">
@@ -16286,51 +16274,51 @@
         <v>806</v>
       </c>
       <c r="C159" t="s">
         <v>816</v>
       </c>
       <c r="D159"/>
       <c r="E159" t="s">
         <v>817</v>
       </c>
       <c r="F159" t="n">
         <v>1746</v>
       </c>
       <c r="G159" t="s">
         <v>69</v>
       </c>
       <c r="H159" t="n">
         <v>1808</v>
       </c>
       <c r="I159" t="s">
         <v>818</v>
       </c>
       <c r="J159" t="s">
         <v>819</v>
       </c>
       <c r="K159" t="n">
-        <v>2.66565355164171</v>
+        <v>1.76499285288595</v>
       </c>
       <c r="L159" t="n">
         <v>1795</v>
       </c>
       <c r="M159"/>
       <c r="N159"/>
       <c r="O159" t="s">
         <v>54</v>
       </c>
       <c r="P159"/>
       <c r="Q159"/>
       <c r="R159"/>
       <c r="S159" t="b">
         <v>1</v>
       </c>
       <c r="T159" t="s">
         <v>45</v>
       </c>
       <c r="U159"/>
       <c r="V159"/>
       <c r="W159"/>
       <c r="X159"/>
       <c r="Y159"/>
     </row>
     <row r="160">
@@ -16341,51 +16329,51 @@
         <v>821</v>
       </c>
       <c r="C160" t="s">
         <v>822</v>
       </c>
       <c r="D160"/>
       <c r="E160" t="s">
         <v>128</v>
       </c>
       <c r="F160" t="n">
         <v>1741</v>
       </c>
       <c r="G160" t="s">
         <v>68</v>
       </c>
       <c r="H160" t="n">
         <v>1803</v>
       </c>
       <c r="I160" t="s">
         <v>823</v>
       </c>
       <c r="J160" t="s">
         <v>824</v>
       </c>
       <c r="K160" t="n">
-        <v>11.8789723012363</v>
+        <v>11.879861249558</v>
       </c>
       <c r="L160" t="n">
         <v>1784</v>
       </c>
       <c r="M160"/>
       <c r="N160"/>
       <c r="O160" t="s">
         <v>54</v>
       </c>
       <c r="P160"/>
       <c r="Q160"/>
       <c r="R160"/>
       <c r="S160" t="b">
         <v>1</v>
       </c>
       <c r="T160" t="s">
         <v>45</v>
       </c>
       <c r="U160" t="s">
         <v>181</v>
       </c>
       <c r="V160"/>
       <c r="W160"/>
       <c r="X160"/>
       <c r="Y160"/>
@@ -16394,51 +16382,51 @@
       <c r="A161" t="s">
         <v>825</v>
       </c>
       <c r="B161" t="s">
         <v>826</v>
       </c>
       <c r="C161" t="s">
         <v>827</v>
       </c>
       <c r="D161"/>
       <c r="E161" t="s">
         <v>43</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
         <v>43</v>
       </c>
       <c r="H161"/>
       <c r="I161" t="s">
         <v>43</v>
       </c>
       <c r="J161" t="s">
         <v>43</v>
       </c>
       <c r="K161" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L161" t="n">
         <v>1784</v>
       </c>
       <c r="M161"/>
       <c r="N161"/>
       <c r="O161" t="s">
         <v>44</v>
       </c>
       <c r="P161"/>
       <c r="Q161"/>
       <c r="R161"/>
       <c r="S161" t="b">
         <v>1</v>
       </c>
       <c r="T161" t="s">
         <v>45</v>
       </c>
       <c r="U161"/>
       <c r="V161"/>
       <c r="W161"/>
       <c r="X161"/>
       <c r="Y161"/>
     </row>
     <row r="162">
@@ -16451,102 +16439,102 @@
       <c r="C162" t="s">
         <v>830</v>
       </c>
       <c r="D162" t="s">
         <v>831</v>
       </c>
       <c r="E162" t="s">
         <v>832</v>
       </c>
       <c r="F162" t="n">
         <v>1757</v>
       </c>
       <c r="G162" t="s">
         <v>833</v>
       </c>
       <c r="H162" t="n">
         <v>1840</v>
       </c>
       <c r="I162" t="s">
         <v>834</v>
       </c>
       <c r="J162" t="s">
         <v>835</v>
       </c>
       <c r="K162" t="n">
-        <v>3.8507801921178</v>
+        <v>4.04501842802578</v>
       </c>
       <c r="L162" t="n">
         <v>1790</v>
       </c>
       <c r="M162"/>
       <c r="N162"/>
       <c r="O162" t="s">
         <v>54</v>
       </c>
       <c r="P162"/>
       <c r="Q162"/>
       <c r="R162"/>
       <c r="S162" t="b">
         <v>1</v>
       </c>
       <c r="T162" t="s">
         <v>45</v>
       </c>
       <c r="U162"/>
       <c r="V162"/>
       <c r="W162"/>
       <c r="X162"/>
       <c r="Y162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>836</v>
       </c>
       <c r="B163" t="s">
         <v>837</v>
       </c>
       <c r="C163" t="s">
         <v>838</v>
       </c>
       <c r="D163"/>
       <c r="E163" t="s">
         <v>43</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
         <v>43</v>
       </c>
       <c r="H163"/>
       <c r="I163" t="s">
         <v>43</v>
       </c>
       <c r="J163" t="s">
         <v>43</v>
       </c>
       <c r="K163" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L163" t="n">
         <v>1793</v>
       </c>
       <c r="M163"/>
       <c r="N163"/>
       <c r="O163" t="s">
         <v>54</v>
       </c>
       <c r="P163"/>
       <c r="Q163"/>
       <c r="R163"/>
       <c r="S163" t="b">
         <v>1</v>
       </c>
       <c r="T163" t="s">
         <v>45</v>
       </c>
       <c r="U163"/>
       <c r="V163"/>
       <c r="W163"/>
       <c r="X163"/>
       <c r="Y163"/>
     </row>
     <row r="164">
@@ -16557,51 +16545,51 @@
         <v>840</v>
       </c>
       <c r="C164" t="s">
         <v>221</v>
       </c>
       <c r="D164"/>
       <c r="E164" t="s">
         <v>841</v>
       </c>
       <c r="F164" t="n">
         <v>1768</v>
       </c>
       <c r="G164" t="s">
         <v>842</v>
       </c>
       <c r="H164" t="n">
         <v>1837</v>
       </c>
       <c r="I164" t="s">
         <v>843</v>
       </c>
       <c r="J164" t="s">
         <v>844</v>
       </c>
       <c r="K164" t="n">
-        <v>2.70319567700782</v>
+        <v>2.68045218866598</v>
       </c>
       <c r="L164" t="n">
         <v>1795</v>
       </c>
       <c r="M164"/>
       <c r="N164"/>
       <c r="O164" t="s">
         <v>54</v>
       </c>
       <c r="P164"/>
       <c r="Q164"/>
       <c r="R164"/>
       <c r="S164" t="b">
         <v>1</v>
       </c>
       <c r="T164" t="s">
         <v>45</v>
       </c>
       <c r="U164"/>
       <c r="V164"/>
       <c r="W164"/>
       <c r="X164"/>
       <c r="Y164"/>
     </row>
     <row r="165">
@@ -16612,51 +16600,51 @@
         <v>846</v>
       </c>
       <c r="C165" t="s">
         <v>847</v>
       </c>
       <c r="D165"/>
       <c r="E165" t="s">
         <v>848</v>
       </c>
       <c r="F165" t="n">
         <v>1744</v>
       </c>
       <c r="G165" t="s">
         <v>848</v>
       </c>
       <c r="H165" t="n">
         <v>1800</v>
       </c>
       <c r="I165" t="s">
         <v>43</v>
       </c>
       <c r="J165" t="s">
         <v>849</v>
       </c>
       <c r="K165" t="n">
-        <v>0.498701572807147</v>
+        <v>0.490726736069147</v>
       </c>
       <c r="L165" t="n">
         <v>1785</v>
       </c>
       <c r="M165"/>
       <c r="N165"/>
       <c r="O165" t="s">
         <v>54</v>
       </c>
       <c r="P165"/>
       <c r="Q165"/>
       <c r="R165"/>
       <c r="S165" t="b">
         <v>1</v>
       </c>
       <c r="T165" t="s">
         <v>45</v>
       </c>
       <c r="U165"/>
       <c r="V165"/>
       <c r="W165"/>
       <c r="X165"/>
       <c r="Y165"/>
     </row>
     <row r="166">
@@ -16667,102 +16655,102 @@
         <v>851</v>
       </c>
       <c r="C166" t="s">
         <v>852</v>
       </c>
       <c r="D166"/>
       <c r="E166" t="s">
         <v>853</v>
       </c>
       <c r="F166" t="n">
         <v>1706</v>
       </c>
       <c r="G166" t="s">
         <v>854</v>
       </c>
       <c r="H166" t="n">
         <v>1790</v>
       </c>
       <c r="I166" t="s">
         <v>855</v>
       </c>
       <c r="J166" t="s">
         <v>856</v>
       </c>
       <c r="K166" t="n">
-        <v>17.7523430430389</v>
+        <v>17.7707646911329</v>
       </c>
       <c r="L166" t="n">
         <v>1783</v>
       </c>
       <c r="M166"/>
       <c r="N166"/>
       <c r="O166" t="s">
         <v>65</v>
       </c>
       <c r="P166"/>
       <c r="Q166"/>
       <c r="R166"/>
       <c r="S166" t="b">
         <v>1</v>
       </c>
       <c r="T166" t="s">
         <v>45</v>
       </c>
       <c r="U166"/>
       <c r="V166"/>
       <c r="W166"/>
       <c r="X166"/>
       <c r="Y166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>857</v>
       </c>
       <c r="B167" t="s">
         <v>858</v>
       </c>
       <c r="C167" t="s">
         <v>859</v>
       </c>
       <c r="D167"/>
       <c r="E167" t="s">
         <v>43</v>
       </c>
       <c r="F167"/>
       <c r="G167" t="s">
         <v>43</v>
       </c>
       <c r="H167"/>
       <c r="I167" t="s">
         <v>43</v>
       </c>
       <c r="J167" t="s">
         <v>43</v>
       </c>
       <c r="K167" t="n">
-        <v>0.578212820060845</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L167" t="n">
         <v>1784</v>
       </c>
       <c r="M167"/>
       <c r="N167"/>
       <c r="O167" t="s">
         <v>54</v>
       </c>
       <c r="P167"/>
       <c r="Q167"/>
       <c r="R167"/>
       <c r="S167" t="b">
         <v>1</v>
       </c>
       <c r="T167" t="s">
         <v>45</v>
       </c>
       <c r="U167"/>
       <c r="V167"/>
       <c r="W167"/>
       <c r="X167"/>
       <c r="Y167"/>
     </row>
     <row r="168">
@@ -16773,51 +16761,51 @@
         <v>861</v>
       </c>
       <c r="C168" t="s">
         <v>827</v>
       </c>
       <c r="D168"/>
       <c r="E168" t="s">
         <v>862</v>
       </c>
       <c r="F168" t="n">
         <v>1730</v>
       </c>
       <c r="G168" t="s">
         <v>9</v>
       </c>
       <c r="H168" t="n">
         <v>1781</v>
       </c>
       <c r="I168" t="s">
         <v>43</v>
       </c>
       <c r="J168" t="s">
         <v>43</v>
       </c>
       <c r="K168" t="n">
-        <v>0.578212820060845</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L168" t="n">
         <v>1759</v>
       </c>
       <c r="M168" t="n">
         <v>1781</v>
       </c>
       <c r="N168"/>
       <c r="O168" t="s">
         <v>44</v>
       </c>
       <c r="P168"/>
       <c r="Q168"/>
       <c r="R168"/>
       <c r="S168" t="b">
         <v>0</v>
       </c>
       <c r="T168" t="s">
         <v>45</v>
       </c>
       <c r="U168"/>
       <c r="V168"/>
       <c r="W168"/>
       <c r="X168"/>
       <c r="Y168"/>
@@ -16830,51 +16818,51 @@
         <v>864</v>
       </c>
       <c r="C169" t="s">
         <v>865</v>
       </c>
       <c r="D169"/>
       <c r="E169" t="s">
         <v>866</v>
       </c>
       <c r="F169" t="n">
         <v>1740</v>
       </c>
       <c r="G169" t="s">
         <v>866</v>
       </c>
       <c r="H169" t="n">
         <v>1816</v>
       </c>
       <c r="I169" t="s">
         <v>43</v>
       </c>
       <c r="J169" t="s">
         <v>867</v>
       </c>
       <c r="K169" t="n">
-        <v>4.03664574270747</v>
+        <v>4.64620969373584</v>
       </c>
       <c r="L169" t="n">
         <v>1783</v>
       </c>
       <c r="M169"/>
       <c r="N169"/>
       <c r="O169" t="s">
         <v>54</v>
       </c>
       <c r="P169"/>
       <c r="Q169"/>
       <c r="R169"/>
       <c r="S169" t="b">
         <v>1</v>
       </c>
       <c r="T169" t="s">
         <v>163</v>
       </c>
       <c r="U169" t="s">
         <v>45</v>
       </c>
       <c r="V169"/>
       <c r="W169"/>
       <c r="X169"/>
       <c r="Y169"/>
@@ -16887,51 +16875,51 @@
         <v>869</v>
       </c>
       <c r="C170" t="s">
         <v>870</v>
       </c>
       <c r="D170"/>
       <c r="E170" t="s">
         <v>871</v>
       </c>
       <c r="F170" t="n">
         <v>1749</v>
       </c>
       <c r="G170" t="s">
         <v>872</v>
       </c>
       <c r="H170" t="n">
         <v>1827</v>
       </c>
       <c r="I170" t="s">
         <v>43</v>
       </c>
       <c r="J170" t="s">
         <v>43</v>
       </c>
       <c r="K170" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L170" t="n">
         <v>1790</v>
       </c>
       <c r="M170"/>
       <c r="N170"/>
       <c r="O170" t="s">
         <v>44</v>
       </c>
       <c r="P170"/>
       <c r="Q170"/>
       <c r="R170"/>
       <c r="S170" t="b">
         <v>1</v>
       </c>
       <c r="T170" t="s">
         <v>45</v>
       </c>
       <c r="U170"/>
       <c r="V170"/>
       <c r="W170"/>
       <c r="X170"/>
       <c r="Y170"/>
     </row>
     <row r="171">
@@ -16942,51 +16930,51 @@
         <v>874</v>
       </c>
       <c r="C171" t="s">
         <v>74</v>
       </c>
       <c r="D171"/>
       <c r="E171" t="s">
         <v>106</v>
       </c>
       <c r="F171" t="n">
         <v>1737</v>
       </c>
       <c r="G171" t="s">
         <v>106</v>
       </c>
       <c r="H171" t="n">
         <v>1809</v>
       </c>
       <c r="I171" t="s">
         <v>43</v>
       </c>
       <c r="J171" t="s">
         <v>875</v>
       </c>
       <c r="K171" t="n">
-        <v>2.38748013473606</v>
+        <v>2.93184411802081</v>
       </c>
       <c r="L171" t="n">
         <v>1790</v>
       </c>
       <c r="M171" t="n">
         <v>1809</v>
       </c>
       <c r="N171"/>
       <c r="O171" t="s">
         <v>54</v>
       </c>
       <c r="P171"/>
       <c r="Q171"/>
       <c r="R171"/>
       <c r="S171" t="b">
         <v>1</v>
       </c>
       <c r="T171" t="s">
         <v>45</v>
       </c>
       <c r="U171"/>
       <c r="V171"/>
       <c r="W171"/>
       <c r="X171"/>
       <c r="Y171"/>
@@ -16995,51 +16983,51 @@
       <c r="A172" t="s">
         <v>876</v>
       </c>
       <c r="B172" t="s">
         <v>877</v>
       </c>
       <c r="C172" t="s">
         <v>43</v>
       </c>
       <c r="D172"/>
       <c r="E172" t="s">
         <v>43</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
         <v>43</v>
       </c>
       <c r="H172"/>
       <c r="I172" t="s">
         <v>43</v>
       </c>
       <c r="J172" t="s">
         <v>43</v>
       </c>
       <c r="K172" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L172" t="n">
         <v>1794</v>
       </c>
       <c r="M172"/>
       <c r="N172"/>
       <c r="O172" t="s">
         <v>44</v>
       </c>
       <c r="P172"/>
       <c r="Q172"/>
       <c r="R172"/>
       <c r="S172" t="b">
         <v>1</v>
       </c>
       <c r="T172" t="s">
         <v>45</v>
       </c>
       <c r="U172"/>
       <c r="V172"/>
       <c r="W172"/>
       <c r="X172"/>
       <c r="Y172"/>
     </row>
     <row r="173">
@@ -17050,51 +17038,51 @@
         <v>879</v>
       </c>
       <c r="C173" t="s">
         <v>880</v>
       </c>
       <c r="D173"/>
       <c r="E173" t="s">
         <v>881</v>
       </c>
       <c r="F173" t="n">
         <v>1743</v>
       </c>
       <c r="G173" t="s">
         <v>882</v>
       </c>
       <c r="H173" t="n">
         <v>1823</v>
       </c>
       <c r="I173" t="s">
         <v>43</v>
       </c>
       <c r="J173" t="s">
         <v>43</v>
       </c>
       <c r="K173" t="n">
-        <v>0.768893071408023</v>
+        <v>0.798642706284242</v>
       </c>
       <c r="L173" t="n">
         <v>1784</v>
       </c>
       <c r="M173"/>
       <c r="N173"/>
       <c r="O173" t="s">
         <v>162</v>
       </c>
       <c r="P173"/>
       <c r="Q173"/>
       <c r="R173"/>
       <c r="S173" t="b">
         <v>1</v>
       </c>
       <c r="T173" t="s">
         <v>45</v>
       </c>
       <c r="U173"/>
       <c r="V173"/>
       <c r="W173"/>
       <c r="X173"/>
       <c r="Y173"/>
     </row>
     <row r="174">
@@ -17105,51 +17093,51 @@
         <v>884</v>
       </c>
       <c r="C174" t="s">
         <v>60</v>
       </c>
       <c r="D174"/>
       <c r="E174" t="s">
         <v>885</v>
       </c>
       <c r="F174" t="n">
         <v>1736</v>
       </c>
       <c r="G174" t="s">
         <v>886</v>
       </c>
       <c r="H174" t="n">
         <v>1808</v>
       </c>
       <c r="I174" t="s">
         <v>887</v>
       </c>
       <c r="J174" t="s">
         <v>888</v>
       </c>
       <c r="K174" t="n">
-        <v>4.77336616196734</v>
+        <v>4.78296993516343</v>
       </c>
       <c r="L174" t="n">
         <v>1783</v>
       </c>
       <c r="M174"/>
       <c r="N174"/>
       <c r="O174" t="s">
         <v>65</v>
       </c>
       <c r="P174"/>
       <c r="Q174"/>
       <c r="R174"/>
       <c r="S174" t="b">
         <v>1</v>
       </c>
       <c r="T174" t="s">
         <v>45</v>
       </c>
       <c r="U174"/>
       <c r="V174"/>
       <c r="W174"/>
       <c r="X174"/>
       <c r="Y174"/>
     </row>
     <row r="175">
@@ -17160,51 +17148,51 @@
         <v>890</v>
       </c>
       <c r="C175" t="s">
         <v>891</v>
       </c>
       <c r="D175"/>
       <c r="E175" t="s">
         <v>892</v>
       </c>
       <c r="F175" t="n">
         <v>1718</v>
       </c>
       <c r="G175" t="s">
         <v>296</v>
       </c>
       <c r="H175" t="n">
         <v>1802</v>
       </c>
       <c r="I175" t="s">
         <v>893</v>
       </c>
       <c r="J175" t="s">
         <v>894</v>
       </c>
       <c r="K175" t="n">
-        <v>10.1281739553381</v>
+        <v>10.0822879872271</v>
       </c>
       <c r="L175" t="n">
         <v>1760</v>
       </c>
       <c r="M175"/>
       <c r="N175"/>
       <c r="O175" t="s">
         <v>504</v>
       </c>
       <c r="P175"/>
       <c r="Q175"/>
       <c r="R175"/>
       <c r="S175" t="b">
         <v>0</v>
       </c>
       <c r="T175" t="s">
         <v>45</v>
       </c>
       <c r="U175" t="s">
         <v>182</v>
       </c>
       <c r="V175"/>
       <c r="W175"/>
       <c r="X175"/>
       <c r="Y175"/>
@@ -17217,106 +17205,106 @@
         <v>896</v>
       </c>
       <c r="C176" t="s">
         <v>897</v>
       </c>
       <c r="D176"/>
       <c r="E176" t="s">
         <v>898</v>
       </c>
       <c r="F176" t="n">
         <v>1756</v>
       </c>
       <c r="G176" t="s">
         <v>898</v>
       </c>
       <c r="H176" t="n">
         <v>1832</v>
       </c>
       <c r="I176" t="s">
         <v>899</v>
       </c>
       <c r="J176" t="s">
         <v>43</v>
       </c>
       <c r="K176" t="n">
-        <v>1.54160470942775</v>
+        <v>1.20041898007374</v>
       </c>
       <c r="L176" t="n">
         <v>1784</v>
       </c>
       <c r="M176"/>
       <c r="N176"/>
       <c r="O176" t="s">
         <v>54</v>
       </c>
       <c r="P176"/>
       <c r="Q176"/>
       <c r="R176"/>
       <c r="S176" t="b">
         <v>1</v>
       </c>
       <c r="T176" t="s">
         <v>45</v>
       </c>
       <c r="U176"/>
       <c r="V176"/>
       <c r="W176"/>
       <c r="X176"/>
       <c r="Y176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>900</v>
       </c>
       <c r="B177" t="s">
         <v>901</v>
       </c>
       <c r="C177" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="D177"/>
       <c r="E177" t="s">
         <v>902</v>
       </c>
       <c r="F177" t="n">
         <v>1740</v>
       </c>
       <c r="G177" t="s">
         <v>69</v>
       </c>
       <c r="H177" t="n">
         <v>1810</v>
       </c>
       <c r="I177" t="s">
         <v>43</v>
       </c>
       <c r="J177" t="s">
         <v>903</v>
       </c>
       <c r="K177" t="n">
-        <v>1.85855458732684</v>
+        <v>1.86651294496193</v>
       </c>
       <c r="L177" t="n">
         <v>1766</v>
       </c>
       <c r="M177"/>
       <c r="N177"/>
       <c r="O177" t="s">
         <v>54</v>
       </c>
       <c r="P177"/>
       <c r="Q177"/>
       <c r="R177"/>
       <c r="S177" t="b">
         <v>0</v>
       </c>
       <c r="T177" t="s">
         <v>45</v>
       </c>
       <c r="U177" t="s">
         <v>904</v>
       </c>
       <c r="V177"/>
       <c r="W177"/>
       <c r="X177"/>
       <c r="Y177"/>
@@ -17325,51 +17313,51 @@
       <c r="A178" t="s">
         <v>905</v>
       </c>
       <c r="B178" t="s">
         <v>906</v>
       </c>
       <c r="C178" t="s">
         <v>60</v>
       </c>
       <c r="D178"/>
       <c r="E178" t="s">
         <v>43</v>
       </c>
       <c r="F178"/>
       <c r="G178" t="s">
         <v>43</v>
       </c>
       <c r="H178"/>
       <c r="I178" t="s">
         <v>43</v>
       </c>
       <c r="J178" t="s">
         <v>43</v>
       </c>
       <c r="K178" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L178" t="n">
         <v>1784</v>
       </c>
       <c r="M178"/>
       <c r="N178"/>
       <c r="O178" t="s">
         <v>44</v>
       </c>
       <c r="P178"/>
       <c r="Q178"/>
       <c r="R178"/>
       <c r="S178" t="b">
         <v>1</v>
       </c>
       <c r="T178" t="s">
         <v>45</v>
       </c>
       <c r="U178"/>
       <c r="V178"/>
       <c r="W178"/>
       <c r="X178"/>
       <c r="Y178"/>
     </row>
     <row r="179">
@@ -17380,51 +17368,51 @@
         <v>908</v>
       </c>
       <c r="C179" t="s">
         <v>909</v>
       </c>
       <c r="D179"/>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" t="n">
         <v>1729</v>
       </c>
       <c r="G179" t="s">
         <v>910</v>
       </c>
       <c r="H179" t="n">
         <v>1815</v>
       </c>
       <c r="I179" t="s">
         <v>911</v>
       </c>
       <c r="J179" t="s">
         <v>912</v>
       </c>
       <c r="K179" t="n">
-        <v>3.83778747566741</v>
+        <v>3.10327478232462</v>
       </c>
       <c r="L179" t="n">
         <v>1783</v>
       </c>
       <c r="M179"/>
       <c r="N179"/>
       <c r="O179" t="s">
         <v>54</v>
       </c>
       <c r="P179"/>
       <c r="Q179"/>
       <c r="R179"/>
       <c r="S179" t="b">
         <v>0</v>
       </c>
       <c r="T179" t="s">
         <v>45</v>
       </c>
       <c r="U179"/>
       <c r="V179"/>
       <c r="W179"/>
       <c r="X179"/>
       <c r="Y179"/>
     </row>
     <row r="180">
@@ -17435,51 +17423,51 @@
         <v>914</v>
       </c>
       <c r="C180" t="s">
         <v>915</v>
       </c>
       <c r="D180"/>
       <c r="E180" t="s">
         <v>916</v>
       </c>
       <c r="F180" t="n">
         <v>1761</v>
       </c>
       <c r="G180" t="s">
         <v>9</v>
       </c>
       <c r="H180" t="n">
         <v>1834</v>
       </c>
       <c r="I180" t="s">
         <v>917</v>
       </c>
       <c r="J180" t="s">
         <v>918</v>
       </c>
       <c r="K180" t="n">
-        <v>6.96960916298649</v>
+        <v>6.86694094970616</v>
       </c>
       <c r="L180" t="n">
         <v>1789</v>
       </c>
       <c r="M180"/>
       <c r="N180"/>
       <c r="O180" t="s">
         <v>54</v>
       </c>
       <c r="P180"/>
       <c r="Q180"/>
       <c r="R180"/>
       <c r="S180" t="b">
         <v>0</v>
       </c>
       <c r="T180" t="s">
         <v>45</v>
       </c>
       <c r="U180"/>
       <c r="V180"/>
       <c r="W180"/>
       <c r="X180"/>
       <c r="Y180"/>
     </row>
     <row r="181">
@@ -17490,51 +17478,51 @@
         <v>920</v>
       </c>
       <c r="C181" t="s">
         <v>152</v>
       </c>
       <c r="D181"/>
       <c r="E181" t="s">
         <v>921</v>
       </c>
       <c r="F181" t="n">
         <v>1743</v>
       </c>
       <c r="G181" t="s">
         <v>921</v>
       </c>
       <c r="H181" t="n">
         <v>1822</v>
       </c>
       <c r="I181" t="s">
         <v>922</v>
       </c>
       <c r="J181" t="s">
         <v>923</v>
       </c>
       <c r="K181" t="n">
-        <v>7.16379449461339</v>
+        <v>6.914093670964</v>
       </c>
       <c r="L181" t="n">
         <v>1791</v>
       </c>
       <c r="M181"/>
       <c r="N181"/>
       <c r="O181" t="s">
         <v>54</v>
       </c>
       <c r="P181"/>
       <c r="Q181"/>
       <c r="R181"/>
       <c r="S181" t="b">
         <v>1</v>
       </c>
       <c r="T181" t="s">
         <v>45</v>
       </c>
       <c r="U181" t="s">
         <v>181</v>
       </c>
       <c r="V181"/>
       <c r="W181"/>
       <c r="X181"/>
       <c r="Y181"/>
@@ -17543,51 +17531,51 @@
       <c r="A182" t="s">
         <v>924</v>
       </c>
       <c r="B182" t="s">
         <v>925</v>
       </c>
       <c r="C182" t="s">
         <v>926</v>
       </c>
       <c r="D182"/>
       <c r="E182" t="s">
         <v>43</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
         <v>43</v>
       </c>
       <c r="H182"/>
       <c r="I182" t="s">
         <v>43</v>
       </c>
       <c r="J182" t="s">
         <v>927</v>
       </c>
       <c r="K182" t="n">
-        <v>1.25005177425588</v>
+        <v>1.44653510949254</v>
       </c>
       <c r="L182" t="n">
         <v>1786</v>
       </c>
       <c r="M182"/>
       <c r="N182"/>
       <c r="O182" t="s">
         <v>44</v>
       </c>
       <c r="P182"/>
       <c r="Q182"/>
       <c r="R182"/>
       <c r="S182" t="b">
         <v>1</v>
       </c>
       <c r="T182" t="s">
         <v>45</v>
       </c>
       <c r="U182"/>
       <c r="V182"/>
       <c r="W182"/>
       <c r="X182"/>
       <c r="Y182"/>
     </row>
     <row r="183">
@@ -17598,51 +17586,51 @@
         <v>318</v>
       </c>
       <c r="C183" t="s">
         <v>929</v>
       </c>
       <c r="D183"/>
       <c r="E183" t="s">
         <v>930</v>
       </c>
       <c r="F183" t="n">
         <v>1757</v>
       </c>
       <c r="G183" t="s">
         <v>69</v>
       </c>
       <c r="H183" t="n">
         <v>1815</v>
       </c>
       <c r="I183" t="s">
         <v>43</v>
       </c>
       <c r="J183" t="s">
         <v>931</v>
       </c>
       <c r="K183" t="n">
-        <v>2.3178207586599</v>
+        <v>2.72709172817252</v>
       </c>
       <c r="L183" t="n">
         <v>1794</v>
       </c>
       <c r="M183"/>
       <c r="N183"/>
       <c r="O183" t="s">
         <v>44</v>
       </c>
       <c r="P183"/>
       <c r="Q183"/>
       <c r="R183"/>
       <c r="S183" t="b">
         <v>0</v>
       </c>
       <c r="T183" t="s">
         <v>45</v>
       </c>
       <c r="U183"/>
       <c r="V183"/>
       <c r="W183"/>
       <c r="X183"/>
       <c r="Y183"/>
     </row>
     <row r="184">
@@ -17653,51 +17641,51 @@
         <v>933</v>
       </c>
       <c r="C184" t="s">
         <v>934</v>
       </c>
       <c r="D184"/>
       <c r="E184" t="s">
         <v>935</v>
       </c>
       <c r="F184" t="n">
         <v>1734</v>
       </c>
       <c r="G184" t="s">
         <v>43</v>
       </c>
       <c r="H184" t="n">
         <v>1804</v>
       </c>
       <c r="I184" t="s">
         <v>43</v>
       </c>
       <c r="J184" t="s">
         <v>43</v>
       </c>
       <c r="K184" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L184" t="n">
         <v>1789</v>
       </c>
       <c r="M184"/>
       <c r="N184"/>
       <c r="O184" t="s">
         <v>54</v>
       </c>
       <c r="P184"/>
       <c r="Q184"/>
       <c r="R184"/>
       <c r="S184" t="b">
         <v>1</v>
       </c>
       <c r="T184" t="s">
         <v>45</v>
       </c>
       <c r="U184"/>
       <c r="V184"/>
       <c r="W184"/>
       <c r="X184"/>
       <c r="Y184"/>
     </row>
     <row r="185">
@@ -17706,51 +17694,51 @@
       </c>
       <c r="B185" t="s">
         <v>937</v>
       </c>
       <c r="C185" t="s">
         <v>390</v>
       </c>
       <c r="D185" t="s">
         <v>938</v>
       </c>
       <c r="E185" t="s">
         <v>43</v>
       </c>
       <c r="F185"/>
       <c r="G185" t="s">
         <v>43</v>
       </c>
       <c r="H185"/>
       <c r="I185" t="s">
         <v>43</v>
       </c>
       <c r="J185" t="s">
         <v>43</v>
       </c>
       <c r="K185" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L185" t="n">
         <v>1784</v>
       </c>
       <c r="M185"/>
       <c r="N185"/>
       <c r="O185" t="s">
         <v>44</v>
       </c>
       <c r="P185"/>
       <c r="Q185"/>
       <c r="R185"/>
       <c r="S185" t="b">
         <v>1</v>
       </c>
       <c r="T185" t="s">
         <v>45</v>
       </c>
       <c r="U185"/>
       <c r="V185"/>
       <c r="W185"/>
       <c r="X185"/>
       <c r="Y185"/>
     </row>
     <row r="186">
@@ -17761,51 +17749,51 @@
         <v>940</v>
       </c>
       <c r="C186" t="s">
         <v>57</v>
       </c>
       <c r="D186"/>
       <c r="E186" t="s">
         <v>43</v>
       </c>
       <c r="F186" t="n">
         <v>1757</v>
       </c>
       <c r="G186" t="s">
         <v>43</v>
       </c>
       <c r="H186" t="n">
         <v>1836</v>
       </c>
       <c r="I186" t="s">
         <v>43</v>
       </c>
       <c r="J186" t="s">
         <v>941</v>
       </c>
       <c r="K186" t="n">
-        <v>0.721328223025312</v>
+        <v>1.9526964410256</v>
       </c>
       <c r="L186" t="n">
         <v>1785</v>
       </c>
       <c r="M186"/>
       <c r="N186"/>
       <c r="O186" t="s">
         <v>109</v>
       </c>
       <c r="P186"/>
       <c r="Q186"/>
       <c r="R186"/>
       <c r="S186" t="b">
         <v>1</v>
       </c>
       <c r="T186" t="s">
         <v>45</v>
       </c>
       <c r="U186"/>
       <c r="V186"/>
       <c r="W186"/>
       <c r="X186"/>
       <c r="Y186"/>
     </row>
     <row r="187">
@@ -17873,51 +17861,51 @@
       <c r="C188" t="s">
         <v>947</v>
       </c>
       <c r="D188" t="s">
         <v>948</v>
       </c>
       <c r="E188" t="s">
         <v>949</v>
       </c>
       <c r="F188" t="n">
         <v>1768</v>
       </c>
       <c r="G188" t="s">
         <v>950</v>
       </c>
       <c r="H188" t="n">
         <v>1847</v>
       </c>
       <c r="I188" t="s">
         <v>951</v>
       </c>
       <c r="J188" t="s">
         <v>952</v>
       </c>
       <c r="K188" t="n">
-        <v>10.1605591937725</v>
+        <v>10.0040887332082</v>
       </c>
       <c r="L188" t="n">
         <v>1797</v>
       </c>
       <c r="M188"/>
       <c r="N188"/>
       <c r="O188" t="s">
         <v>54</v>
       </c>
       <c r="P188" t="s">
         <v>65</v>
       </c>
       <c r="Q188"/>
       <c r="R188"/>
       <c r="S188" t="b">
         <v>1</v>
       </c>
       <c r="T188" t="s">
         <v>45</v>
       </c>
       <c r="U188"/>
       <c r="V188"/>
       <c r="W188"/>
       <c r="X188"/>
       <c r="Y188"/>
@@ -17930,51 +17918,51 @@
         <v>954</v>
       </c>
       <c r="C189" t="s">
         <v>955</v>
       </c>
       <c r="D189"/>
       <c r="E189" t="s">
         <v>956</v>
       </c>
       <c r="F189" t="n">
         <v>1744</v>
       </c>
       <c r="G189" t="s">
         <v>957</v>
       </c>
       <c r="H189" t="n">
         <v>1815</v>
       </c>
       <c r="I189" t="s">
         <v>958</v>
       </c>
       <c r="J189" t="s">
         <v>959</v>
       </c>
       <c r="K189" t="n">
-        <v>8.97220711419733</v>
+        <v>9.23396489186317</v>
       </c>
       <c r="L189" t="n">
         <v>1792</v>
       </c>
       <c r="M189"/>
       <c r="N189"/>
       <c r="O189" t="s">
         <v>44</v>
       </c>
       <c r="P189" t="s">
         <v>54</v>
       </c>
       <c r="Q189"/>
       <c r="R189"/>
       <c r="S189" t="b">
         <v>1</v>
       </c>
       <c r="T189" t="s">
         <v>45</v>
       </c>
       <c r="U189"/>
       <c r="V189"/>
       <c r="W189"/>
       <c r="X189"/>
       <c r="Y189"/>
@@ -17987,51 +17975,51 @@
         <v>961</v>
       </c>
       <c r="C190" t="s">
         <v>827</v>
       </c>
       <c r="D190"/>
       <c r="E190" t="s">
         <v>962</v>
       </c>
       <c r="F190" t="n">
         <v>1739</v>
       </c>
       <c r="G190" t="s">
         <v>963</v>
       </c>
       <c r="H190" t="n">
         <v>1793</v>
       </c>
       <c r="I190" t="s">
         <v>964</v>
       </c>
       <c r="J190" t="s">
         <v>43</v>
       </c>
       <c r="K190" t="n">
-        <v>2.43418427347726</v>
+        <v>1.7422061267757</v>
       </c>
       <c r="L190" t="n">
         <v>1783</v>
       </c>
       <c r="M190"/>
       <c r="N190"/>
       <c r="O190" t="s">
         <v>54</v>
       </c>
       <c r="P190"/>
       <c r="Q190"/>
       <c r="R190"/>
       <c r="S190" t="b">
         <v>1</v>
       </c>
       <c r="T190" t="s">
         <v>45</v>
       </c>
       <c r="U190"/>
       <c r="V190"/>
       <c r="W190"/>
       <c r="X190"/>
       <c r="Y190"/>
     </row>
     <row r="191">
@@ -18042,51 +18030,51 @@
         <v>966</v>
       </c>
       <c r="C191" t="s">
         <v>967</v>
       </c>
       <c r="D191"/>
       <c r="E191" t="s">
         <v>968</v>
       </c>
       <c r="F191" t="n">
         <v>1737</v>
       </c>
       <c r="G191" t="s">
         <v>75</v>
       </c>
       <c r="H191" t="n">
         <v>1816</v>
       </c>
       <c r="I191" t="s">
         <v>969</v>
       </c>
       <c r="J191" t="s">
         <v>970</v>
       </c>
       <c r="K191" t="n">
-        <v>11.7943106469019</v>
+        <v>11.791637824803</v>
       </c>
       <c r="L191" t="n">
         <v>1783</v>
       </c>
       <c r="M191" t="n">
         <v>1816</v>
       </c>
       <c r="N191"/>
       <c r="O191" t="s">
         <v>54</v>
       </c>
       <c r="P191"/>
       <c r="Q191"/>
       <c r="R191"/>
       <c r="S191" t="b">
         <v>0</v>
       </c>
       <c r="T191" t="s">
         <v>45</v>
       </c>
       <c r="U191"/>
       <c r="V191"/>
       <c r="W191"/>
       <c r="X191"/>
       <c r="Y191"/>
@@ -18099,51 +18087,51 @@
         <v>972</v>
       </c>
       <c r="C192" t="s">
         <v>973</v>
       </c>
       <c r="D192"/>
       <c r="E192" t="s">
         <v>763</v>
       </c>
       <c r="F192" t="n">
         <v>1708</v>
       </c>
       <c r="G192" t="s">
         <v>763</v>
       </c>
       <c r="H192" t="n">
         <v>1777</v>
       </c>
       <c r="I192" t="s">
         <v>974</v>
       </c>
       <c r="J192" t="s">
         <v>975</v>
       </c>
       <c r="K192" t="n">
-        <v>14.44630245761</v>
+        <v>14.8019606270426</v>
       </c>
       <c r="L192" t="n">
         <v>1760</v>
       </c>
       <c r="M192" t="n">
         <v>1777</v>
       </c>
       <c r="N192"/>
       <c r="O192" t="s">
         <v>44</v>
       </c>
       <c r="P192"/>
       <c r="Q192"/>
       <c r="R192"/>
       <c r="S192" t="b">
         <v>1</v>
       </c>
       <c r="T192" t="s">
         <v>45</v>
       </c>
       <c r="U192" t="s">
         <v>181</v>
       </c>
       <c r="V192"/>
       <c r="W192"/>
@@ -18160,51 +18148,51 @@
       <c r="C193" t="s">
         <v>978</v>
       </c>
       <c r="D193" t="s">
         <v>979</v>
       </c>
       <c r="E193" t="s">
         <v>980</v>
       </c>
       <c r="F193" t="n">
         <v>1725</v>
       </c>
       <c r="G193" t="s">
         <v>50</v>
       </c>
       <c r="H193" t="n">
         <v>1802</v>
       </c>
       <c r="I193" t="s">
         <v>981</v>
       </c>
       <c r="J193" t="s">
         <v>982</v>
       </c>
       <c r="K193" t="n">
-        <v>7.03348319657567</v>
+        <v>7.01937915676147</v>
       </c>
       <c r="L193" t="n">
         <v>1783</v>
       </c>
       <c r="M193"/>
       <c r="N193"/>
       <c r="O193" t="s">
         <v>109</v>
       </c>
       <c r="P193"/>
       <c r="Q193"/>
       <c r="R193"/>
       <c r="S193" t="b">
         <v>1</v>
       </c>
       <c r="T193" t="s">
         <v>45</v>
       </c>
       <c r="U193"/>
       <c r="V193"/>
       <c r="W193"/>
       <c r="X193"/>
       <c r="Y193"/>
     </row>
     <row r="194">
@@ -18215,51 +18203,51 @@
         <v>984</v>
       </c>
       <c r="C194" t="s">
         <v>985</v>
       </c>
       <c r="D194"/>
       <c r="E194" t="s">
         <v>986</v>
       </c>
       <c r="F194" t="n">
         <v>1738</v>
       </c>
       <c r="G194" t="s">
         <v>796</v>
       </c>
       <c r="H194" t="n">
         <v>1800</v>
       </c>
       <c r="I194" t="s">
         <v>987</v>
       </c>
       <c r="J194" t="s">
         <v>988</v>
       </c>
       <c r="K194" t="n">
-        <v>10.1134885554414</v>
+        <v>10.3508724885434</v>
       </c>
       <c r="L194" t="n">
         <v>1783</v>
       </c>
       <c r="M194"/>
       <c r="N194"/>
       <c r="O194" t="s">
         <v>54</v>
       </c>
       <c r="P194"/>
       <c r="Q194"/>
       <c r="R194"/>
       <c r="S194" t="b">
         <v>1</v>
       </c>
       <c r="T194" t="s">
         <v>45</v>
       </c>
       <c r="U194"/>
       <c r="V194"/>
       <c r="W194"/>
       <c r="X194"/>
       <c r="Y194"/>
     </row>
     <row r="195">
@@ -18272,51 +18260,51 @@
       <c r="C195" t="s">
         <v>991</v>
       </c>
       <c r="D195" t="s">
         <v>992</v>
       </c>
       <c r="E195" t="s">
         <v>993</v>
       </c>
       <c r="F195" t="n">
         <v>1738</v>
       </c>
       <c r="G195" t="s">
         <v>994</v>
       </c>
       <c r="H195" t="n">
         <v>1822</v>
       </c>
       <c r="I195" t="s">
         <v>995</v>
       </c>
       <c r="J195" t="s">
         <v>996</v>
       </c>
       <c r="K195" t="n">
-        <v>14.0058158352236</v>
+        <v>13.4511177436176</v>
       </c>
       <c r="L195" t="n">
         <v>1789</v>
       </c>
       <c r="M195"/>
       <c r="N195"/>
       <c r="O195" t="s">
         <v>54</v>
       </c>
       <c r="P195"/>
       <c r="Q195"/>
       <c r="R195"/>
       <c r="S195" t="b">
         <v>1</v>
       </c>
       <c r="T195" t="s">
         <v>45</v>
       </c>
       <c r="U195"/>
       <c r="V195"/>
       <c r="W195"/>
       <c r="X195"/>
       <c r="Y195"/>
     </row>
     <row r="196">
@@ -18327,51 +18315,51 @@
         <v>998</v>
       </c>
       <c r="C196" t="s">
         <v>999</v>
       </c>
       <c r="D196"/>
       <c r="E196" t="s">
         <v>75</v>
       </c>
       <c r="F196" t="n">
         <v>1755</v>
       </c>
       <c r="G196" t="s">
         <v>75</v>
       </c>
       <c r="H196" t="n">
         <v>1838</v>
       </c>
       <c r="I196" t="s">
         <v>1000</v>
       </c>
       <c r="J196" t="s">
         <v>1001</v>
       </c>
       <c r="K196" t="n">
-        <v>7.86735229114591</v>
+        <v>8.14886210972663</v>
       </c>
       <c r="L196" t="n">
         <v>1790</v>
       </c>
       <c r="M196"/>
       <c r="N196"/>
       <c r="O196" t="s">
         <v>44</v>
       </c>
       <c r="P196"/>
       <c r="Q196"/>
       <c r="R196"/>
       <c r="S196" t="b">
         <v>1</v>
       </c>
       <c r="T196" t="s">
         <v>45</v>
       </c>
       <c r="U196"/>
       <c r="V196"/>
       <c r="W196"/>
       <c r="X196"/>
       <c r="Y196"/>
     </row>
     <row r="197">
@@ -18382,51 +18370,51 @@
         <v>1003</v>
       </c>
       <c r="C197" t="s">
         <v>938</v>
       </c>
       <c r="D197"/>
       <c r="E197" t="s">
         <v>1004</v>
       </c>
       <c r="F197" t="n">
         <v>1734</v>
       </c>
       <c r="G197" t="s">
         <v>1005</v>
       </c>
       <c r="H197" t="n">
         <v>1803</v>
       </c>
       <c r="I197" t="s">
         <v>43</v>
       </c>
       <c r="J197" t="s">
         <v>1006</v>
       </c>
       <c r="K197" t="n">
-        <v>0.630877047480831</v>
+        <v>0.627798562911562</v>
       </c>
       <c r="L197" t="n">
         <v>1786</v>
       </c>
       <c r="M197"/>
       <c r="N197"/>
       <c r="O197" t="s">
         <v>44</v>
       </c>
       <c r="P197"/>
       <c r="Q197"/>
       <c r="R197"/>
       <c r="S197" t="b">
         <v>1</v>
       </c>
       <c r="T197" t="s">
         <v>45</v>
       </c>
       <c r="U197"/>
       <c r="V197"/>
       <c r="W197"/>
       <c r="X197"/>
       <c r="Y197"/>
     </row>
     <row r="198">
@@ -18437,51 +18425,51 @@
         <v>1008</v>
       </c>
       <c r="C198" t="s">
         <v>152</v>
       </c>
       <c r="D198"/>
       <c r="E198" t="s">
         <v>1009</v>
       </c>
       <c r="F198" t="n">
         <v>1749</v>
       </c>
       <c r="G198" t="s">
         <v>43</v>
       </c>
       <c r="H198" t="n">
         <v>1823</v>
       </c>
       <c r="I198" t="s">
         <v>43</v>
       </c>
       <c r="J198" t="s">
         <v>43</v>
       </c>
       <c r="K198" t="n">
-        <v>1.87353319657193</v>
+        <v>1.80811939733699</v>
       </c>
       <c r="L198" t="n">
         <v>1786</v>
       </c>
       <c r="M198"/>
       <c r="N198"/>
       <c r="O198" t="s">
         <v>44</v>
       </c>
       <c r="P198"/>
       <c r="Q198"/>
       <c r="R198"/>
       <c r="S198" t="b">
         <v>1</v>
       </c>
       <c r="T198" t="s">
         <v>45</v>
       </c>
       <c r="U198"/>
       <c r="V198"/>
       <c r="W198"/>
       <c r="X198"/>
       <c r="Y198"/>
     </row>
     <row r="199">
@@ -18492,51 +18480,51 @@
         <v>1011</v>
       </c>
       <c r="C199" t="s">
         <v>1012</v>
       </c>
       <c r="D199"/>
       <c r="E199" t="s">
         <v>1013</v>
       </c>
       <c r="F199" t="n">
         <v>1766</v>
       </c>
       <c r="G199" t="s">
         <v>187</v>
       </c>
       <c r="H199" t="n">
         <v>1839</v>
       </c>
       <c r="I199" t="s">
         <v>1014</v>
       </c>
       <c r="J199" t="s">
         <v>1015</v>
       </c>
       <c r="K199" t="n">
-        <v>9.47410212063265</v>
+        <v>9.65949106403155</v>
       </c>
       <c r="L199" t="n">
         <v>1790</v>
       </c>
       <c r="M199"/>
       <c r="N199"/>
       <c r="O199" t="s">
         <v>54</v>
       </c>
       <c r="P199"/>
       <c r="Q199"/>
       <c r="R199"/>
       <c r="S199" t="b">
         <v>1</v>
       </c>
       <c r="T199" t="s">
         <v>45</v>
       </c>
       <c r="U199"/>
       <c r="V199"/>
       <c r="W199"/>
       <c r="X199"/>
       <c r="Y199"/>
     </row>
     <row r="200">
@@ -18549,51 +18537,51 @@
       <c r="C200" t="s">
         <v>1018</v>
       </c>
       <c r="D200" t="s">
         <v>1019</v>
       </c>
       <c r="E200" t="s">
         <v>1020</v>
       </c>
       <c r="F200" t="n">
         <v>1732</v>
       </c>
       <c r="G200" t="s">
         <v>43</v>
       </c>
       <c r="H200" t="n">
         <v>1794</v>
       </c>
       <c r="I200" t="s">
         <v>43</v>
       </c>
       <c r="J200" t="s">
         <v>1021</v>
       </c>
       <c r="K200" t="n">
-        <v>0.740352243596523</v>
+        <v>1.20966124116754</v>
       </c>
       <c r="L200" t="n">
         <v>1784</v>
       </c>
       <c r="M200"/>
       <c r="N200"/>
       <c r="O200" t="s">
         <v>44</v>
       </c>
       <c r="P200"/>
       <c r="Q200"/>
       <c r="R200"/>
       <c r="S200" t="b">
         <v>1</v>
       </c>
       <c r="T200" t="s">
         <v>45</v>
       </c>
       <c r="U200"/>
       <c r="V200"/>
       <c r="W200"/>
       <c r="X200"/>
       <c r="Y200"/>
     </row>
     <row r="201">
@@ -18604,51 +18592,51 @@
         <v>1023</v>
       </c>
       <c r="C201" t="s">
         <v>1024</v>
       </c>
       <c r="D201"/>
       <c r="E201" t="s">
         <v>1025</v>
       </c>
       <c r="F201" t="n">
         <v>1755</v>
       </c>
       <c r="G201" t="s">
         <v>1026</v>
       </c>
       <c r="H201" t="n">
         <v>1783</v>
       </c>
       <c r="I201" t="s">
         <v>1027</v>
       </c>
       <c r="J201" t="s">
         <v>1028</v>
       </c>
       <c r="K201" t="n">
-        <v>6.87507808864951</v>
+        <v>6.92320741187655</v>
       </c>
       <c r="L201" t="n">
         <v>1783</v>
       </c>
       <c r="M201"/>
       <c r="N201"/>
       <c r="O201" t="s">
         <v>54</v>
       </c>
       <c r="P201"/>
       <c r="Q201"/>
       <c r="R201"/>
       <c r="S201" t="b">
         <v>1</v>
       </c>
       <c r="T201" t="s">
         <v>45</v>
       </c>
       <c r="U201"/>
       <c r="V201"/>
       <c r="W201"/>
       <c r="X201"/>
       <c r="Y201"/>
     </row>
     <row r="202">
@@ -18661,51 +18649,51 @@
       <c r="C202" t="s">
         <v>1031</v>
       </c>
       <c r="D202" t="s">
         <v>1032</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" t="n">
         <v>1736</v>
       </c>
       <c r="G202" t="s">
         <v>75</v>
       </c>
       <c r="H202" t="n">
         <v>1813</v>
       </c>
       <c r="I202" t="s">
         <v>1033</v>
       </c>
       <c r="J202" t="s">
         <v>1034</v>
       </c>
       <c r="K202" t="n">
-        <v>14.2901779307697</v>
+        <v>14.0323421507339</v>
       </c>
       <c r="L202" t="n">
         <v>1757</v>
       </c>
       <c r="M202"/>
       <c r="N202"/>
       <c r="O202" t="s">
         <v>54</v>
       </c>
       <c r="P202"/>
       <c r="Q202"/>
       <c r="R202"/>
       <c r="S202" t="b">
         <v>0</v>
       </c>
       <c r="T202" t="s">
         <v>45</v>
       </c>
       <c r="U202" t="s">
         <v>181</v>
       </c>
       <c r="V202" t="s">
         <v>182</v>
       </c>
       <c r="W202"/>
@@ -18722,51 +18710,51 @@
       <c r="C203" t="s">
         <v>1037</v>
       </c>
       <c r="D203" t="s">
         <v>1038</v>
       </c>
       <c r="E203" t="s">
         <v>1039</v>
       </c>
       <c r="F203" t="n">
         <v>1732</v>
       </c>
       <c r="G203" t="s">
         <v>75</v>
       </c>
       <c r="H203" t="n">
         <v>1807</v>
       </c>
       <c r="I203" t="s">
         <v>1040</v>
       </c>
       <c r="J203" t="s">
         <v>1041</v>
       </c>
       <c r="K203" t="n">
-        <v>13.2717168038342</v>
+        <v>13.6033737297998</v>
       </c>
       <c r="L203" t="n">
         <v>1788</v>
       </c>
       <c r="M203"/>
       <c r="N203"/>
       <c r="O203" t="s">
         <v>54</v>
       </c>
       <c r="P203"/>
       <c r="Q203"/>
       <c r="R203"/>
       <c r="S203" t="b">
         <v>1</v>
       </c>
       <c r="T203" t="s">
         <v>45</v>
       </c>
       <c r="U203" t="s">
         <v>181</v>
       </c>
       <c r="V203"/>
       <c r="W203"/>
       <c r="X203"/>
       <c r="Y203"/>
@@ -18779,51 +18767,51 @@
         <v>1043</v>
       </c>
       <c r="C204" t="s">
         <v>1044</v>
       </c>
       <c r="D204"/>
       <c r="E204" t="s">
         <v>1045</v>
       </c>
       <c r="F204" t="n">
         <v>1752</v>
       </c>
       <c r="G204" t="s">
         <v>1046</v>
       </c>
       <c r="H204" t="n">
         <v>1787</v>
       </c>
       <c r="I204" t="s">
         <v>1047</v>
       </c>
       <c r="J204" t="s">
         <v>1048</v>
       </c>
       <c r="K204" t="n">
-        <v>5.09250883334113</v>
+        <v>4.11113168475256</v>
       </c>
       <c r="L204" t="n">
         <v>1783</v>
       </c>
       <c r="M204"/>
       <c r="N204"/>
       <c r="O204" t="s">
         <v>54</v>
       </c>
       <c r="P204"/>
       <c r="Q204"/>
       <c r="R204"/>
       <c r="S204" t="b">
         <v>0</v>
       </c>
       <c r="T204" t="s">
         <v>45</v>
       </c>
       <c r="U204"/>
       <c r="V204"/>
       <c r="W204"/>
       <c r="X204"/>
       <c r="Y204"/>
     </row>
     <row r="205">
@@ -18834,51 +18822,51 @@
         <v>1050</v>
       </c>
       <c r="C205" t="s">
         <v>1051</v>
       </c>
       <c r="D205"/>
       <c r="E205" t="s">
         <v>69</v>
       </c>
       <c r="F205" t="n">
         <v>1746</v>
       </c>
       <c r="G205" t="s">
         <v>187</v>
       </c>
       <c r="H205" t="n">
         <v>1815</v>
       </c>
       <c r="I205" t="s">
         <v>1052</v>
       </c>
       <c r="J205" t="s">
         <v>1053</v>
       </c>
       <c r="K205" t="n">
-        <v>7.78161650944022</v>
+        <v>7.95790002825226</v>
       </c>
       <c r="L205" t="n">
         <v>1783</v>
       </c>
       <c r="M205"/>
       <c r="N205"/>
       <c r="O205" t="s">
         <v>54</v>
       </c>
       <c r="P205"/>
       <c r="Q205"/>
       <c r="R205"/>
       <c r="S205" t="b">
         <v>0</v>
       </c>
       <c r="T205" t="s">
         <v>45</v>
       </c>
       <c r="U205" t="s">
         <v>181</v>
       </c>
       <c r="V205"/>
       <c r="W205"/>
       <c r="X205"/>
       <c r="Y205"/>
@@ -18891,51 +18879,51 @@
         <v>1055</v>
       </c>
       <c r="C206" t="s">
         <v>1056</v>
       </c>
       <c r="D206"/>
       <c r="E206" t="s">
         <v>1057</v>
       </c>
       <c r="F206" t="n">
         <v>1744</v>
       </c>
       <c r="G206" t="s">
         <v>1058</v>
       </c>
       <c r="H206" t="n">
         <v>1818</v>
       </c>
       <c r="I206" t="s">
         <v>1059</v>
       </c>
       <c r="J206" t="s">
         <v>1060</v>
       </c>
       <c r="K206" t="n">
-        <v>10.2327158087793</v>
+        <v>10.1206115812363</v>
       </c>
       <c r="L206" t="n">
         <v>1783</v>
       </c>
       <c r="M206"/>
       <c r="N206"/>
       <c r="O206" t="s">
         <v>54</v>
       </c>
       <c r="P206"/>
       <c r="Q206"/>
       <c r="R206"/>
       <c r="S206" t="b">
         <v>1</v>
       </c>
       <c r="T206" t="s">
         <v>45</v>
       </c>
       <c r="U206"/>
       <c r="V206"/>
       <c r="W206"/>
       <c r="X206"/>
       <c r="Y206"/>
     </row>
     <row r="207">
@@ -18946,51 +18934,51 @@
         <v>1062</v>
       </c>
       <c r="C207" t="s">
         <v>1063</v>
       </c>
       <c r="D207"/>
       <c r="E207" t="s">
         <v>1064</v>
       </c>
       <c r="F207" t="n">
         <v>1749</v>
       </c>
       <c r="G207" t="s">
         <v>75</v>
       </c>
       <c r="H207" t="n">
         <v>1827</v>
       </c>
       <c r="I207" t="s">
         <v>1065</v>
       </c>
       <c r="J207" t="s">
         <v>1066</v>
       </c>
       <c r="K207" t="n">
-        <v>15.114664662028</v>
+        <v>14.9062818441861</v>
       </c>
       <c r="L207" t="n">
         <v>1766</v>
       </c>
       <c r="M207"/>
       <c r="N207"/>
       <c r="O207" t="s">
         <v>54</v>
       </c>
       <c r="P207"/>
       <c r="Q207"/>
       <c r="R207"/>
       <c r="S207" t="b">
         <v>0</v>
       </c>
       <c r="T207" t="s">
         <v>45</v>
       </c>
       <c r="U207"/>
       <c r="V207"/>
       <c r="W207"/>
       <c r="X207"/>
       <c r="Y207"/>
     </row>
     <row r="208">
@@ -19001,108 +18989,108 @@
         <v>1068</v>
       </c>
       <c r="C208" t="s">
         <v>1069</v>
       </c>
       <c r="D208"/>
       <c r="E208" t="s">
         <v>1070</v>
       </c>
       <c r="F208" t="n">
         <v>1722</v>
       </c>
       <c r="G208" t="s">
         <v>1071</v>
       </c>
       <c r="H208" t="n">
         <v>1793</v>
       </c>
       <c r="I208" t="s">
         <v>1072</v>
       </c>
       <c r="J208" t="s">
         <v>1073</v>
       </c>
       <c r="K208" t="n">
-        <v>3.3007021539704</v>
+        <v>3.34406360533346</v>
       </c>
       <c r="L208" t="n">
         <v>1783</v>
       </c>
       <c r="M208"/>
       <c r="N208"/>
       <c r="O208" t="s">
         <v>54</v>
       </c>
       <c r="P208"/>
       <c r="Q208"/>
       <c r="R208"/>
       <c r="S208" t="b">
         <v>1</v>
       </c>
       <c r="T208" t="s">
         <v>45</v>
       </c>
       <c r="U208"/>
       <c r="V208"/>
       <c r="W208"/>
       <c r="X208"/>
       <c r="Y208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>1074</v>
       </c>
       <c r="B209" t="s">
         <v>1075</v>
       </c>
       <c r="C209" t="s">
         <v>1076</v>
       </c>
       <c r="D209" t="s">
         <v>1077</v>
       </c>
       <c r="E209" t="s">
         <v>1078</v>
       </c>
       <c r="F209" t="n">
         <v>1740</v>
       </c>
       <c r="G209" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="H209" t="n">
         <v>1784</v>
       </c>
       <c r="I209" t="s">
         <v>1079</v>
       </c>
       <c r="J209" t="s">
         <v>1080</v>
       </c>
       <c r="K209" t="n">
-        <v>9.3025904651151</v>
+        <v>9.23987776149414</v>
       </c>
       <c r="L209" t="n">
         <v>1783</v>
       </c>
       <c r="M209"/>
       <c r="N209"/>
       <c r="O209" t="s">
         <v>54</v>
       </c>
       <c r="P209"/>
       <c r="Q209"/>
       <c r="R209"/>
       <c r="S209" t="b">
         <v>1</v>
       </c>
       <c r="T209" t="s">
         <v>45</v>
       </c>
       <c r="U209"/>
       <c r="V209"/>
       <c r="W209"/>
       <c r="X209"/>
       <c r="Y209"/>
     </row>
     <row r="210">
@@ -19113,102 +19101,102 @@
         <v>1082</v>
       </c>
       <c r="C210" t="s">
         <v>1083</v>
       </c>
       <c r="D210"/>
       <c r="E210" t="s">
         <v>1084</v>
       </c>
       <c r="F210" t="n">
         <v>1751</v>
       </c>
       <c r="G210" t="s">
         <v>9</v>
       </c>
       <c r="H210" t="n">
         <v>1811</v>
       </c>
       <c r="I210" t="s">
         <v>43</v>
       </c>
       <c r="J210" t="s">
         <v>1085</v>
       </c>
       <c r="K210" t="n">
-        <v>1.12514708208609</v>
+        <v>1.08783792712755</v>
       </c>
       <c r="L210" t="n">
         <v>1784</v>
       </c>
       <c r="M210"/>
       <c r="N210"/>
       <c r="O210" t="s">
         <v>54</v>
       </c>
       <c r="P210"/>
       <c r="Q210"/>
       <c r="R210"/>
       <c r="S210" t="b">
         <v>1</v>
       </c>
       <c r="T210" t="s">
         <v>45</v>
       </c>
       <c r="U210"/>
       <c r="V210"/>
       <c r="W210"/>
       <c r="X210"/>
       <c r="Y210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>1086</v>
       </c>
       <c r="B211" t="s">
         <v>1087</v>
       </c>
       <c r="C211" t="s">
         <v>43</v>
       </c>
       <c r="D211"/>
       <c r="E211" t="s">
         <v>43</v>
       </c>
       <c r="F211"/>
       <c r="G211" t="s">
         <v>43</v>
       </c>
       <c r="H211"/>
       <c r="I211" t="s">
         <v>43</v>
       </c>
       <c r="J211" t="s">
         <v>43</v>
       </c>
       <c r="K211" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L211" t="n">
         <v>1788</v>
       </c>
       <c r="M211"/>
       <c r="N211"/>
       <c r="O211" t="s">
         <v>54</v>
       </c>
       <c r="P211"/>
       <c r="Q211"/>
       <c r="R211"/>
       <c r="S211" t="b">
         <v>1</v>
       </c>
       <c r="T211" t="s">
         <v>45</v>
       </c>
       <c r="U211"/>
       <c r="V211"/>
       <c r="W211"/>
       <c r="X211"/>
       <c r="Y211"/>
     </row>
     <row r="212">
@@ -19219,51 +19207,51 @@
         <v>1089</v>
       </c>
       <c r="C212" t="s">
         <v>838</v>
       </c>
       <c r="D212"/>
       <c r="E212" t="s">
         <v>1090</v>
       </c>
       <c r="F212" t="n">
         <v>1735</v>
       </c>
       <c r="G212" t="s">
         <v>411</v>
       </c>
       <c r="H212" t="n">
         <v>1796</v>
       </c>
       <c r="I212" t="s">
         <v>1091</v>
       </c>
       <c r="J212" t="s">
         <v>1092</v>
       </c>
       <c r="K212" t="n">
-        <v>9.73610169233805</v>
+        <v>9.82723959807592</v>
       </c>
       <c r="L212" t="n">
         <v>1783</v>
       </c>
       <c r="M212"/>
       <c r="N212"/>
       <c r="O212" t="s">
         <v>54</v>
       </c>
       <c r="P212" t="s">
         <v>109</v>
       </c>
       <c r="Q212"/>
       <c r="R212"/>
       <c r="S212" t="b">
         <v>1</v>
       </c>
       <c r="T212" t="s">
         <v>45</v>
       </c>
       <c r="U212" t="s">
         <v>181</v>
       </c>
       <c r="V212" t="s">
         <v>182</v>
@@ -19280,51 +19268,51 @@
         <v>1094</v>
       </c>
       <c r="C213" t="s">
         <v>409</v>
       </c>
       <c r="D213"/>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213" t="n">
         <v>1741</v>
       </c>
       <c r="G213" t="s">
         <v>9</v>
       </c>
       <c r="H213" t="n">
         <v>1789</v>
       </c>
       <c r="I213" t="s">
         <v>43</v>
       </c>
       <c r="J213" t="s">
         <v>43</v>
       </c>
       <c r="K213" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L213"/>
       <c r="M213"/>
       <c r="N213" t="n">
         <v>1760</v>
       </c>
       <c r="O213" t="s">
         <v>109</v>
       </c>
       <c r="P213"/>
       <c r="Q213"/>
       <c r="R213"/>
       <c r="S213" t="b">
         <v>0</v>
       </c>
       <c r="T213" t="s">
         <v>45</v>
       </c>
       <c r="U213"/>
       <c r="V213"/>
       <c r="W213"/>
       <c r="X213"/>
       <c r="Y213"/>
     </row>
     <row r="214">
@@ -19333,51 +19321,51 @@
       </c>
       <c r="B214" t="s">
         <v>1096</v>
       </c>
       <c r="C214" t="s">
         <v>1097</v>
       </c>
       <c r="D214" t="s">
         <v>1098</v>
       </c>
       <c r="E214" t="s">
         <v>43</v>
       </c>
       <c r="F214"/>
       <c r="G214" t="s">
         <v>43</v>
       </c>
       <c r="H214"/>
       <c r="I214" t="s">
         <v>43</v>
       </c>
       <c r="J214" t="s">
         <v>43</v>
       </c>
       <c r="K214" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L214" t="n">
         <v>1789</v>
       </c>
       <c r="M214"/>
       <c r="N214"/>
       <c r="O214" t="s">
         <v>109</v>
       </c>
       <c r="P214"/>
       <c r="Q214"/>
       <c r="R214"/>
       <c r="S214" t="b">
         <v>1</v>
       </c>
       <c r="T214" t="s">
         <v>45</v>
       </c>
       <c r="U214"/>
       <c r="V214"/>
       <c r="W214"/>
       <c r="X214"/>
       <c r="Y214"/>
     </row>
     <row r="215">
@@ -19388,51 +19376,51 @@
         <v>1100</v>
       </c>
       <c r="C215" t="s">
         <v>1101</v>
       </c>
       <c r="D215"/>
       <c r="E215" t="s">
         <v>75</v>
       </c>
       <c r="F215" t="n">
         <v>1718</v>
       </c>
       <c r="G215" t="s">
         <v>75</v>
       </c>
       <c r="H215" t="n">
         <v>1784</v>
       </c>
       <c r="I215" t="s">
         <v>1102</v>
       </c>
       <c r="J215" t="s">
         <v>1103</v>
       </c>
       <c r="K215" t="n">
-        <v>10.7283369771412</v>
+        <v>11.151269302396</v>
       </c>
       <c r="L215" t="n">
         <v>1766</v>
       </c>
       <c r="M215"/>
       <c r="N215"/>
       <c r="O215" t="s">
         <v>54</v>
       </c>
       <c r="P215"/>
       <c r="Q215"/>
       <c r="R215"/>
       <c r="S215" t="b">
         <v>1</v>
       </c>
       <c r="T215" t="s">
         <v>45</v>
       </c>
       <c r="U215" t="s">
         <v>181</v>
       </c>
       <c r="V215"/>
       <c r="W215"/>
       <c r="X215"/>
       <c r="Y215"/>
@@ -19447,51 +19435,51 @@
       <c r="C216" t="s">
         <v>1106</v>
       </c>
       <c r="D216" t="s">
         <v>1107</v>
       </c>
       <c r="E216" t="s">
         <v>1108</v>
       </c>
       <c r="F216" t="n">
         <v>1722</v>
       </c>
       <c r="G216" t="s">
         <v>1109</v>
       </c>
       <c r="H216" t="n">
         <v>1790</v>
       </c>
       <c r="I216" t="s">
         <v>1110</v>
       </c>
       <c r="J216" t="s">
         <v>1111</v>
       </c>
       <c r="K216" t="n">
-        <v>8.53783165413291</v>
+        <v>8.78640476498729</v>
       </c>
       <c r="L216" t="n">
         <v>1783</v>
       </c>
       <c r="M216" t="n">
         <v>1790</v>
       </c>
       <c r="N216"/>
       <c r="O216" t="s">
         <v>54</v>
       </c>
       <c r="P216"/>
       <c r="Q216"/>
       <c r="R216"/>
       <c r="S216" t="b">
         <v>1</v>
       </c>
       <c r="T216" t="s">
         <v>45</v>
       </c>
       <c r="U216"/>
       <c r="V216"/>
       <c r="W216"/>
       <c r="X216"/>
       <c r="Y216"/>
@@ -19500,51 +19488,51 @@
       <c r="A217" t="s">
         <v>1112</v>
       </c>
       <c r="B217" t="s">
         <v>1113</v>
       </c>
       <c r="C217" t="s">
         <v>60</v>
       </c>
       <c r="D217"/>
       <c r="E217" t="s">
         <v>43</v>
       </c>
       <c r="F217"/>
       <c r="G217" t="s">
         <v>43</v>
       </c>
       <c r="H217"/>
       <c r="I217" t="s">
         <v>43</v>
       </c>
       <c r="J217" t="s">
         <v>43</v>
       </c>
       <c r="K217" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L217" t="n">
         <v>1794</v>
       </c>
       <c r="M217"/>
       <c r="N217"/>
       <c r="O217" t="s">
         <v>54</v>
       </c>
       <c r="P217"/>
       <c r="Q217"/>
       <c r="R217"/>
       <c r="S217" t="b">
         <v>1</v>
       </c>
       <c r="T217" t="s">
         <v>45</v>
       </c>
       <c r="U217"/>
       <c r="V217"/>
       <c r="W217"/>
       <c r="X217"/>
       <c r="Y217"/>
     </row>
     <row r="218">
@@ -19555,51 +19543,51 @@
         <v>1115</v>
       </c>
       <c r="C218" t="s">
         <v>1116</v>
       </c>
       <c r="D218"/>
       <c r="E218" t="s">
         <v>703</v>
       </c>
       <c r="F218" t="n">
         <v>1744</v>
       </c>
       <c r="G218" t="s">
         <v>128</v>
       </c>
       <c r="H218" t="n">
         <v>1816</v>
       </c>
       <c r="I218" t="s">
         <v>1117</v>
       </c>
       <c r="J218" t="s">
         <v>1118</v>
       </c>
       <c r="K218" t="n">
-        <v>7.05895324197965</v>
+        <v>7.35287239799136</v>
       </c>
       <c r="L218" t="n">
         <v>1790</v>
       </c>
       <c r="M218"/>
       <c r="N218"/>
       <c r="O218" t="s">
         <v>44</v>
       </c>
       <c r="P218"/>
       <c r="Q218"/>
       <c r="R218"/>
       <c r="S218" t="b">
         <v>1</v>
       </c>
       <c r="T218" t="s">
         <v>45</v>
       </c>
       <c r="U218"/>
       <c r="V218"/>
       <c r="W218"/>
       <c r="X218"/>
       <c r="Y218"/>
     </row>
     <row r="219">
@@ -19610,51 +19598,51 @@
         <v>1120</v>
       </c>
       <c r="C219" t="s">
         <v>166</v>
       </c>
       <c r="D219"/>
       <c r="E219" t="s">
         <v>1121</v>
       </c>
       <c r="F219" t="n">
         <v>1754</v>
       </c>
       <c r="G219" t="s">
         <v>1122</v>
       </c>
       <c r="H219" t="n">
         <v>1810</v>
       </c>
       <c r="I219" t="s">
         <v>1123</v>
       </c>
       <c r="J219" t="s">
         <v>1124</v>
       </c>
       <c r="K219" t="n">
-        <v>12.0006859023038</v>
+        <v>11.7221437130333</v>
       </c>
       <c r="L219" t="n">
         <v>1789</v>
       </c>
       <c r="M219" t="n">
         <v>1810</v>
       </c>
       <c r="N219"/>
       <c r="O219" t="s">
         <v>109</v>
       </c>
       <c r="P219"/>
       <c r="Q219"/>
       <c r="R219"/>
       <c r="S219" t="b">
         <v>1</v>
       </c>
       <c r="T219" t="s">
         <v>45</v>
       </c>
       <c r="U219"/>
       <c r="V219"/>
       <c r="W219"/>
       <c r="X219"/>
       <c r="Y219"/>
@@ -19667,51 +19655,51 @@
         <v>1126</v>
       </c>
       <c r="C220" t="s">
         <v>390</v>
       </c>
       <c r="D220"/>
       <c r="E220" t="s">
         <v>1127</v>
       </c>
       <c r="F220" t="n">
         <v>1731</v>
       </c>
       <c r="G220" t="s">
         <v>1128</v>
       </c>
       <c r="H220" t="n">
         <v>1807</v>
       </c>
       <c r="I220" t="s">
         <v>1129</v>
       </c>
       <c r="J220" t="s">
         <v>1130</v>
       </c>
       <c r="K220" t="n">
-        <v>7.66018950550887</v>
+        <v>7.41162096444286</v>
       </c>
       <c r="L220" t="n">
         <v>1788</v>
       </c>
       <c r="M220"/>
       <c r="N220"/>
       <c r="O220" t="s">
         <v>54</v>
       </c>
       <c r="P220"/>
       <c r="Q220"/>
       <c r="R220"/>
       <c r="S220" t="b">
         <v>1</v>
       </c>
       <c r="T220" t="s">
         <v>45</v>
       </c>
       <c r="U220"/>
       <c r="V220"/>
       <c r="W220"/>
       <c r="X220"/>
       <c r="Y220"/>
     </row>
     <row r="221">
@@ -19722,51 +19710,51 @@
         <v>1132</v>
       </c>
       <c r="C221" t="s">
         <v>1083</v>
       </c>
       <c r="D221"/>
       <c r="E221" t="s">
         <v>1133</v>
       </c>
       <c r="F221" t="n">
         <v>1758</v>
       </c>
       <c r="G221" t="s">
         <v>128</v>
       </c>
       <c r="H221" t="n">
         <v>1835</v>
       </c>
       <c r="I221" t="s">
         <v>43</v>
       </c>
       <c r="J221" t="s">
         <v>1134</v>
       </c>
       <c r="K221" t="n">
-        <v>3.52381688278427</v>
+        <v>3.98351643952757</v>
       </c>
       <c r="L221" t="n">
         <v>1794</v>
       </c>
       <c r="M221"/>
       <c r="N221"/>
       <c r="O221" t="s">
         <v>54</v>
       </c>
       <c r="P221"/>
       <c r="Q221"/>
       <c r="R221"/>
       <c r="S221" t="b">
         <v>1</v>
       </c>
       <c r="T221" t="s">
         <v>45</v>
       </c>
       <c r="U221"/>
       <c r="V221"/>
       <c r="W221"/>
       <c r="X221"/>
       <c r="Y221"/>
     </row>
     <row r="222">
@@ -19777,51 +19765,51 @@
         <v>1136</v>
       </c>
       <c r="C222" t="s">
         <v>60</v>
       </c>
       <c r="D222"/>
       <c r="E222" t="s">
         <v>361</v>
       </c>
       <c r="F222" t="n">
         <v>1761</v>
       </c>
       <c r="G222" t="s">
         <v>43</v>
       </c>
       <c r="H222" t="n">
         <v>1846</v>
       </c>
       <c r="I222" t="s">
         <v>43</v>
       </c>
       <c r="J222" t="s">
         <v>1137</v>
       </c>
       <c r="K222" t="n">
-        <v>3.25005180793963</v>
+        <v>3.71240313172812</v>
       </c>
       <c r="L222" t="n">
         <v>1794</v>
       </c>
       <c r="M222"/>
       <c r="N222"/>
       <c r="O222" t="s">
         <v>54</v>
       </c>
       <c r="P222"/>
       <c r="Q222"/>
       <c r="R222"/>
       <c r="S222" t="b">
         <v>1</v>
       </c>
       <c r="T222" t="s">
         <v>45</v>
       </c>
       <c r="U222" t="s">
         <v>181</v>
       </c>
       <c r="V222"/>
       <c r="W222"/>
       <c r="X222"/>
       <c r="Y222"/>
@@ -19836,51 +19824,51 @@
       <c r="C223" t="s">
         <v>1140</v>
       </c>
       <c r="D223" t="s">
         <v>1141</v>
       </c>
       <c r="E223" t="s">
         <v>1142</v>
       </c>
       <c r="F223" t="n">
         <v>1746</v>
       </c>
       <c r="G223" t="s">
         <v>43</v>
       </c>
       <c r="H223" t="n">
         <v>1797</v>
       </c>
       <c r="I223" t="s">
         <v>43</v>
       </c>
       <c r="J223" t="s">
         <v>43</v>
       </c>
       <c r="K223" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L223" t="n">
         <v>1791</v>
       </c>
       <c r="M223"/>
       <c r="N223"/>
       <c r="O223" t="s">
         <v>54</v>
       </c>
       <c r="P223"/>
       <c r="Q223"/>
       <c r="R223"/>
       <c r="S223" t="b">
         <v>1</v>
       </c>
       <c r="T223" t="s">
         <v>45</v>
       </c>
       <c r="U223"/>
       <c r="V223"/>
       <c r="W223"/>
       <c r="X223"/>
       <c r="Y223"/>
     </row>
     <row r="224">
@@ -19893,51 +19881,51 @@
       <c r="C224" t="s">
         <v>1144</v>
       </c>
       <c r="D224" t="s">
         <v>1145</v>
       </c>
       <c r="E224" t="s">
         <v>1142</v>
       </c>
       <c r="F224" t="n">
         <v>1709</v>
       </c>
       <c r="G224" t="s">
         <v>1142</v>
       </c>
       <c r="H224" t="n">
         <v>1788</v>
       </c>
       <c r="I224" t="s">
         <v>1146</v>
       </c>
       <c r="J224" t="s">
         <v>1147</v>
       </c>
       <c r="K224" t="n">
-        <v>7.4341401008797</v>
+        <v>7.38197641760934</v>
       </c>
       <c r="L224"/>
       <c r="M224"/>
       <c r="N224" t="n">
         <v>1772</v>
       </c>
       <c r="O224" t="s">
         <v>54</v>
       </c>
       <c r="P224"/>
       <c r="Q224"/>
       <c r="R224"/>
       <c r="S224" t="b">
         <v>0</v>
       </c>
       <c r="T224" t="s">
         <v>45</v>
       </c>
       <c r="U224"/>
       <c r="V224"/>
       <c r="W224"/>
       <c r="X224"/>
       <c r="Y224"/>
     </row>
     <row r="225">
@@ -19948,102 +19936,102 @@
         <v>1149</v>
       </c>
       <c r="C225" t="s">
         <v>1150</v>
       </c>
       <c r="D225"/>
       <c r="E225" t="s">
         <v>1151</v>
       </c>
       <c r="F225" t="n">
         <v>1759</v>
       </c>
       <c r="G225" t="s">
         <v>540</v>
       </c>
       <c r="H225" t="n">
         <v>1834</v>
       </c>
       <c r="I225" t="s">
         <v>1152</v>
       </c>
       <c r="J225" t="s">
         <v>1153</v>
       </c>
       <c r="K225" t="n">
-        <v>3.57324621045481</v>
+        <v>3.7043579752574</v>
       </c>
       <c r="L225" t="n">
         <v>1790</v>
       </c>
       <c r="M225"/>
       <c r="N225"/>
       <c r="O225" t="s">
         <v>44</v>
       </c>
       <c r="P225"/>
       <c r="Q225"/>
       <c r="R225"/>
       <c r="S225" t="b">
         <v>1</v>
       </c>
       <c r="T225" t="s">
         <v>45</v>
       </c>
       <c r="U225"/>
       <c r="V225"/>
       <c r="W225"/>
       <c r="X225"/>
       <c r="Y225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>1154</v>
       </c>
       <c r="B226" t="s">
         <v>1155</v>
       </c>
       <c r="C226" t="s">
         <v>1156</v>
       </c>
       <c r="D226"/>
       <c r="E226" t="s">
         <v>43</v>
       </c>
       <c r="F226"/>
       <c r="G226" t="s">
         <v>43</v>
       </c>
       <c r="H226"/>
       <c r="I226" t="s">
         <v>43</v>
       </c>
       <c r="J226" t="s">
         <v>43</v>
       </c>
       <c r="K226" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L226" t="n">
         <v>1786</v>
       </c>
       <c r="M226"/>
       <c r="N226"/>
       <c r="O226" t="s">
         <v>172</v>
       </c>
       <c r="P226"/>
       <c r="Q226"/>
       <c r="R226"/>
       <c r="S226" t="b">
         <v>1</v>
       </c>
       <c r="T226" t="s">
         <v>45</v>
       </c>
       <c r="U226"/>
       <c r="V226"/>
       <c r="W226"/>
       <c r="X226"/>
       <c r="Y226"/>
     </row>
     <row r="227">
@@ -20054,51 +20042,51 @@
         <v>1158</v>
       </c>
       <c r="C227" t="s">
         <v>1159</v>
       </c>
       <c r="D227"/>
       <c r="E227" t="s">
         <v>1160</v>
       </c>
       <c r="F227" t="n">
         <v>1726</v>
       </c>
       <c r="G227" t="s">
         <v>1161</v>
       </c>
       <c r="H227" t="n">
         <v>1806</v>
       </c>
       <c r="I227" t="s">
         <v>43</v>
       </c>
       <c r="J227" t="s">
         <v>43</v>
       </c>
       <c r="K227" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L227" t="n">
         <v>1766</v>
       </c>
       <c r="M227"/>
       <c r="N227"/>
       <c r="O227" t="s">
         <v>44</v>
       </c>
       <c r="P227"/>
       <c r="Q227"/>
       <c r="R227"/>
       <c r="S227" t="b">
         <v>0</v>
       </c>
       <c r="T227" t="s">
         <v>45</v>
       </c>
       <c r="U227"/>
       <c r="V227"/>
       <c r="W227"/>
       <c r="X227"/>
       <c r="Y227"/>
     </row>
     <row r="228">
@@ -20109,51 +20097,51 @@
         <v>1163</v>
       </c>
       <c r="C228" t="s">
         <v>1164</v>
       </c>
       <c r="D228"/>
       <c r="E228" t="s">
         <v>1165</v>
       </c>
       <c r="F228" t="n">
         <v>1726</v>
       </c>
       <c r="G228" t="s">
         <v>1165</v>
       </c>
       <c r="H228" t="n">
         <v>1810</v>
       </c>
       <c r="I228" t="s">
         <v>1166</v>
       </c>
       <c r="J228" t="s">
         <v>1167</v>
       </c>
       <c r="K228" t="n">
-        <v>7.29705932006903</v>
+        <v>6.83786169771483</v>
       </c>
       <c r="L228" t="n">
         <v>1792</v>
       </c>
       <c r="M228"/>
       <c r="N228"/>
       <c r="O228" t="s">
         <v>54</v>
       </c>
       <c r="P228"/>
       <c r="Q228"/>
       <c r="R228"/>
       <c r="S228" t="b">
         <v>1</v>
       </c>
       <c r="T228" t="s">
         <v>45</v>
       </c>
       <c r="U228"/>
       <c r="V228"/>
       <c r="W228"/>
       <c r="X228"/>
       <c r="Y228"/>
     </row>
     <row r="229">
@@ -20164,51 +20152,51 @@
         <v>1169</v>
       </c>
       <c r="C229" t="s">
         <v>1170</v>
       </c>
       <c r="D229"/>
       <c r="E229" t="s">
         <v>1171</v>
       </c>
       <c r="F229" t="n">
         <v>1765</v>
       </c>
       <c r="G229" t="s">
         <v>886</v>
       </c>
       <c r="H229" t="n">
         <v>1837</v>
       </c>
       <c r="I229" t="s">
         <v>1172</v>
       </c>
       <c r="J229" t="s">
         <v>1173</v>
       </c>
       <c r="K229" t="n">
-        <v>2.74709533897035</v>
+        <v>1.76719487483792</v>
       </c>
       <c r="L229" t="n">
         <v>1791</v>
       </c>
       <c r="M229"/>
       <c r="N229"/>
       <c r="O229" t="s">
         <v>109</v>
       </c>
       <c r="P229"/>
       <c r="Q229"/>
       <c r="R229"/>
       <c r="S229" t="b">
         <v>1</v>
       </c>
       <c r="T229" t="s">
         <v>45</v>
       </c>
       <c r="U229" t="s">
         <v>904</v>
       </c>
       <c r="V229"/>
       <c r="W229"/>
       <c r="X229"/>
       <c r="Y229"/>
@@ -20219,102 +20207,102 @@
       </c>
       <c r="B230" t="s">
         <v>1175</v>
       </c>
       <c r="C230" t="s">
         <v>1176</v>
       </c>
       <c r="D230"/>
       <c r="E230" t="s">
         <v>43</v>
       </c>
       <c r="F230"/>
       <c r="G230" t="s">
         <v>9</v>
       </c>
       <c r="H230" t="n">
         <v>1809</v>
       </c>
       <c r="I230" t="s">
         <v>43</v>
       </c>
       <c r="J230" t="s">
         <v>43</v>
       </c>
       <c r="K230" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L230" t="n">
         <v>1789</v>
       </c>
       <c r="M230"/>
       <c r="N230"/>
       <c r="O230" t="s">
         <v>109</v>
       </c>
       <c r="P230"/>
       <c r="Q230"/>
       <c r="R230"/>
       <c r="S230" t="b">
         <v>1</v>
       </c>
       <c r="T230" t="s">
         <v>45</v>
       </c>
       <c r="U230"/>
       <c r="V230"/>
       <c r="W230"/>
       <c r="X230"/>
       <c r="Y230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>1177</v>
       </c>
       <c r="B231" t="s">
         <v>1178</v>
       </c>
       <c r="C231" t="s">
         <v>118</v>
       </c>
       <c r="D231"/>
       <c r="E231" t="s">
         <v>43</v>
       </c>
       <c r="F231"/>
       <c r="G231" t="s">
         <v>43</v>
       </c>
       <c r="H231"/>
       <c r="I231" t="s">
         <v>43</v>
       </c>
       <c r="J231" t="s">
         <v>43</v>
       </c>
       <c r="K231" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L231" t="n">
         <v>1798</v>
       </c>
       <c r="M231"/>
       <c r="N231"/>
       <c r="O231" t="s">
         <v>109</v>
       </c>
       <c r="P231"/>
       <c r="Q231"/>
       <c r="R231"/>
       <c r="S231" t="b">
         <v>1</v>
       </c>
       <c r="T231" t="s">
         <v>45</v>
       </c>
       <c r="U231"/>
       <c r="V231"/>
       <c r="W231"/>
       <c r="X231"/>
       <c r="Y231"/>
     </row>
     <row r="232">
@@ -20325,51 +20313,51 @@
         <v>1180</v>
       </c>
       <c r="C232" t="s">
         <v>1181</v>
       </c>
       <c r="D232"/>
       <c r="E232" t="s">
         <v>1182</v>
       </c>
       <c r="F232" t="n">
         <v>1710</v>
       </c>
       <c r="G232" t="s">
         <v>9</v>
       </c>
       <c r="H232" t="n">
         <v>1787</v>
       </c>
       <c r="I232" t="s">
         <v>43</v>
       </c>
       <c r="J232" t="s">
         <v>1183</v>
       </c>
       <c r="K232" t="n">
-        <v>2.15286840892803</v>
+        <v>3.763017258474</v>
       </c>
       <c r="L232"/>
       <c r="M232"/>
       <c r="N232" t="n">
         <v>1757</v>
       </c>
       <c r="O232" t="s">
         <v>54</v>
       </c>
       <c r="P232"/>
       <c r="Q232"/>
       <c r="R232"/>
       <c r="S232" t="b">
         <v>0</v>
       </c>
       <c r="T232" t="s">
         <v>45</v>
       </c>
       <c r="U232"/>
       <c r="V232"/>
       <c r="W232"/>
       <c r="X232"/>
       <c r="Y232"/>
     </row>
     <row r="233">
@@ -20380,51 +20368,51 @@
         <v>1180</v>
       </c>
       <c r="C233" t="s">
         <v>1185</v>
       </c>
       <c r="D233"/>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" t="n">
         <v>1762</v>
       </c>
       <c r="G233" t="s">
         <v>9</v>
       </c>
       <c r="H233" t="n">
         <v>1819</v>
       </c>
       <c r="I233" t="s">
         <v>1186</v>
       </c>
       <c r="J233" t="s">
         <v>1187</v>
       </c>
       <c r="K233" t="n">
-        <v>4.86705523939969</v>
+        <v>3.9989843772515</v>
       </c>
       <c r="L233" t="n">
         <v>1784</v>
       </c>
       <c r="M233"/>
       <c r="N233"/>
       <c r="O233" t="s">
         <v>54</v>
       </c>
       <c r="P233"/>
       <c r="Q233"/>
       <c r="R233"/>
       <c r="S233" t="b">
         <v>0</v>
       </c>
       <c r="T233" t="s">
         <v>45</v>
       </c>
       <c r="U233"/>
       <c r="V233"/>
       <c r="W233"/>
       <c r="X233"/>
       <c r="Y233"/>
     </row>
     <row r="234">
@@ -20435,51 +20423,51 @@
         <v>1180</v>
       </c>
       <c r="C234" t="s">
         <v>1189</v>
       </c>
       <c r="D234"/>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" t="n">
         <v>1764</v>
       </c>
       <c r="G234" t="s">
         <v>9</v>
       </c>
       <c r="H234" t="n">
         <v>1846</v>
       </c>
       <c r="I234" t="s">
         <v>1190</v>
       </c>
       <c r="J234" t="s">
         <v>1191</v>
       </c>
       <c r="K234" t="n">
-        <v>3.73649409296854</v>
+        <v>3.0269769623248</v>
       </c>
       <c r="L234" t="n">
         <v>1791</v>
       </c>
       <c r="M234"/>
       <c r="N234"/>
       <c r="O234" t="s">
         <v>109</v>
       </c>
       <c r="P234"/>
       <c r="Q234"/>
       <c r="R234"/>
       <c r="S234" t="b">
         <v>0</v>
       </c>
       <c r="T234" t="s">
         <v>45</v>
       </c>
       <c r="U234"/>
       <c r="V234"/>
       <c r="W234"/>
       <c r="X234"/>
       <c r="Y234"/>
     </row>
     <row r="235">
@@ -20488,102 +20476,102 @@
       </c>
       <c r="B235" t="s">
         <v>1193</v>
       </c>
       <c r="C235" t="s">
         <v>221</v>
       </c>
       <c r="D235" t="s">
         <v>1194</v>
       </c>
       <c r="E235" t="s">
         <v>43</v>
       </c>
       <c r="F235"/>
       <c r="G235" t="s">
         <v>43</v>
       </c>
       <c r="H235"/>
       <c r="I235" t="s">
         <v>43</v>
       </c>
       <c r="J235" t="s">
         <v>43</v>
       </c>
       <c r="K235" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L235" t="n">
         <v>1784</v>
       </c>
       <c r="M235"/>
       <c r="N235"/>
       <c r="O235" t="s">
         <v>172</v>
       </c>
       <c r="P235"/>
       <c r="Q235"/>
       <c r="R235"/>
       <c r="S235" t="b">
         <v>1</v>
       </c>
       <c r="T235" t="s">
         <v>45</v>
       </c>
       <c r="U235"/>
       <c r="V235"/>
       <c r="W235"/>
       <c r="X235"/>
       <c r="Y235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>1195</v>
       </c>
       <c r="B236" t="s">
         <v>1196</v>
       </c>
       <c r="C236" t="s">
         <v>43</v>
       </c>
       <c r="D236"/>
       <c r="E236" t="s">
         <v>43</v>
       </c>
       <c r="F236"/>
       <c r="G236" t="s">
         <v>43</v>
       </c>
       <c r="H236"/>
       <c r="I236" t="s">
         <v>43</v>
       </c>
       <c r="J236" t="s">
         <v>43</v>
       </c>
       <c r="K236" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L236" t="n">
         <v>1783</v>
       </c>
       <c r="M236"/>
       <c r="N236"/>
       <c r="O236" t="s">
         <v>172</v>
       </c>
       <c r="P236"/>
       <c r="Q236"/>
       <c r="R236"/>
       <c r="S236" t="b">
         <v>1</v>
       </c>
       <c r="T236" t="s">
         <v>45</v>
       </c>
       <c r="U236"/>
       <c r="V236"/>
       <c r="W236"/>
       <c r="X236"/>
       <c r="Y236"/>
     </row>
     <row r="237">
@@ -20596,51 +20584,51 @@
       <c r="C237" t="s">
         <v>1199</v>
       </c>
       <c r="D237" t="s">
         <v>1200</v>
       </c>
       <c r="E237" t="s">
         <v>1201</v>
       </c>
       <c r="F237" t="n">
         <v>1746</v>
       </c>
       <c r="G237" t="s">
         <v>75</v>
       </c>
       <c r="H237" t="n">
         <v>1818</v>
       </c>
       <c r="I237" t="s">
         <v>1202</v>
       </c>
       <c r="J237" t="s">
         <v>1203</v>
       </c>
       <c r="K237" t="n">
-        <v>13.4518271517539</v>
+        <v>13.3364245231778</v>
       </c>
       <c r="L237" t="n">
         <v>1770</v>
       </c>
       <c r="M237"/>
       <c r="N237"/>
       <c r="O237" t="s">
         <v>54</v>
       </c>
       <c r="P237"/>
       <c r="Q237"/>
       <c r="R237"/>
       <c r="S237" t="b">
         <v>1</v>
       </c>
       <c r="T237" t="s">
         <v>45</v>
       </c>
       <c r="U237"/>
       <c r="V237"/>
       <c r="W237"/>
       <c r="X237"/>
       <c r="Y237"/>
     </row>
     <row r="238">
@@ -20651,51 +20639,51 @@
         <v>1205</v>
       </c>
       <c r="C238" t="s">
         <v>1206</v>
       </c>
       <c r="D238"/>
       <c r="E238" t="s">
         <v>1207</v>
       </c>
       <c r="F238" t="n">
         <v>1734</v>
       </c>
       <c r="G238" t="s">
         <v>75</v>
       </c>
       <c r="H238" t="n">
         <v>1817</v>
       </c>
       <c r="I238" t="s">
         <v>1208</v>
       </c>
       <c r="J238" t="s">
         <v>1209</v>
       </c>
       <c r="K238" t="n">
-        <v>8.87793498166039</v>
+        <v>9.07516529868712</v>
       </c>
       <c r="L238" t="n">
         <v>1766</v>
       </c>
       <c r="M238"/>
       <c r="N238"/>
       <c r="O238" t="s">
         <v>54</v>
       </c>
       <c r="P238"/>
       <c r="Q238"/>
       <c r="R238"/>
       <c r="S238" t="b">
         <v>1</v>
       </c>
       <c r="T238" t="s">
         <v>45</v>
       </c>
       <c r="U238"/>
       <c r="V238"/>
       <c r="W238"/>
       <c r="X238"/>
       <c r="Y238"/>
     </row>
     <row r="239">
@@ -20706,51 +20694,51 @@
         <v>1211</v>
       </c>
       <c r="C239" t="s">
         <v>999</v>
       </c>
       <c r="D239"/>
       <c r="E239" t="s">
         <v>1212</v>
       </c>
       <c r="F239" t="n">
         <v>1765</v>
       </c>
       <c r="G239" t="s">
         <v>1213</v>
       </c>
       <c r="H239" t="n">
         <v>1842</v>
       </c>
       <c r="I239" t="s">
         <v>1214</v>
       </c>
       <c r="J239" t="s">
         <v>1215</v>
       </c>
       <c r="K239" t="n">
-        <v>8.64303909293053</v>
+        <v>9.00026350667543</v>
       </c>
       <c r="L239" t="n">
         <v>1797</v>
       </c>
       <c r="M239"/>
       <c r="N239"/>
       <c r="O239" t="s">
         <v>44</v>
       </c>
       <c r="P239"/>
       <c r="Q239"/>
       <c r="R239"/>
       <c r="S239" t="b">
         <v>1</v>
       </c>
       <c r="T239" t="s">
         <v>45</v>
       </c>
       <c r="U239"/>
       <c r="V239"/>
       <c r="W239"/>
       <c r="X239"/>
       <c r="Y239"/>
     </row>
     <row r="240">
@@ -20759,51 +20747,51 @@
       </c>
       <c r="B240" t="s">
         <v>1217</v>
       </c>
       <c r="C240" t="s">
         <v>1156</v>
       </c>
       <c r="D240" t="s">
         <v>1218</v>
       </c>
       <c r="E240" t="s">
         <v>361</v>
       </c>
       <c r="F240"/>
       <c r="G240" t="s">
         <v>43</v>
       </c>
       <c r="H240"/>
       <c r="I240" t="s">
         <v>43</v>
       </c>
       <c r="J240" t="s">
         <v>1219</v>
       </c>
       <c r="K240" t="n">
-        <v>0.470972710774389</v>
+        <v>0.653376774425826</v>
       </c>
       <c r="L240" t="n">
         <v>1784</v>
       </c>
       <c r="M240"/>
       <c r="N240"/>
       <c r="O240" t="s">
         <v>44</v>
       </c>
       <c r="P240"/>
       <c r="Q240"/>
       <c r="R240"/>
       <c r="S240" t="b">
         <v>1</v>
       </c>
       <c r="T240" t="s">
         <v>45</v>
       </c>
       <c r="U240"/>
       <c r="V240"/>
       <c r="W240"/>
       <c r="X240"/>
       <c r="Y240"/>
     </row>
     <row r="241">
@@ -20812,51 +20800,51 @@
       </c>
       <c r="B241" t="s">
         <v>1221</v>
       </c>
       <c r="C241" t="s">
         <v>43</v>
       </c>
       <c r="D241" t="s">
         <v>1222</v>
       </c>
       <c r="E241" t="s">
         <v>43</v>
       </c>
       <c r="F241"/>
       <c r="G241" t="s">
         <v>43</v>
       </c>
       <c r="H241"/>
       <c r="I241" t="s">
         <v>43</v>
       </c>
       <c r="J241" t="s">
         <v>43</v>
       </c>
       <c r="K241" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L241" t="n">
         <v>1784</v>
       </c>
       <c r="M241"/>
       <c r="N241"/>
       <c r="O241" t="s">
         <v>44</v>
       </c>
       <c r="P241"/>
       <c r="Q241"/>
       <c r="R241"/>
       <c r="S241" t="b">
         <v>1</v>
       </c>
       <c r="T241" t="s">
         <v>45</v>
       </c>
       <c r="U241"/>
       <c r="V241"/>
       <c r="W241"/>
       <c r="X241"/>
       <c r="Y241"/>
     </row>
     <row r="242">
@@ -20867,51 +20855,51 @@
         <v>1224</v>
       </c>
       <c r="C242" t="s">
         <v>1225</v>
       </c>
       <c r="D242"/>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" t="n">
         <v>1743</v>
       </c>
       <c r="G242" t="s">
         <v>1226</v>
       </c>
       <c r="H242" t="n">
         <v>1804</v>
       </c>
       <c r="I242" t="s">
         <v>1227</v>
       </c>
       <c r="J242" t="s">
         <v>1228</v>
       </c>
       <c r="K242" t="n">
-        <v>5.19970210602179</v>
+        <v>4.57868553251577</v>
       </c>
       <c r="L242" t="n">
         <v>1770</v>
       </c>
       <c r="M242"/>
       <c r="N242"/>
       <c r="O242" t="s">
         <v>54</v>
       </c>
       <c r="P242" t="s">
         <v>109</v>
       </c>
       <c r="Q242"/>
       <c r="R242"/>
       <c r="S242" t="b">
         <v>0</v>
       </c>
       <c r="T242" t="s">
         <v>45</v>
       </c>
       <c r="U242" t="s">
         <v>181</v>
       </c>
       <c r="V242"/>
       <c r="W242"/>
@@ -20926,51 +20914,51 @@
         <v>1230</v>
       </c>
       <c r="C243" t="s">
         <v>221</v>
       </c>
       <c r="D243"/>
       <c r="E243" t="s">
         <v>1231</v>
       </c>
       <c r="F243" t="n">
         <v>1739</v>
       </c>
       <c r="G243" t="s">
         <v>69</v>
       </c>
       <c r="H243" t="n">
         <v>1824</v>
       </c>
       <c r="I243" t="s">
         <v>1232</v>
       </c>
       <c r="J243" t="s">
         <v>1233</v>
       </c>
       <c r="K243" t="n">
-        <v>8.60622780691506</v>
+        <v>8.48992506362147</v>
       </c>
       <c r="L243" t="n">
         <v>1783</v>
       </c>
       <c r="M243"/>
       <c r="N243"/>
       <c r="O243" t="s">
         <v>44</v>
       </c>
       <c r="P243"/>
       <c r="Q243"/>
       <c r="R243"/>
       <c r="S243" t="b">
         <v>1</v>
       </c>
       <c r="T243" t="s">
         <v>45</v>
       </c>
       <c r="U243" t="s">
         <v>181</v>
       </c>
       <c r="V243"/>
       <c r="W243"/>
       <c r="X243"/>
       <c r="Y243"/>
@@ -20985,51 +20973,51 @@
       <c r="C244" t="s">
         <v>60</v>
       </c>
       <c r="D244" t="s">
         <v>1236</v>
       </c>
       <c r="E244" t="s">
         <v>279</v>
       </c>
       <c r="F244" t="n">
         <v>1755</v>
       </c>
       <c r="G244" t="s">
         <v>279</v>
       </c>
       <c r="H244" t="n">
         <v>1837</v>
       </c>
       <c r="I244" t="s">
         <v>1237</v>
       </c>
       <c r="J244" t="s">
         <v>1238</v>
       </c>
       <c r="K244" t="n">
-        <v>5.95427133725167</v>
+        <v>5.76421771235703</v>
       </c>
       <c r="L244" t="n">
         <v>1798</v>
       </c>
       <c r="M244"/>
       <c r="N244"/>
       <c r="O244" t="s">
         <v>54</v>
       </c>
       <c r="P244"/>
       <c r="Q244"/>
       <c r="R244"/>
       <c r="S244" t="b">
         <v>1</v>
       </c>
       <c r="T244" t="s">
         <v>45</v>
       </c>
       <c r="U244"/>
       <c r="V244"/>
       <c r="W244"/>
       <c r="X244"/>
       <c r="Y244"/>
     </row>
     <row r="245">
@@ -21042,51 +21030,51 @@
       <c r="C245" t="s">
         <v>1241</v>
       </c>
       <c r="D245" t="s">
         <v>1242</v>
       </c>
       <c r="E245" t="s">
         <v>950</v>
       </c>
       <c r="F245" t="n">
         <v>1730</v>
       </c>
       <c r="G245" t="s">
         <v>950</v>
       </c>
       <c r="H245" t="n">
         <v>1784</v>
       </c>
       <c r="I245" t="s">
         <v>1243</v>
       </c>
       <c r="J245" t="s">
         <v>1244</v>
       </c>
       <c r="K245" t="n">
-        <v>10.8039961994269</v>
+        <v>10.9486153089586</v>
       </c>
       <c r="L245" t="n">
         <v>1783</v>
       </c>
       <c r="M245"/>
       <c r="N245"/>
       <c r="O245" t="s">
         <v>54</v>
       </c>
       <c r="P245"/>
       <c r="Q245"/>
       <c r="R245"/>
       <c r="S245" t="b">
         <v>1</v>
       </c>
       <c r="T245" t="s">
         <v>45</v>
       </c>
       <c r="U245" t="s">
         <v>1245</v>
       </c>
       <c r="V245"/>
       <c r="W245"/>
       <c r="X245"/>
       <c r="Y245"/>
@@ -21099,51 +21087,51 @@
         <v>1247</v>
       </c>
       <c r="C246" t="s">
         <v>1248</v>
       </c>
       <c r="D246"/>
       <c r="E246" t="s">
         <v>1165</v>
       </c>
       <c r="F246" t="n">
         <v>1740</v>
       </c>
       <c r="G246" t="s">
         <v>594</v>
       </c>
       <c r="H246" t="n">
         <v>1791</v>
       </c>
       <c r="I246" t="s">
         <v>1249</v>
       </c>
       <c r="J246" t="s">
         <v>1250</v>
       </c>
       <c r="K246" t="n">
-        <v>9.17060208440873</v>
+        <v>9.53110054722301</v>
       </c>
       <c r="L246" t="n">
         <v>1783</v>
       </c>
       <c r="M246" t="n">
         <v>1791</v>
       </c>
       <c r="N246"/>
       <c r="O246" t="s">
         <v>44</v>
       </c>
       <c r="P246"/>
       <c r="Q246"/>
       <c r="R246"/>
       <c r="S246" t="b">
         <v>1</v>
       </c>
       <c r="T246" t="s">
         <v>45</v>
       </c>
       <c r="U246"/>
       <c r="V246"/>
       <c r="W246"/>
       <c r="X246"/>
       <c r="Y246"/>
@@ -21152,51 +21140,51 @@
       <c r="A247" t="s">
         <v>1251</v>
       </c>
       <c r="B247" t="s">
         <v>1252</v>
       </c>
       <c r="C247" t="s">
         <v>43</v>
       </c>
       <c r="D247"/>
       <c r="E247" t="s">
         <v>43</v>
       </c>
       <c r="F247"/>
       <c r="G247" t="s">
         <v>43</v>
       </c>
       <c r="H247"/>
       <c r="I247" t="s">
         <v>43</v>
       </c>
       <c r="J247" t="s">
         <v>43</v>
       </c>
       <c r="K247" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L247" t="n">
         <v>1785</v>
       </c>
       <c r="M247"/>
       <c r="N247"/>
       <c r="O247" t="s">
         <v>162</v>
       </c>
       <c r="P247"/>
       <c r="Q247"/>
       <c r="R247"/>
       <c r="S247" t="b">
         <v>1</v>
       </c>
       <c r="T247" t="s">
         <v>45</v>
       </c>
       <c r="U247"/>
       <c r="V247"/>
       <c r="W247"/>
       <c r="X247"/>
       <c r="Y247"/>
     </row>
     <row r="248">
@@ -21209,51 +21197,51 @@
       <c r="C248" t="s">
         <v>1255</v>
       </c>
       <c r="D248" t="s">
         <v>1256</v>
       </c>
       <c r="E248" t="s">
         <v>1257</v>
       </c>
       <c r="F248" t="n">
         <v>1760</v>
       </c>
       <c r="G248" t="s">
         <v>1258</v>
       </c>
       <c r="H248" t="n">
         <v>1805</v>
       </c>
       <c r="I248" t="s">
         <v>1259</v>
       </c>
       <c r="J248" t="s">
         <v>1260</v>
       </c>
       <c r="K248" t="n">
-        <v>6.62200538804953</v>
+        <v>5.63848524753302</v>
       </c>
       <c r="L248" t="n">
         <v>1798</v>
       </c>
       <c r="M248"/>
       <c r="N248"/>
       <c r="O248" t="s">
         <v>54</v>
       </c>
       <c r="P248"/>
       <c r="Q248"/>
       <c r="R248"/>
       <c r="S248" t="b">
         <v>1</v>
       </c>
       <c r="T248" t="s">
         <v>45</v>
       </c>
       <c r="U248"/>
       <c r="V248"/>
       <c r="W248"/>
       <c r="X248"/>
       <c r="Y248"/>
     </row>
     <row r="249">
@@ -21266,51 +21254,51 @@
       <c r="C249" t="s">
         <v>1263</v>
       </c>
       <c r="D249" t="s">
         <v>1264</v>
       </c>
       <c r="E249" t="s">
         <v>9</v>
       </c>
       <c r="F249" t="n">
         <v>1757</v>
       </c>
       <c r="G249" t="s">
         <v>1265</v>
       </c>
       <c r="H249" t="n">
         <v>1814</v>
       </c>
       <c r="I249" t="s">
         <v>1266</v>
       </c>
       <c r="J249" t="s">
         <v>1267</v>
       </c>
       <c r="K249" t="n">
-        <v>7.39416471718823</v>
+        <v>7.09075611807785</v>
       </c>
       <c r="L249" t="n">
         <v>1783</v>
       </c>
       <c r="M249"/>
       <c r="N249"/>
       <c r="O249" t="s">
         <v>54</v>
       </c>
       <c r="P249"/>
       <c r="Q249"/>
       <c r="R249"/>
       <c r="S249" t="b">
         <v>0</v>
       </c>
       <c r="T249" t="s">
         <v>45</v>
       </c>
       <c r="U249" t="s">
         <v>182</v>
       </c>
       <c r="V249"/>
       <c r="W249"/>
       <c r="X249"/>
       <c r="Y249"/>
@@ -21325,51 +21313,51 @@
       <c r="C250" t="s">
         <v>40</v>
       </c>
       <c r="D250" t="s">
         <v>1270</v>
       </c>
       <c r="E250" t="s">
         <v>62</v>
       </c>
       <c r="F250" t="n">
         <v>1726</v>
       </c>
       <c r="G250" t="s">
         <v>1271</v>
       </c>
       <c r="H250" t="n">
         <v>1793</v>
       </c>
       <c r="I250" t="s">
         <v>1272</v>
       </c>
       <c r="J250" t="s">
         <v>1273</v>
       </c>
       <c r="K250" t="n">
-        <v>3.94107602235123</v>
+        <v>3.36669204346575</v>
       </c>
       <c r="L250" t="n">
         <v>1785</v>
       </c>
       <c r="M250"/>
       <c r="N250"/>
       <c r="O250" t="s">
         <v>54</v>
       </c>
       <c r="P250"/>
       <c r="Q250"/>
       <c r="R250"/>
       <c r="S250" t="b">
         <v>1</v>
       </c>
       <c r="T250" t="s">
         <v>45</v>
       </c>
       <c r="U250"/>
       <c r="V250"/>
       <c r="W250"/>
       <c r="X250"/>
       <c r="Y250"/>
     </row>
     <row r="251">
@@ -21380,51 +21368,51 @@
         <v>1275</v>
       </c>
       <c r="C251" t="s">
         <v>1276</v>
       </c>
       <c r="D251"/>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251" t="n">
         <v>1722</v>
       </c>
       <c r="G251" t="s">
         <v>9</v>
       </c>
       <c r="H251" t="n">
         <v>1801</v>
       </c>
       <c r="I251" t="s">
         <v>1277</v>
       </c>
       <c r="J251" t="s">
         <v>1278</v>
       </c>
       <c r="K251" t="n">
-        <v>6.52613938370799</v>
+        <v>6.78688235633821</v>
       </c>
       <c r="L251" t="n">
         <v>1783</v>
       </c>
       <c r="M251"/>
       <c r="N251"/>
       <c r="O251" t="s">
         <v>54</v>
       </c>
       <c r="P251"/>
       <c r="Q251"/>
       <c r="R251"/>
       <c r="S251" t="b">
         <v>0</v>
       </c>
       <c r="T251" t="s">
         <v>45</v>
       </c>
       <c r="U251"/>
       <c r="V251"/>
       <c r="W251"/>
       <c r="X251"/>
       <c r="Y251"/>
     </row>
     <row r="252">
@@ -21435,491 +21423,491 @@
         <v>1280</v>
       </c>
       <c r="C252" t="s">
         <v>441</v>
       </c>
       <c r="D252"/>
       <c r="E252" t="s">
         <v>361</v>
       </c>
       <c r="F252" t="n">
         <v>1758</v>
       </c>
       <c r="G252" t="s">
         <v>1281</v>
       </c>
       <c r="H252" t="n">
         <v>1841</v>
       </c>
       <c r="I252" t="s">
         <v>1282</v>
       </c>
       <c r="J252" t="s">
         <v>1283</v>
       </c>
       <c r="K252" t="n">
-        <v>5.96812037065008</v>
+        <v>6.14069341270494</v>
       </c>
       <c r="L252" t="n">
         <v>1794</v>
       </c>
       <c r="M252"/>
       <c r="N252"/>
       <c r="O252" t="s">
         <v>54</v>
       </c>
       <c r="P252"/>
       <c r="Q252"/>
       <c r="R252"/>
       <c r="S252" t="b">
         <v>1</v>
       </c>
       <c r="T252" t="s">
         <v>45</v>
       </c>
       <c r="U252" t="s">
         <v>181</v>
       </c>
       <c r="V252"/>
       <c r="W252"/>
       <c r="X252"/>
       <c r="Y252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>1284</v>
       </c>
       <c r="B253" t="s">
         <v>1285</v>
       </c>
       <c r="C253" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D253"/>
+        <v>1286</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1287</v>
+      </c>
       <c r="E253" t="s">
-        <v>1286</v>
-[...1 lines deleted...]
-      <c r="F253"/>
+        <v>1288</v>
+      </c>
+      <c r="F253" t="n">
+        <v>1718</v>
+      </c>
       <c r="G253" t="s">
-        <v>43</v>
+        <v>1288</v>
       </c>
       <c r="H253" t="n">
-        <v>1794</v>
+        <v>1784</v>
       </c>
       <c r="I253" t="s">
-        <v>43</v>
+        <v>1289</v>
       </c>
       <c r="J253" t="s">
-        <v>43</v>
+        <v>1290</v>
       </c>
       <c r="K253" t="n">
-        <v>0</v>
+        <v>4.38836496325697</v>
       </c>
       <c r="L253" t="n">
         <v>1783</v>
       </c>
       <c r="M253"/>
       <c r="N253"/>
       <c r="O253" t="s">
-        <v>44</v>
+        <v>109</v>
       </c>
       <c r="P253"/>
       <c r="Q253"/>
       <c r="R253"/>
       <c r="S253" t="b">
         <v>1</v>
       </c>
       <c r="T253" t="s">
         <v>45</v>
       </c>
       <c r="U253"/>
       <c r="V253"/>
       <c r="W253"/>
       <c r="X253"/>
       <c r="Y253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>1287</v>
+        <v>1291</v>
       </c>
       <c r="B254" t="s">
-        <v>1288</v>
+        <v>1292</v>
       </c>
       <c r="C254" t="s">
-        <v>1289</v>
+        <v>57</v>
       </c>
       <c r="D254"/>
       <c r="E254" t="s">
-        <v>1290</v>
-[...3 lines deleted...]
-      </c>
+        <v>1293</v>
+      </c>
+      <c r="F254"/>
       <c r="G254" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
       <c r="H254" t="n">
-        <v>1795</v>
+        <v>1794</v>
       </c>
       <c r="I254" t="s">
-        <v>1291</v>
+        <v>43</v>
       </c>
       <c r="J254" t="s">
-        <v>1292</v>
+        <v>43</v>
       </c>
       <c r="K254" t="n">
-        <v>7.78500277569048</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L254" t="n">
-        <v>1793</v>
+        <v>1783</v>
       </c>
       <c r="M254"/>
       <c r="N254"/>
       <c r="O254" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="P254"/>
       <c r="Q254"/>
       <c r="R254"/>
       <c r="S254" t="b">
         <v>1</v>
       </c>
       <c r="T254" t="s">
         <v>45</v>
       </c>
       <c r="U254"/>
       <c r="V254"/>
       <c r="W254"/>
       <c r="X254"/>
       <c r="Y254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="B255" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="C255" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="D255"/>
       <c r="E255" t="s">
-        <v>9</v>
+        <v>1297</v>
       </c>
       <c r="F255" t="n">
-        <v>1735</v>
+        <v>1769</v>
       </c>
       <c r="G255" t="s">
-        <v>43</v>
+        <v>128</v>
       </c>
       <c r="H255" t="n">
-        <v>1787</v>
+        <v>1795</v>
       </c>
       <c r="I255" t="s">
-        <v>43</v>
+        <v>1298</v>
       </c>
       <c r="J255" t="s">
-        <v>43</v>
+        <v>1299</v>
       </c>
       <c r="K255" t="n">
-        <v>0</v>
+        <v>7.75372816869504</v>
       </c>
       <c r="L255" t="n">
-        <v>1784</v>
+        <v>1793</v>
       </c>
       <c r="M255"/>
       <c r="N255"/>
       <c r="O255" t="s">
-        <v>172</v>
+        <v>54</v>
       </c>
       <c r="P255"/>
       <c r="Q255"/>
       <c r="R255"/>
       <c r="S255" t="b">
         <v>1</v>
       </c>
       <c r="T255" t="s">
         <v>45</v>
       </c>
       <c r="U255"/>
       <c r="V255"/>
       <c r="W255"/>
       <c r="X255"/>
       <c r="Y255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="B256" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="C256" t="s">
-        <v>1298</v>
+        <v>1302</v>
       </c>
       <c r="D256"/>
       <c r="E256" t="s">
-        <v>1299</v>
+        <v>9</v>
       </c>
       <c r="F256" t="n">
-        <v>1757</v>
+        <v>1735</v>
       </c>
       <c r="G256" t="s">
-        <v>1299</v>
+        <v>43</v>
       </c>
       <c r="H256" t="n">
-        <v>1827</v>
+        <v>1787</v>
       </c>
       <c r="I256" t="s">
-        <v>1300</v>
+        <v>43</v>
       </c>
       <c r="J256" t="s">
-        <v>1301</v>
+        <v>43</v>
       </c>
       <c r="K256" t="n">
-        <v>7.72153971287768</v>
+        <v>0.670420734277661</v>
       </c>
       <c r="L256" t="n">
-        <v>1785</v>
+        <v>1784</v>
       </c>
       <c r="M256"/>
       <c r="N256"/>
       <c r="O256" t="s">
-        <v>44</v>
+        <v>172</v>
       </c>
       <c r="P256"/>
       <c r="Q256"/>
       <c r="R256"/>
       <c r="S256" t="b">
         <v>1</v>
       </c>
       <c r="T256" t="s">
         <v>45</v>
       </c>
       <c r="U256"/>
       <c r="V256"/>
       <c r="W256"/>
       <c r="X256"/>
       <c r="Y256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B257" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C257" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D257"/>
       <c r="E257" t="s">
-        <v>153</v>
+        <v>1306</v>
       </c>
       <c r="F257" t="n">
-        <v>1714</v>
+        <v>1757</v>
       </c>
       <c r="G257" t="s">
-        <v>9</v>
+        <v>1306</v>
       </c>
       <c r="H257" t="n">
-        <v>1786</v>
+        <v>1827</v>
       </c>
       <c r="I257" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="J257" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="K257" t="n">
-        <v>7.95253058786547</v>
-[...1 lines deleted...]
-      <c r="L257"/>
+        <v>7.03351988371516</v>
+      </c>
+      <c r="L257" t="n">
+        <v>1785</v>
+      </c>
       <c r="M257"/>
-      <c r="N257" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="N257"/>
       <c r="O257" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="P257"/>
       <c r="Q257"/>
       <c r="R257"/>
       <c r="S257" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T257" t="s">
         <v>45</v>
       </c>
       <c r="U257"/>
       <c r="V257"/>
       <c r="W257"/>
       <c r="X257"/>
       <c r="Y257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B258" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="C258" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1311</v>
+      </c>
+      <c r="D258"/>
       <c r="E258" t="s">
-        <v>1311</v>
+        <v>153</v>
       </c>
       <c r="F258" t="n">
-        <v>1718</v>
+        <v>1714</v>
       </c>
       <c r="G258" t="s">
-        <v>1311</v>
+        <v>9</v>
       </c>
       <c r="H258" t="n">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="I258" t="s">
         <v>1312</v>
       </c>
       <c r="J258" t="s">
         <v>1313</v>
       </c>
       <c r="K258" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L258" t="n">
+        <v>7.93591416354126</v>
+      </c>
+      <c r="L258"/>
+      <c r="M258"/>
+      <c r="N258" t="n">
         <v>1783</v>
       </c>
-      <c r="M258"/>
-      <c r="N258"/>
       <c r="O258" t="s">
+        <v>54</v>
+      </c>
+      <c r="P258" t="s">
         <v>109</v>
       </c>
-      <c r="P258"/>
       <c r="Q258"/>
       <c r="R258"/>
       <c r="S258" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T258" t="s">
         <v>45</v>
       </c>
       <c r="U258"/>
       <c r="V258"/>
       <c r="W258"/>
       <c r="X258"/>
       <c r="Y258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>1314</v>
       </c>
       <c r="B259" t="s">
         <v>1315</v>
       </c>
       <c r="C259" t="s">
         <v>1316</v>
       </c>
       <c r="D259"/>
       <c r="E259" t="s">
         <v>963</v>
       </c>
       <c r="F259" t="n">
         <v>1768</v>
       </c>
       <c r="G259" t="s">
         <v>963</v>
       </c>
       <c r="H259" t="n">
         <v>1812</v>
       </c>
       <c r="I259" t="s">
         <v>43</v>
       </c>
       <c r="J259" t="s">
         <v>43</v>
       </c>
       <c r="K259" t="n">
-        <v>0</v>
+        <v>0.906842192382608</v>
       </c>
       <c r="L259" t="n">
         <v>1795</v>
       </c>
       <c r="M259"/>
       <c r="N259"/>
       <c r="O259" t="s">
         <v>54</v>
       </c>
       <c r="P259"/>
       <c r="Q259"/>
       <c r="R259"/>
       <c r="S259" t="b">
         <v>1</v>
       </c>
       <c r="T259" t="s">
         <v>45</v>
       </c>
       <c r="U259"/>
       <c r="V259"/>
       <c r="W259"/>
       <c r="X259"/>
       <c r="Y259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>1317</v>
       </c>
       <c r="B260" t="s">
         <v>1318</v>
       </c>
       <c r="C260" t="s">
         <v>43</v>
       </c>
       <c r="D260"/>
       <c r="E260" t="s">
         <v>43</v>
       </c>
       <c r="F260"/>
       <c r="G260" t="s">
         <v>43</v>
       </c>
       <c r="H260"/>
       <c r="I260" t="s">
         <v>43</v>
       </c>
       <c r="J260" t="s">
         <v>43</v>
       </c>
       <c r="K260" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L260" t="n">
         <v>1786</v>
       </c>
       <c r="M260"/>
       <c r="N260"/>
       <c r="O260" t="s">
         <v>44</v>
       </c>
       <c r="P260"/>
       <c r="Q260"/>
       <c r="R260"/>
       <c r="S260" t="b">
         <v>1</v>
       </c>
       <c r="T260" t="s">
         <v>45</v>
       </c>
       <c r="U260"/>
       <c r="V260"/>
       <c r="W260"/>
       <c r="X260"/>
       <c r="Y260"/>
     </row>
     <row r="261">
@@ -21930,51 +21918,51 @@
         <v>1320</v>
       </c>
       <c r="C261" t="s">
         <v>1321</v>
       </c>
       <c r="D261"/>
       <c r="E261" t="s">
         <v>1322</v>
       </c>
       <c r="F261" t="n">
         <v>1761</v>
       </c>
       <c r="G261" t="s">
         <v>75</v>
       </c>
       <c r="H261" t="n">
         <v>1797</v>
       </c>
       <c r="I261" t="s">
         <v>1323</v>
       </c>
       <c r="J261" t="s">
         <v>1324</v>
       </c>
       <c r="K261" t="n">
-        <v>7.66759569520977</v>
+        <v>7.70473376780598</v>
       </c>
       <c r="L261" t="n">
         <v>1784</v>
       </c>
       <c r="M261"/>
       <c r="N261"/>
       <c r="O261" t="s">
         <v>54</v>
       </c>
       <c r="P261"/>
       <c r="Q261"/>
       <c r="R261"/>
       <c r="S261" t="b">
         <v>1</v>
       </c>
       <c r="T261" t="s">
         <v>45</v>
       </c>
       <c r="U261"/>
       <c r="V261"/>
       <c r="W261"/>
       <c r="X261"/>
       <c r="Y261"/>
     </row>
     <row r="262">
@@ -21985,51 +21973,51 @@
         <v>1326</v>
       </c>
       <c r="C262" t="s">
         <v>1327</v>
       </c>
       <c r="D262"/>
       <c r="E262" t="s">
         <v>128</v>
       </c>
       <c r="F262" t="n">
         <v>1748</v>
       </c>
       <c r="G262" t="s">
         <v>128</v>
       </c>
       <c r="H262" t="n">
         <v>1828</v>
       </c>
       <c r="I262" t="s">
         <v>43</v>
       </c>
       <c r="J262" t="s">
         <v>1328</v>
       </c>
       <c r="K262" t="n">
-        <v>2.80230195638902</v>
+        <v>3.22136212436178</v>
       </c>
       <c r="L262" t="n">
         <v>1795</v>
       </c>
       <c r="M262"/>
       <c r="N262"/>
       <c r="O262" t="s">
         <v>44</v>
       </c>
       <c r="P262"/>
       <c r="Q262"/>
       <c r="R262"/>
       <c r="S262" t="b">
         <v>1</v>
       </c>
       <c r="T262" t="s">
         <v>45</v>
       </c>
       <c r="U262"/>
       <c r="V262"/>
       <c r="W262"/>
       <c r="X262"/>
       <c r="Y262"/>
     </row>
     <row r="263">
@@ -22040,51 +22028,51 @@
         <v>1330</v>
       </c>
       <c r="C263" t="s">
         <v>409</v>
       </c>
       <c r="D263"/>
       <c r="E263" t="s">
         <v>1331</v>
       </c>
       <c r="F263" t="n">
         <v>1728</v>
       </c>
       <c r="G263" t="s">
         <v>9</v>
       </c>
       <c r="H263" t="n">
         <v>1803</v>
       </c>
       <c r="I263" t="s">
         <v>43</v>
       </c>
       <c r="J263" t="s">
         <v>1332</v>
       </c>
       <c r="K263" t="n">
-        <v>3.05405074673891</v>
+        <v>3.5341340107055</v>
       </c>
       <c r="L263" t="n">
         <v>1783</v>
       </c>
       <c r="M263"/>
       <c r="N263"/>
       <c r="O263" t="s">
         <v>44</v>
       </c>
       <c r="P263"/>
       <c r="Q263"/>
       <c r="R263"/>
       <c r="S263" t="b">
         <v>0</v>
       </c>
       <c r="T263" t="s">
         <v>45</v>
       </c>
       <c r="U263"/>
       <c r="V263"/>
       <c r="W263"/>
       <c r="X263"/>
       <c r="Y263"/>
     </row>
     <row r="264">
@@ -22095,102 +22083,102 @@
         <v>1334</v>
       </c>
       <c r="C264" t="s">
         <v>132</v>
       </c>
       <c r="D264"/>
       <c r="E264" t="s">
         <v>216</v>
       </c>
       <c r="F264" t="n">
         <v>1730</v>
       </c>
       <c r="G264" t="s">
         <v>9</v>
       </c>
       <c r="H264" t="n">
         <v>1797</v>
       </c>
       <c r="I264" t="s">
         <v>43</v>
       </c>
       <c r="J264" t="s">
         <v>1335</v>
       </c>
       <c r="K264" t="n">
-        <v>0.957495403219977</v>
+        <v>0.932907267589834</v>
       </c>
       <c r="L264"/>
       <c r="M264"/>
       <c r="N264" t="n">
         <v>1757</v>
       </c>
       <c r="O264" t="s">
         <v>44</v>
       </c>
       <c r="P264"/>
       <c r="Q264"/>
       <c r="R264"/>
       <c r="S264" t="b">
         <v>0</v>
       </c>
       <c r="T264" t="s">
         <v>45</v>
       </c>
       <c r="U264"/>
       <c r="V264"/>
       <c r="W264"/>
       <c r="X264"/>
       <c r="Y264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>1336</v>
       </c>
       <c r="B265" t="s">
         <v>1337</v>
       </c>
       <c r="C265" t="s">
         <v>500</v>
       </c>
       <c r="D265"/>
       <c r="E265" t="s">
         <v>43</v>
       </c>
       <c r="F265"/>
       <c r="G265" t="s">
         <v>43</v>
       </c>
       <c r="H265"/>
       <c r="I265" t="s">
         <v>43</v>
       </c>
       <c r="J265" t="s">
         <v>43</v>
       </c>
       <c r="K265" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L265" t="n">
         <v>1791</v>
       </c>
       <c r="M265"/>
       <c r="N265"/>
       <c r="O265" t="s">
         <v>172</v>
       </c>
       <c r="P265"/>
       <c r="Q265"/>
       <c r="R265"/>
       <c r="S265" t="b">
         <v>1</v>
       </c>
       <c r="T265" t="s">
         <v>45</v>
       </c>
       <c r="U265"/>
       <c r="V265"/>
       <c r="W265"/>
       <c r="X265"/>
       <c r="Y265"/>
     </row>
     <row r="266">
@@ -22256,51 +22244,51 @@
       <c r="C267" t="s">
         <v>1343</v>
       </c>
       <c r="D267" t="s">
         <v>1344</v>
       </c>
       <c r="E267" t="s">
         <v>1345</v>
       </c>
       <c r="F267" t="n">
         <v>1760</v>
       </c>
       <c r="G267" t="s">
         <v>43</v>
       </c>
       <c r="H267" t="n">
         <v>1838</v>
       </c>
       <c r="I267" t="s">
         <v>43</v>
       </c>
       <c r="J267" t="s">
         <v>1346</v>
       </c>
       <c r="K267" t="n">
-        <v>0.558866228121094</v>
+        <v>0.546793561501747</v>
       </c>
       <c r="L267" t="n">
         <v>1787</v>
       </c>
       <c r="M267" t="n">
         <v>1838</v>
       </c>
       <c r="N267"/>
       <c r="O267" t="s">
         <v>44</v>
       </c>
       <c r="P267"/>
       <c r="Q267"/>
       <c r="R267"/>
       <c r="S267" t="b">
         <v>1</v>
       </c>
       <c r="T267" t="s">
         <v>45</v>
       </c>
       <c r="U267"/>
       <c r="V267"/>
       <c r="W267"/>
       <c r="X267"/>
       <c r="Y267"/>
@@ -22313,51 +22301,51 @@
         <v>1348</v>
       </c>
       <c r="C268" t="s">
         <v>137</v>
       </c>
       <c r="D268"/>
       <c r="E268" t="s">
         <v>296</v>
       </c>
       <c r="F268" t="n">
         <v>1743</v>
       </c>
       <c r="G268" t="s">
         <v>296</v>
       </c>
       <c r="H268" t="n">
         <v>1814</v>
       </c>
       <c r="I268" t="s">
         <v>1349</v>
       </c>
       <c r="J268" t="s">
         <v>1350</v>
       </c>
       <c r="K268" t="n">
-        <v>5.38471853940759</v>
+        <v>5.23046998871069</v>
       </c>
       <c r="L268" t="n">
         <v>1790</v>
       </c>
       <c r="M268"/>
       <c r="N268"/>
       <c r="O268" t="s">
         <v>54</v>
       </c>
       <c r="P268"/>
       <c r="Q268"/>
       <c r="R268"/>
       <c r="S268" t="b">
         <v>1</v>
       </c>
       <c r="T268" t="s">
         <v>45</v>
       </c>
       <c r="U268"/>
       <c r="V268"/>
       <c r="W268"/>
       <c r="X268"/>
       <c r="Y268"/>
     </row>
     <row r="269">
@@ -22368,102 +22356,102 @@
         <v>1352</v>
       </c>
       <c r="C269" t="s">
         <v>60</v>
       </c>
       <c r="D269"/>
       <c r="E269" t="s">
         <v>43</v>
       </c>
       <c r="F269" t="n">
         <v>1764</v>
       </c>
       <c r="G269" t="s">
         <v>203</v>
       </c>
       <c r="H269" t="n">
         <v>1813</v>
       </c>
       <c r="I269" t="s">
         <v>43</v>
       </c>
       <c r="J269" t="s">
         <v>1353</v>
       </c>
       <c r="K269" t="n">
-        <v>3.87112903359034</v>
+        <v>4.81303090291008</v>
       </c>
       <c r="L269" t="n">
         <v>1791</v>
       </c>
       <c r="M269"/>
       <c r="N269"/>
       <c r="O269" t="s">
         <v>54</v>
       </c>
       <c r="P269"/>
       <c r="Q269"/>
       <c r="R269"/>
       <c r="S269" t="b">
         <v>1</v>
       </c>
       <c r="T269" t="s">
         <v>45</v>
       </c>
       <c r="U269"/>
       <c r="V269"/>
       <c r="W269"/>
       <c r="X269"/>
       <c r="Y269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>1354</v>
       </c>
       <c r="B270" t="s">
         <v>1355</v>
       </c>
       <c r="C270" t="s">
         <v>43</v>
       </c>
       <c r="D270"/>
       <c r="E270" t="s">
         <v>43</v>
       </c>
       <c r="F270"/>
       <c r="G270" t="s">
         <v>43</v>
       </c>
       <c r="H270"/>
       <c r="I270" t="s">
         <v>43</v>
       </c>
       <c r="J270" t="s">
         <v>43</v>
       </c>
       <c r="K270" t="n">
-        <v>0</v>
+        <v>0.284307028189574</v>
       </c>
       <c r="L270" t="n">
         <v>1791</v>
       </c>
       <c r="M270"/>
       <c r="N270"/>
       <c r="O270" t="s">
         <v>172</v>
       </c>
       <c r="P270"/>
       <c r="Q270"/>
       <c r="R270"/>
       <c r="S270" t="b">
         <v>1</v>
       </c>
       <c r="T270" t="s">
         <v>45</v>
       </c>
       <c r="U270"/>
       <c r="V270"/>
       <c r="W270"/>
       <c r="X270"/>
       <c r="Y270"/>
     </row>
     <row r="271">
@@ -22476,51 +22464,51 @@
       <c r="C271" t="s">
         <v>409</v>
       </c>
       <c r="D271" t="s">
         <v>1358</v>
       </c>
       <c r="E271" t="s">
         <v>1359</v>
       </c>
       <c r="F271" t="n">
         <v>1750</v>
       </c>
       <c r="G271" t="s">
         <v>1360</v>
       </c>
       <c r="H271" t="n">
         <v>1820</v>
       </c>
       <c r="I271" t="s">
         <v>43</v>
       </c>
       <c r="J271" t="s">
         <v>1361</v>
       </c>
       <c r="K271" t="n">
-        <v>0</v>
+        <v>0.284307028189574</v>
       </c>
       <c r="L271" t="n">
         <v>1794</v>
       </c>
       <c r="M271"/>
       <c r="N271"/>
       <c r="O271" t="s">
         <v>54</v>
       </c>
       <c r="P271"/>
       <c r="Q271"/>
       <c r="R271"/>
       <c r="S271" t="b">
         <v>1</v>
       </c>
       <c r="T271" t="s">
         <v>45</v>
       </c>
       <c r="U271" t="s">
         <v>181</v>
       </c>
       <c r="V271"/>
       <c r="W271"/>
       <c r="X271"/>
       <c r="Y271"/>
@@ -22533,51 +22521,51 @@
         <v>1363</v>
       </c>
       <c r="C272" t="s">
         <v>1364</v>
       </c>
       <c r="D272"/>
       <c r="E272" t="s">
         <v>1160</v>
       </c>
       <c r="F272" t="n">
         <v>1720</v>
       </c>
       <c r="G272" t="s">
         <v>159</v>
       </c>
       <c r="H272" t="n">
         <v>1791</v>
       </c>
       <c r="I272" t="s">
         <v>43</v>
       </c>
       <c r="J272" t="s">
         <v>1365</v>
       </c>
       <c r="K272" t="n">
-        <v>2.42701113098562</v>
+        <v>2.9862548719099</v>
       </c>
       <c r="L272" t="n">
         <v>1757</v>
       </c>
       <c r="M272" t="n">
         <v>1791</v>
       </c>
       <c r="N272"/>
       <c r="O272" t="s">
         <v>54</v>
       </c>
       <c r="P272" t="s">
         <v>44</v>
       </c>
       <c r="Q272"/>
       <c r="R272"/>
       <c r="S272" t="b">
         <v>0</v>
       </c>
       <c r="T272" t="s">
         <v>45</v>
       </c>
       <c r="U272"/>
       <c r="V272"/>
       <c r="W272"/>
@@ -22594,51 +22582,51 @@
       <c r="C273" t="s">
         <v>1368</v>
       </c>
       <c r="D273" t="s">
         <v>1369</v>
       </c>
       <c r="E273" t="s">
         <v>1370</v>
       </c>
       <c r="F273" t="n">
         <v>1746</v>
       </c>
       <c r="G273" t="s">
         <v>113</v>
       </c>
       <c r="H273" t="n">
         <v>1825</v>
       </c>
       <c r="I273" t="s">
         <v>1371</v>
       </c>
       <c r="J273" t="s">
         <v>1372</v>
       </c>
       <c r="K273" t="n">
-        <v>7.74677326175123</v>
+        <v>7.58999826016436</v>
       </c>
       <c r="L273" t="n">
         <v>1783</v>
       </c>
       <c r="M273"/>
       <c r="N273"/>
       <c r="O273" t="s">
         <v>44</v>
       </c>
       <c r="P273"/>
       <c r="Q273"/>
       <c r="R273"/>
       <c r="S273" t="b">
         <v>1</v>
       </c>
       <c r="T273" t="s">
         <v>45</v>
       </c>
       <c r="U273" t="s">
         <v>182</v>
       </c>
       <c r="V273"/>
       <c r="W273"/>
       <c r="X273"/>
       <c r="Y273"/>
@@ -22651,51 +22639,51 @@
         <v>1374</v>
       </c>
       <c r="C274" t="s">
         <v>1375</v>
       </c>
       <c r="D274"/>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274" t="n">
         <v>1730</v>
       </c>
       <c r="G274" t="s">
         <v>75</v>
       </c>
       <c r="H274" t="n">
         <v>1788</v>
       </c>
       <c r="I274" t="s">
         <v>43</v>
       </c>
       <c r="J274" t="s">
         <v>1376</v>
       </c>
       <c r="K274" t="n">
-        <v>1.06798550015095</v>
+        <v>1.49977878671151</v>
       </c>
       <c r="L274"/>
       <c r="M274"/>
       <c r="N274" t="n">
         <v>1757</v>
       </c>
       <c r="O274" t="s">
         <v>172</v>
       </c>
       <c r="P274"/>
       <c r="Q274"/>
       <c r="R274"/>
       <c r="S274" t="b">
         <v>0</v>
       </c>
       <c r="T274" t="s">
         <v>45</v>
       </c>
       <c r="U274"/>
       <c r="V274"/>
       <c r="W274"/>
       <c r="X274"/>
       <c r="Y274"/>
     </row>
     <row r="275">
@@ -22706,51 +22694,51 @@
         <v>1378</v>
       </c>
       <c r="C275" t="s">
         <v>1379</v>
       </c>
       <c r="D275"/>
       <c r="E275" t="s">
         <v>1380</v>
       </c>
       <c r="F275" t="n">
         <v>1742</v>
       </c>
       <c r="G275" t="s">
         <v>75</v>
       </c>
       <c r="H275" t="n">
         <v>1832</v>
       </c>
       <c r="I275" t="s">
         <v>1381</v>
       </c>
       <c r="J275" t="s">
         <v>1382</v>
       </c>
       <c r="K275" t="n">
-        <v>9.07664421197582</v>
+        <v>9.31257580996655</v>
       </c>
       <c r="L275" t="n">
         <v>1783</v>
       </c>
       <c r="M275"/>
       <c r="N275"/>
       <c r="O275" t="s">
         <v>44</v>
       </c>
       <c r="P275"/>
       <c r="Q275"/>
       <c r="R275"/>
       <c r="S275" t="b">
         <v>1</v>
       </c>
       <c r="T275" t="s">
         <v>45</v>
       </c>
       <c r="U275" t="s">
         <v>181</v>
       </c>
       <c r="V275"/>
       <c r="W275"/>
       <c r="X275"/>
       <c r="Y275"/>
@@ -22763,51 +22751,51 @@
         <v>1384</v>
       </c>
       <c r="C276" t="s">
         <v>1385</v>
       </c>
       <c r="D276"/>
       <c r="E276" t="s">
         <v>1386</v>
       </c>
       <c r="F276" t="n">
         <v>1754</v>
       </c>
       <c r="G276" t="s">
         <v>1387</v>
       </c>
       <c r="H276" t="n">
         <v>1818</v>
       </c>
       <c r="I276" t="s">
         <v>1388</v>
       </c>
       <c r="J276" t="s">
         <v>1389</v>
       </c>
       <c r="K276" t="n">
-        <v>7.8747698058494</v>
+        <v>7.72948104811346</v>
       </c>
       <c r="L276" t="n">
         <v>1783</v>
       </c>
       <c r="M276"/>
       <c r="N276"/>
       <c r="O276" t="s">
         <v>54</v>
       </c>
       <c r="P276"/>
       <c r="Q276"/>
       <c r="R276"/>
       <c r="S276" t="b">
         <v>1</v>
       </c>
       <c r="T276" t="s">
         <v>45</v>
       </c>
       <c r="U276"/>
       <c r="V276"/>
       <c r="W276"/>
       <c r="X276"/>
       <c r="Y276"/>
     </row>
     <row r="277">
@@ -22818,51 +22806,51 @@
         <v>1391</v>
       </c>
       <c r="C277" t="s">
         <v>514</v>
       </c>
       <c r="D277"/>
       <c r="E277" t="s">
         <v>1392</v>
       </c>
       <c r="F277" t="n">
         <v>1733</v>
       </c>
       <c r="G277" t="s">
         <v>1393</v>
       </c>
       <c r="H277" t="n">
         <v>1804</v>
       </c>
       <c r="I277" t="s">
         <v>1394</v>
       </c>
       <c r="J277" t="s">
         <v>1395</v>
       </c>
       <c r="K277" t="n">
-        <v>15.1690886176947</v>
+        <v>15.3290347688526</v>
       </c>
       <c r="L277" t="n">
         <v>1783</v>
       </c>
       <c r="M277"/>
       <c r="N277"/>
       <c r="O277" t="s">
         <v>54</v>
       </c>
       <c r="P277"/>
       <c r="Q277"/>
       <c r="R277"/>
       <c r="S277" t="b">
         <v>1</v>
       </c>
       <c r="T277" t="s">
         <v>45</v>
       </c>
       <c r="U277"/>
       <c r="V277"/>
       <c r="W277"/>
       <c r="X277"/>
       <c r="Y277"/>
     </row>
     <row r="278">
@@ -22873,108 +22861,108 @@
         <v>1397</v>
       </c>
       <c r="C278" t="s">
         <v>1398</v>
       </c>
       <c r="D278"/>
       <c r="E278" t="s">
         <v>1399</v>
       </c>
       <c r="F278" t="n">
         <v>1760</v>
       </c>
       <c r="G278" t="s">
         <v>159</v>
       </c>
       <c r="H278" t="n">
         <v>1831</v>
       </c>
       <c r="I278" t="s">
         <v>1400</v>
       </c>
       <c r="J278" t="s">
         <v>1401</v>
       </c>
       <c r="K278" t="n">
-        <v>3.83394723067302</v>
+        <v>3.26467485873541</v>
       </c>
       <c r="L278" t="n">
         <v>1798</v>
       </c>
       <c r="M278"/>
       <c r="N278"/>
       <c r="O278" t="s">
         <v>54</v>
       </c>
       <c r="P278"/>
       <c r="Q278"/>
       <c r="R278"/>
       <c r="S278" t="b">
         <v>1</v>
       </c>
       <c r="T278" t="s">
         <v>45</v>
       </c>
       <c r="U278"/>
       <c r="V278"/>
       <c r="W278"/>
       <c r="X278"/>
       <c r="Y278"/>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>1402</v>
       </c>
       <c r="B279" t="s">
         <v>1403</v>
       </c>
       <c r="C279" t="s">
         <v>1404</v>
       </c>
       <c r="D279" t="s">
         <v>1405</v>
       </c>
       <c r="E279" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="F279" t="n">
         <v>1759</v>
       </c>
       <c r="G279" t="s">
         <v>1406</v>
       </c>
       <c r="H279" t="n">
         <v>1837</v>
       </c>
       <c r="I279" t="s">
         <v>1407</v>
       </c>
       <c r="J279" t="s">
         <v>1408</v>
       </c>
       <c r="K279" t="n">
-        <v>8.58519767804843</v>
+        <v>8.46128626871968</v>
       </c>
       <c r="L279" t="n">
         <v>1785</v>
       </c>
       <c r="M279"/>
       <c r="N279"/>
       <c r="O279" t="s">
         <v>54</v>
       </c>
       <c r="P279"/>
       <c r="Q279"/>
       <c r="R279"/>
       <c r="S279" t="b">
         <v>1</v>
       </c>
       <c r="T279" t="s">
         <v>45</v>
       </c>
       <c r="U279"/>
       <c r="V279"/>
       <c r="W279"/>
       <c r="X279"/>
       <c r="Y279"/>
     </row>
     <row r="280">
@@ -22985,51 +22973,51 @@
         <v>1410</v>
       </c>
       <c r="C280" t="s">
         <v>60</v>
       </c>
       <c r="D280"/>
       <c r="E280" t="s">
         <v>203</v>
       </c>
       <c r="F280" t="n">
         <v>1743</v>
       </c>
       <c r="G280" t="s">
         <v>69</v>
       </c>
       <c r="H280" t="n">
         <v>1804</v>
       </c>
       <c r="I280" t="s">
         <v>43</v>
       </c>
       <c r="J280" t="s">
         <v>1411</v>
       </c>
       <c r="K280" t="n">
-        <v>0</v>
+        <v>1.17922395398317</v>
       </c>
       <c r="L280" t="n">
         <v>1783</v>
       </c>
       <c r="M280"/>
       <c r="N280"/>
       <c r="O280" t="s">
         <v>54</v>
       </c>
       <c r="P280"/>
       <c r="Q280"/>
       <c r="R280"/>
       <c r="S280" t="b">
         <v>1</v>
       </c>
       <c r="T280" t="s">
         <v>45</v>
       </c>
       <c r="U280"/>
       <c r="V280"/>
       <c r="W280"/>
       <c r="X280"/>
       <c r="Y280"/>
     </row>
     <row r="281">
@@ -23040,51 +23028,51 @@
         <v>1413</v>
       </c>
       <c r="C281" t="s">
         <v>1414</v>
       </c>
       <c r="D281"/>
       <c r="E281" t="s">
         <v>1415</v>
       </c>
       <c r="F281" t="n">
         <v>1743</v>
       </c>
       <c r="G281" t="s">
         <v>1165</v>
       </c>
       <c r="H281" t="n">
         <v>1821</v>
       </c>
       <c r="I281" t="s">
         <v>1416</v>
       </c>
       <c r="J281" t="s">
         <v>1417</v>
       </c>
       <c r="K281" t="n">
-        <v>10.4269708159593</v>
+        <v>10.6012262882338</v>
       </c>
       <c r="L281" t="n">
         <v>1785</v>
       </c>
       <c r="M281" t="n">
         <v>1821</v>
       </c>
       <c r="N281"/>
       <c r="O281" t="s">
         <v>54</v>
       </c>
       <c r="P281"/>
       <c r="Q281"/>
       <c r="R281"/>
       <c r="S281" t="b">
         <v>1</v>
       </c>
       <c r="T281" t="s">
         <v>45</v>
       </c>
       <c r="U281"/>
       <c r="V281"/>
       <c r="W281"/>
       <c r="X281"/>
       <c r="Y281"/>
@@ -23093,51 +23081,51 @@
       <c r="A282" t="s">
         <v>1418</v>
       </c>
       <c r="B282" t="s">
         <v>1419</v>
       </c>
       <c r="C282" t="s">
         <v>43</v>
       </c>
       <c r="D282"/>
       <c r="E282" t="s">
         <v>43</v>
       </c>
       <c r="F282"/>
       <c r="G282" t="s">
         <v>43</v>
       </c>
       <c r="H282"/>
       <c r="I282" t="s">
         <v>43</v>
       </c>
       <c r="J282" t="s">
         <v>43</v>
       </c>
       <c r="K282" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L282" t="n">
         <v>1785</v>
       </c>
       <c r="M282"/>
       <c r="N282"/>
       <c r="O282" t="s">
         <v>44</v>
       </c>
       <c r="P282"/>
       <c r="Q282"/>
       <c r="R282"/>
       <c r="S282" t="b">
         <v>1</v>
       </c>
       <c r="T282" t="s">
         <v>45</v>
       </c>
       <c r="U282"/>
       <c r="V282"/>
       <c r="W282"/>
       <c r="X282"/>
       <c r="Y282"/>
     </row>
     <row r="283">
@@ -23148,51 +23136,51 @@
         <v>1421</v>
       </c>
       <c r="C283" t="s">
         <v>272</v>
       </c>
       <c r="D283"/>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" t="n">
         <v>1726</v>
       </c>
       <c r="G283" t="s">
         <v>9</v>
       </c>
       <c r="H283" t="n">
         <v>1798</v>
       </c>
       <c r="I283" t="s">
         <v>43</v>
       </c>
       <c r="J283" t="s">
         <v>43</v>
       </c>
       <c r="K283" t="n">
-        <v>0.288927322880342</v>
+        <v>0.284307028189574</v>
       </c>
       <c r="L283" t="n">
         <v>1784</v>
       </c>
       <c r="M283"/>
       <c r="N283"/>
       <c r="O283" t="s">
         <v>44</v>
       </c>
       <c r="P283"/>
       <c r="Q283"/>
       <c r="R283"/>
       <c r="S283" t="b">
         <v>0</v>
       </c>
       <c r="T283" t="s">
         <v>45</v>
       </c>
       <c r="U283"/>
       <c r="V283"/>
       <c r="W283"/>
       <c r="X283"/>
       <c r="Y283"/>
     </row>
     <row r="284">
@@ -23203,102 +23191,102 @@
         <v>1423</v>
       </c>
       <c r="C284" t="s">
         <v>1424</v>
       </c>
       <c r="D284"/>
       <c r="E284" t="s">
         <v>1425</v>
       </c>
       <c r="F284" t="n">
         <v>1723</v>
       </c>
       <c r="G284" t="s">
         <v>9</v>
       </c>
       <c r="H284" t="n">
         <v>1799</v>
       </c>
       <c r="I284" t="s">
         <v>1426</v>
       </c>
       <c r="J284" t="s">
         <v>1427</v>
       </c>
       <c r="K284" t="n">
-        <v>4.55057106495724</v>
+        <v>4.71043655591271</v>
       </c>
       <c r="L284" t="n">
         <v>1760</v>
       </c>
       <c r="M284"/>
       <c r="N284"/>
       <c r="O284" t="s">
         <v>162</v>
       </c>
       <c r="P284"/>
       <c r="Q284"/>
       <c r="R284"/>
       <c r="S284" t="b">
         <v>0</v>
       </c>
       <c r="T284" t="s">
         <v>45</v>
       </c>
       <c r="U284"/>
       <c r="V284"/>
       <c r="W284"/>
       <c r="X284"/>
       <c r="Y284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>1428</v>
       </c>
       <c r="B285" t="s">
         <v>1429</v>
       </c>
       <c r="C285" t="s">
         <v>1430</v>
       </c>
       <c r="D285"/>
       <c r="E285" t="s">
         <v>43</v>
       </c>
       <c r="F285"/>
       <c r="G285" t="s">
         <v>43</v>
       </c>
       <c r="H285"/>
       <c r="I285" t="s">
         <v>43</v>
       </c>
       <c r="J285" t="s">
         <v>43</v>
       </c>
       <c r="K285" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L285" t="n">
         <v>1786</v>
       </c>
       <c r="M285"/>
       <c r="N285"/>
       <c r="O285" t="s">
         <v>44</v>
       </c>
       <c r="P285"/>
       <c r="Q285"/>
       <c r="R285"/>
       <c r="S285" t="b">
         <v>1</v>
       </c>
       <c r="T285" t="s">
         <v>45</v>
       </c>
       <c r="U285"/>
       <c r="V285"/>
       <c r="W285"/>
       <c r="X285"/>
       <c r="Y285"/>
     </row>
     <row r="286">
@@ -23311,51 +23299,51 @@
       <c r="C286" t="s">
         <v>1433</v>
       </c>
       <c r="D286" t="s">
         <v>1434</v>
       </c>
       <c r="E286" t="s">
         <v>68</v>
       </c>
       <c r="F286" t="n">
         <v>1758</v>
       </c>
       <c r="G286" t="s">
         <v>68</v>
       </c>
       <c r="H286" t="n">
         <v>1801</v>
       </c>
       <c r="I286" t="s">
         <v>1435</v>
       </c>
       <c r="J286" t="s">
         <v>1436</v>
       </c>
       <c r="K286" t="n">
-        <v>3.6629643084752</v>
+        <v>2.85273856927767</v>
       </c>
       <c r="L286" t="n">
         <v>1787</v>
       </c>
       <c r="M286"/>
       <c r="N286"/>
       <c r="O286" t="s">
         <v>44</v>
       </c>
       <c r="P286"/>
       <c r="Q286"/>
       <c r="R286"/>
       <c r="S286" t="b">
         <v>1</v>
       </c>
       <c r="T286" t="s">
         <v>45</v>
       </c>
       <c r="U286"/>
       <c r="V286"/>
       <c r="W286"/>
       <c r="X286"/>
       <c r="Y286"/>
     </row>
     <row r="287">
@@ -23366,51 +23354,51 @@
         <v>1438</v>
       </c>
       <c r="C287" t="s">
         <v>1439</v>
       </c>
       <c r="D287"/>
       <c r="E287" t="s">
         <v>43</v>
       </c>
       <c r="F287" t="n">
         <v>1720</v>
       </c>
       <c r="G287" t="s">
         <v>43</v>
       </c>
       <c r="H287" t="n">
         <v>1800</v>
       </c>
       <c r="I287" t="s">
         <v>43</v>
       </c>
       <c r="J287" t="s">
         <v>43</v>
       </c>
       <c r="K287" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L287"/>
       <c r="M287"/>
       <c r="N287" t="n">
         <v>1757</v>
       </c>
       <c r="O287" t="s">
         <v>172</v>
       </c>
       <c r="P287"/>
       <c r="Q287"/>
       <c r="R287"/>
       <c r="S287" t="b">
         <v>0</v>
       </c>
       <c r="T287" t="s">
         <v>45</v>
       </c>
       <c r="U287"/>
       <c r="V287"/>
       <c r="W287"/>
       <c r="X287"/>
       <c r="Y287"/>
     </row>
     <row r="288">
@@ -23421,51 +23409,51 @@
         <v>1441</v>
       </c>
       <c r="C288" t="s">
         <v>1442</v>
       </c>
       <c r="D288"/>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" t="n">
         <v>1711</v>
       </c>
       <c r="G288" t="s">
         <v>9</v>
       </c>
       <c r="H288" t="n">
         <v>1805</v>
       </c>
       <c r="I288" t="s">
         <v>1443</v>
       </c>
       <c r="J288" t="s">
         <v>43</v>
       </c>
       <c r="K288" t="n">
-        <v>1.81390639882677</v>
+        <v>1.34149278131012</v>
       </c>
       <c r="L288" t="n">
         <v>1766</v>
       </c>
       <c r="M288"/>
       <c r="N288"/>
       <c r="O288" t="s">
         <v>65</v>
       </c>
       <c r="P288"/>
       <c r="Q288"/>
       <c r="R288"/>
       <c r="S288" t="b">
         <v>0</v>
       </c>
       <c r="T288" t="s">
         <v>45</v>
       </c>
       <c r="U288"/>
       <c r="V288"/>
       <c r="W288"/>
       <c r="X288"/>
       <c r="Y288"/>
     </row>
     <row r="289">
@@ -23476,51 +23464,51 @@
         <v>1445</v>
       </c>
       <c r="C289" t="s">
         <v>60</v>
       </c>
       <c r="D289"/>
       <c r="E289" t="s">
         <v>1161</v>
       </c>
       <c r="F289" t="n">
         <v>1745</v>
       </c>
       <c r="G289" t="s">
         <v>9</v>
       </c>
       <c r="H289" t="n">
         <v>1801</v>
       </c>
       <c r="I289" t="s">
         <v>43</v>
       </c>
       <c r="J289" t="s">
         <v>43</v>
       </c>
       <c r="K289" t="n">
-        <v>0</v>
+        <v>0.520728486294521</v>
       </c>
       <c r="L289" t="n">
         <v>1783</v>
       </c>
       <c r="M289"/>
       <c r="N289"/>
       <c r="O289" t="s">
         <v>54</v>
       </c>
       <c r="P289"/>
       <c r="Q289"/>
       <c r="R289"/>
       <c r="S289" t="b">
         <v>0</v>
       </c>
       <c r="T289" t="s">
         <v>45</v>
       </c>
       <c r="U289"/>
       <c r="V289"/>
       <c r="W289"/>
       <c r="X289"/>
       <c r="Y289"/>
     </row>
     <row r="290">
@@ -23531,102 +23519,104 @@
         <v>1447</v>
       </c>
       <c r="C290" t="s">
         <v>1448</v>
       </c>
       <c r="D290"/>
       <c r="E290" t="s">
         <v>1449</v>
       </c>
       <c r="F290" t="n">
         <v>1734</v>
       </c>
       <c r="G290" t="s">
         <v>1450</v>
       </c>
       <c r="H290" t="n">
         <v>1793</v>
       </c>
       <c r="I290" t="s">
         <v>1451</v>
       </c>
       <c r="J290" t="s">
         <v>1452</v>
       </c>
       <c r="K290" t="n">
-        <v>11.3596498053834</v>
+        <v>11.371369162277</v>
       </c>
       <c r="L290" t="n">
         <v>1784</v>
       </c>
       <c r="M290"/>
       <c r="N290"/>
       <c r="O290" t="s">
         <v>65</v>
       </c>
-      <c r="P290"/>
+      <c r="P290" t="s">
+        <v>109</v>
+      </c>
       <c r="Q290"/>
       <c r="R290"/>
       <c r="S290" t="b">
         <v>1</v>
       </c>
       <c r="T290" t="s">
         <v>45</v>
       </c>
       <c r="U290"/>
       <c r="V290"/>
       <c r="W290"/>
       <c r="X290"/>
       <c r="Y290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>1453</v>
       </c>
       <c r="B291" t="s">
         <v>1454</v>
       </c>
       <c r="C291" t="s">
         <v>409</v>
       </c>
       <c r="D291"/>
       <c r="E291" t="s">
         <v>43</v>
       </c>
       <c r="F291"/>
       <c r="G291" t="s">
         <v>43</v>
       </c>
       <c r="H291"/>
       <c r="I291" t="s">
         <v>43</v>
       </c>
       <c r="J291" t="s">
         <v>43</v>
       </c>
       <c r="K291" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L291" t="n">
         <v>1794</v>
       </c>
       <c r="M291"/>
       <c r="N291"/>
       <c r="O291" t="s">
         <v>109</v>
       </c>
       <c r="P291"/>
       <c r="Q291"/>
       <c r="R291"/>
       <c r="S291" t="b">
         <v>1</v>
       </c>
       <c r="T291" t="s">
         <v>45</v>
       </c>
       <c r="U291"/>
       <c r="V291"/>
       <c r="W291"/>
       <c r="X291"/>
       <c r="Y291"/>
     </row>
     <row r="292">
@@ -23637,51 +23627,51 @@
         <v>1456</v>
       </c>
       <c r="C292" t="s">
         <v>1457</v>
       </c>
       <c r="D292"/>
       <c r="E292" t="s">
         <v>1458</v>
       </c>
       <c r="F292" t="n">
         <v>1731</v>
       </c>
       <c r="G292" t="s">
         <v>1459</v>
       </c>
       <c r="H292" t="n">
         <v>1812</v>
       </c>
       <c r="I292" t="s">
         <v>43</v>
       </c>
       <c r="J292" t="s">
         <v>1460</v>
       </c>
       <c r="K292" t="n">
-        <v>4.21507894186569</v>
+        <v>4.89464495424964</v>
       </c>
       <c r="L292" t="n">
         <v>1784</v>
       </c>
       <c r="M292"/>
       <c r="N292"/>
       <c r="O292" t="s">
         <v>44</v>
       </c>
       <c r="P292"/>
       <c r="Q292"/>
       <c r="R292"/>
       <c r="S292" t="b">
         <v>1</v>
       </c>
       <c r="T292" t="s">
         <v>45</v>
       </c>
       <c r="U292"/>
       <c r="V292"/>
       <c r="W292"/>
       <c r="X292"/>
       <c r="Y292"/>
     </row>
     <row r="293">
@@ -23692,153 +23682,153 @@
         <v>1462</v>
       </c>
       <c r="C293" t="s">
         <v>60</v>
       </c>
       <c r="D293"/>
       <c r="E293" t="s">
         <v>1182</v>
       </c>
       <c r="F293" t="n">
         <v>1766</v>
       </c>
       <c r="G293" t="s">
         <v>9</v>
       </c>
       <c r="H293" t="n">
         <v>1841</v>
       </c>
       <c r="I293" t="s">
         <v>43</v>
       </c>
       <c r="J293" t="s">
         <v>1463</v>
       </c>
       <c r="K293" t="n">
-        <v>4.38493336013357</v>
+        <v>4.76088327329248</v>
       </c>
       <c r="L293" t="n">
         <v>1794</v>
       </c>
       <c r="M293"/>
       <c r="N293"/>
       <c r="O293" t="s">
         <v>54</v>
       </c>
       <c r="P293"/>
       <c r="Q293"/>
       <c r="R293"/>
       <c r="S293" t="b">
         <v>0</v>
       </c>
       <c r="T293" t="s">
         <v>45</v>
       </c>
       <c r="U293"/>
       <c r="V293"/>
       <c r="W293"/>
       <c r="X293"/>
       <c r="Y293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>1464</v>
       </c>
       <c r="B294" t="s">
         <v>1465</v>
       </c>
       <c r="C294" t="s">
         <v>43</v>
       </c>
       <c r="D294"/>
       <c r="E294" t="s">
         <v>43</v>
       </c>
       <c r="F294"/>
       <c r="G294" t="s">
         <v>43</v>
       </c>
       <c r="H294"/>
       <c r="I294" t="s">
         <v>43</v>
       </c>
       <c r="J294" t="s">
         <v>43</v>
       </c>
       <c r="K294" t="n">
-        <v>0</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L294" t="n">
         <v>1790</v>
       </c>
       <c r="M294"/>
       <c r="N294"/>
       <c r="O294" t="s">
         <v>44</v>
       </c>
       <c r="P294"/>
       <c r="Q294"/>
       <c r="R294"/>
       <c r="S294" t="b">
         <v>1</v>
       </c>
       <c r="T294" t="s">
         <v>45</v>
       </c>
       <c r="U294"/>
       <c r="V294"/>
       <c r="W294"/>
       <c r="X294"/>
       <c r="Y294"/>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>1466</v>
       </c>
       <c r="B295" t="s">
         <v>1467</v>
       </c>
       <c r="C295" t="s">
         <v>1468</v>
       </c>
       <c r="D295"/>
       <c r="E295" t="s">
         <v>43</v>
       </c>
       <c r="F295"/>
       <c r="G295" t="s">
         <v>43</v>
       </c>
       <c r="H295"/>
       <c r="I295" t="s">
         <v>43</v>
       </c>
       <c r="J295" t="s">
         <v>43</v>
       </c>
       <c r="K295" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L295" t="n">
         <v>1791</v>
       </c>
       <c r="M295"/>
       <c r="N295"/>
       <c r="O295" t="s">
         <v>172</v>
       </c>
       <c r="P295"/>
       <c r="Q295"/>
       <c r="R295"/>
       <c r="S295" t="b">
         <v>1</v>
       </c>
       <c r="T295" t="s">
         <v>45</v>
       </c>
       <c r="U295"/>
       <c r="V295"/>
       <c r="W295"/>
       <c r="X295"/>
       <c r="Y295"/>
     </row>
     <row r="296">
@@ -23849,51 +23839,51 @@
         <v>1470</v>
       </c>
       <c r="C296" t="s">
         <v>1471</v>
       </c>
       <c r="D296"/>
       <c r="E296" t="s">
         <v>842</v>
       </c>
       <c r="F296" t="n">
         <v>1731</v>
       </c>
       <c r="G296" t="s">
         <v>68</v>
       </c>
       <c r="H296" t="n">
         <v>1813</v>
       </c>
       <c r="I296" t="s">
         <v>1472</v>
       </c>
       <c r="J296" t="s">
         <v>1473</v>
       </c>
       <c r="K296" t="n">
-        <v>5.32128643049986</v>
+        <v>5.64760945487321</v>
       </c>
       <c r="L296" t="n">
         <v>1785</v>
       </c>
       <c r="M296"/>
       <c r="N296"/>
       <c r="O296" t="s">
         <v>54</v>
       </c>
       <c r="P296"/>
       <c r="Q296"/>
       <c r="R296"/>
       <c r="S296" t="b">
         <v>1</v>
       </c>
       <c r="T296" t="s">
         <v>45</v>
       </c>
       <c r="U296"/>
       <c r="V296"/>
       <c r="W296"/>
       <c r="X296"/>
       <c r="Y296"/>
     </row>
     <row r="297">
@@ -23904,51 +23894,51 @@
         <v>1475</v>
       </c>
       <c r="C297" t="s">
         <v>1476</v>
       </c>
       <c r="D297"/>
       <c r="E297" t="s">
         <v>1477</v>
       </c>
       <c r="F297" t="n">
         <v>1752</v>
       </c>
       <c r="G297" t="s">
         <v>411</v>
       </c>
       <c r="H297" t="n">
         <v>1823</v>
       </c>
       <c r="I297" t="s">
         <v>1478</v>
       </c>
       <c r="J297" t="s">
         <v>1479</v>
       </c>
       <c r="K297" t="n">
-        <v>4.30671595095883</v>
+        <v>3.36904546410051</v>
       </c>
       <c r="L297" t="n">
         <v>1783</v>
       </c>
       <c r="M297"/>
       <c r="N297"/>
       <c r="O297" t="s">
         <v>54</v>
       </c>
       <c r="P297"/>
       <c r="Q297"/>
       <c r="R297"/>
       <c r="S297" t="b">
         <v>1</v>
       </c>
       <c r="T297" t="s">
         <v>45</v>
       </c>
       <c r="U297"/>
       <c r="V297"/>
       <c r="W297"/>
       <c r="X297"/>
       <c r="Y297"/>
     </row>
     <row r="298">
@@ -23961,51 +23951,51 @@
       <c r="C298" t="s">
         <v>1482</v>
       </c>
       <c r="D298" t="s">
         <v>1483</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" t="n">
         <v>1774</v>
       </c>
       <c r="G298" t="s">
         <v>9</v>
       </c>
       <c r="H298" t="n">
         <v>1840</v>
       </c>
       <c r="I298" t="s">
         <v>1484</v>
       </c>
       <c r="J298" t="s">
         <v>1485</v>
       </c>
       <c r="K298" t="n">
-        <v>7.79061346677016</v>
+        <v>7.81079028572128</v>
       </c>
       <c r="L298" t="n">
         <v>1800</v>
       </c>
       <c r="M298"/>
       <c r="N298"/>
       <c r="O298" t="s">
         <v>65</v>
       </c>
       <c r="P298"/>
       <c r="Q298"/>
       <c r="R298" t="s">
         <v>1486</v>
       </c>
       <c r="S298" t="b">
         <v>0</v>
       </c>
       <c r="T298" t="s">
         <v>45</v>
       </c>
       <c r="U298"/>
       <c r="V298"/>
       <c r="W298"/>
       <c r="X298"/>
       <c r="Y298"/>
@@ -24020,51 +24010,51 @@
       <c r="C299" t="s">
         <v>1489</v>
       </c>
       <c r="D299" t="s">
         <v>1490</v>
       </c>
       <c r="E299" t="s">
         <v>703</v>
       </c>
       <c r="F299" t="n">
         <v>1734</v>
       </c>
       <c r="G299" t="s">
         <v>9</v>
       </c>
       <c r="H299" t="n">
         <v>1810</v>
       </c>
       <c r="I299" t="s">
         <v>1491</v>
       </c>
       <c r="J299" t="s">
         <v>1492</v>
       </c>
       <c r="K299" t="n">
-        <v>2.44569010658108</v>
+        <v>1.86497030593753</v>
       </c>
       <c r="L299" t="n">
         <v>1757</v>
       </c>
       <c r="M299" t="n">
         <v>1810</v>
       </c>
       <c r="N299"/>
       <c r="O299" t="s">
         <v>54</v>
       </c>
       <c r="P299"/>
       <c r="Q299"/>
       <c r="R299"/>
       <c r="S299" t="b">
         <v>0</v>
       </c>
       <c r="T299" t="s">
         <v>45</v>
       </c>
       <c r="U299"/>
       <c r="V299"/>
       <c r="W299"/>
       <c r="X299"/>
       <c r="Y299"/>
@@ -24077,51 +24067,51 @@
         <v>1494</v>
       </c>
       <c r="C300" t="s">
         <v>148</v>
       </c>
       <c r="D300"/>
       <c r="E300" t="s">
         <v>43</v>
       </c>
       <c r="F300" t="n">
         <v>1748</v>
       </c>
       <c r="G300" t="s">
         <v>69</v>
       </c>
       <c r="H300" t="n">
         <v>1816</v>
       </c>
       <c r="I300" t="s">
         <v>43</v>
       </c>
       <c r="J300" t="s">
         <v>1495</v>
       </c>
       <c r="K300" t="n">
-        <v>3.85821983402796</v>
+        <v>4.41844335826649</v>
       </c>
       <c r="L300" t="n">
         <v>1784</v>
       </c>
       <c r="M300"/>
       <c r="N300"/>
       <c r="O300" t="s">
         <v>54</v>
       </c>
       <c r="P300"/>
       <c r="Q300"/>
       <c r="R300"/>
       <c r="S300" t="b">
         <v>1</v>
       </c>
       <c r="T300" t="s">
         <v>45</v>
       </c>
       <c r="U300"/>
       <c r="V300"/>
       <c r="W300"/>
       <c r="X300"/>
       <c r="Y300"/>
     </row>
     <row r="301">
@@ -24132,51 +24122,51 @@
         <v>1497</v>
       </c>
       <c r="C301" t="s">
         <v>1498</v>
       </c>
       <c r="D301"/>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301" t="n">
         <v>1762</v>
       </c>
       <c r="G301" t="s">
         <v>9</v>
       </c>
       <c r="H301" t="n">
         <v>1818</v>
       </c>
       <c r="I301" t="s">
         <v>1499</v>
       </c>
       <c r="J301" t="s">
         <v>1500</v>
       </c>
       <c r="K301" t="n">
-        <v>3.45285297315516</v>
+        <v>2.75612370933911</v>
       </c>
       <c r="L301" t="n">
         <v>1784</v>
       </c>
       <c r="M301"/>
       <c r="N301"/>
       <c r="O301" t="s">
         <v>65</v>
       </c>
       <c r="P301"/>
       <c r="Q301"/>
       <c r="R301"/>
       <c r="S301" t="b">
         <v>0</v>
       </c>
       <c r="T301" t="s">
         <v>45</v>
       </c>
       <c r="U301"/>
       <c r="V301"/>
       <c r="W301"/>
       <c r="X301"/>
       <c r="Y301"/>
     </row>
     <row r="302">
@@ -24187,51 +24177,51 @@
         <v>1502</v>
       </c>
       <c r="C302" t="s">
         <v>1503</v>
       </c>
       <c r="D302"/>
       <c r="E302" t="s">
         <v>9</v>
       </c>
       <c r="F302" t="n">
         <v>1738</v>
       </c>
       <c r="G302" t="s">
         <v>113</v>
       </c>
       <c r="H302" t="n">
         <v>1801</v>
       </c>
       <c r="I302" t="s">
         <v>43</v>
       </c>
       <c r="J302" t="s">
         <v>43</v>
       </c>
       <c r="K302" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L302" t="n">
         <v>1783</v>
       </c>
       <c r="M302"/>
       <c r="N302"/>
       <c r="O302" t="s">
         <v>172</v>
       </c>
       <c r="P302"/>
       <c r="Q302"/>
       <c r="R302"/>
       <c r="S302" t="b">
         <v>0</v>
       </c>
       <c r="T302" t="s">
         <v>45</v>
       </c>
       <c r="U302"/>
       <c r="V302"/>
       <c r="W302"/>
       <c r="X302"/>
       <c r="Y302"/>
     </row>
     <row r="303">
@@ -24297,51 +24287,51 @@
         <v>1511</v>
       </c>
       <c r="C304" t="s">
         <v>1512</v>
       </c>
       <c r="D304"/>
       <c r="E304" t="s">
         <v>43</v>
       </c>
       <c r="F304" t="n">
         <v>1749</v>
       </c>
       <c r="G304" t="s">
         <v>1513</v>
       </c>
       <c r="H304" t="n">
         <v>1799</v>
       </c>
       <c r="I304" t="s">
         <v>43</v>
       </c>
       <c r="J304" t="s">
         <v>43</v>
       </c>
       <c r="K304" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L304" t="n">
         <v>1783</v>
       </c>
       <c r="M304"/>
       <c r="N304"/>
       <c r="O304" t="s">
         <v>44</v>
       </c>
       <c r="P304"/>
       <c r="Q304"/>
       <c r="R304"/>
       <c r="S304" t="b">
         <v>0</v>
       </c>
       <c r="T304" t="s">
         <v>45</v>
       </c>
       <c r="U304"/>
       <c r="V304"/>
       <c r="W304"/>
       <c r="X304"/>
       <c r="Y304"/>
     </row>
     <row r="305">
@@ -24350,51 +24340,51 @@
       </c>
       <c r="B305" t="s">
         <v>1515</v>
       </c>
       <c r="C305" t="s">
         <v>1516</v>
       </c>
       <c r="D305"/>
       <c r="E305" t="s">
         <v>43</v>
       </c>
       <c r="F305"/>
       <c r="G305" t="s">
         <v>43</v>
       </c>
       <c r="H305" t="n">
         <v>1788</v>
       </c>
       <c r="I305" t="s">
         <v>43</v>
       </c>
       <c r="J305" t="s">
         <v>43</v>
       </c>
       <c r="K305" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L305" t="n">
         <v>1783</v>
       </c>
       <c r="M305"/>
       <c r="N305"/>
       <c r="O305" t="s">
         <v>44</v>
       </c>
       <c r="P305"/>
       <c r="Q305"/>
       <c r="R305"/>
       <c r="S305" t="b">
         <v>1</v>
       </c>
       <c r="T305" t="s">
         <v>45</v>
       </c>
       <c r="U305"/>
       <c r="V305"/>
       <c r="W305"/>
       <c r="X305"/>
       <c r="Y305"/>
     </row>
     <row r="306">
@@ -24405,51 +24395,51 @@
         <v>1518</v>
       </c>
       <c r="C306" t="s">
         <v>1519</v>
       </c>
       <c r="D306"/>
       <c r="E306" t="s">
         <v>1520</v>
       </c>
       <c r="F306" t="n">
         <v>1740</v>
       </c>
       <c r="G306" t="s">
         <v>396</v>
       </c>
       <c r="H306" t="n">
         <v>1799</v>
       </c>
       <c r="I306" t="s">
         <v>1521</v>
       </c>
       <c r="J306" t="s">
         <v>1522</v>
       </c>
       <c r="K306" t="n">
-        <v>12.9059339160155</v>
+        <v>12.9129264332755</v>
       </c>
       <c r="L306" t="n">
         <v>1787</v>
       </c>
       <c r="M306" t="n">
         <v>1799</v>
       </c>
       <c r="N306"/>
       <c r="O306" t="s">
         <v>54</v>
       </c>
       <c r="P306"/>
       <c r="Q306"/>
       <c r="R306"/>
       <c r="S306" t="b">
         <v>1</v>
       </c>
       <c r="T306" t="s">
         <v>45</v>
       </c>
       <c r="U306"/>
       <c r="V306"/>
       <c r="W306"/>
       <c r="X306"/>
       <c r="Y306"/>
@@ -24462,51 +24452,51 @@
         <v>1524</v>
       </c>
       <c r="C307" t="s">
         <v>409</v>
       </c>
       <c r="D307"/>
       <c r="E307" t="s">
         <v>1525</v>
       </c>
       <c r="F307" t="n">
         <v>1752</v>
       </c>
       <c r="G307" t="s">
         <v>1526</v>
       </c>
       <c r="H307" t="n">
         <v>1832</v>
       </c>
       <c r="I307" t="s">
         <v>1527</v>
       </c>
       <c r="J307" t="s">
         <v>1528</v>
       </c>
       <c r="K307" t="n">
-        <v>10.7378597903516</v>
+        <v>10.9823860980794</v>
       </c>
       <c r="L307" t="n">
         <v>1783</v>
       </c>
       <c r="M307" t="n">
         <v>1832</v>
       </c>
       <c r="N307"/>
       <c r="O307" t="s">
         <v>44</v>
       </c>
       <c r="P307"/>
       <c r="Q307"/>
       <c r="R307"/>
       <c r="S307" t="b">
         <v>1</v>
       </c>
       <c r="T307" t="s">
         <v>45</v>
       </c>
       <c r="U307" t="s">
         <v>181</v>
       </c>
       <c r="V307"/>
       <c r="W307"/>
@@ -24521,51 +24511,51 @@
         <v>1530</v>
       </c>
       <c r="C308" t="s">
         <v>1531</v>
       </c>
       <c r="D308"/>
       <c r="E308" t="s">
         <v>1532</v>
       </c>
       <c r="F308" t="n">
         <v>1742</v>
       </c>
       <c r="G308" t="s">
         <v>1533</v>
       </c>
       <c r="H308" t="n">
         <v>1786</v>
       </c>
       <c r="I308" t="s">
         <v>1534</v>
       </c>
       <c r="J308" t="s">
         <v>1535</v>
       </c>
       <c r="K308" t="n">
-        <v>11.9720743777962</v>
+        <v>11.8607916828615</v>
       </c>
       <c r="L308" t="n">
         <v>1784</v>
       </c>
       <c r="M308"/>
       <c r="N308"/>
       <c r="O308" t="s">
         <v>54</v>
       </c>
       <c r="P308"/>
       <c r="Q308"/>
       <c r="R308"/>
       <c r="S308" t="b">
         <v>1</v>
       </c>
       <c r="T308" t="s">
         <v>45</v>
       </c>
       <c r="U308"/>
       <c r="V308"/>
       <c r="W308"/>
       <c r="X308"/>
       <c r="Y308"/>
     </row>
     <row r="309">
@@ -24576,51 +24566,51 @@
         <v>1537</v>
       </c>
       <c r="C309" t="s">
         <v>1538</v>
       </c>
       <c r="D309"/>
       <c r="E309" t="s">
         <v>1539</v>
       </c>
       <c r="F309" t="n">
         <v>1746</v>
       </c>
       <c r="G309" t="s">
         <v>265</v>
       </c>
       <c r="H309" t="n">
         <v>1827</v>
       </c>
       <c r="I309" t="s">
         <v>1540</v>
       </c>
       <c r="J309" t="s">
         <v>1541</v>
       </c>
       <c r="K309" t="n">
-        <v>5.0559909034377</v>
+        <v>5.00573806992939</v>
       </c>
       <c r="L309" t="n">
         <v>1790</v>
       </c>
       <c r="M309"/>
       <c r="N309"/>
       <c r="O309" t="s">
         <v>54</v>
       </c>
       <c r="P309" t="s">
         <v>109</v>
       </c>
       <c r="Q309"/>
       <c r="R309"/>
       <c r="S309" t="b">
         <v>1</v>
       </c>
       <c r="T309" t="s">
         <v>45</v>
       </c>
       <c r="U309"/>
       <c r="V309"/>
       <c r="W309"/>
       <c r="X309"/>
       <c r="Y309"/>
@@ -24629,51 +24619,51 @@
       <c r="A310" t="s">
         <v>1542</v>
       </c>
       <c r="B310" t="s">
         <v>1543</v>
       </c>
       <c r="C310" t="s">
         <v>1544</v>
       </c>
       <c r="D310"/>
       <c r="E310" t="s">
         <v>43</v>
       </c>
       <c r="F310"/>
       <c r="G310" t="s">
         <v>43</v>
       </c>
       <c r="H310"/>
       <c r="I310" t="s">
         <v>43</v>
       </c>
       <c r="J310" t="s">
         <v>43</v>
       </c>
       <c r="K310" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L310" t="n">
         <v>1794</v>
       </c>
       <c r="M310"/>
       <c r="N310"/>
       <c r="O310" t="s">
         <v>172</v>
       </c>
       <c r="P310"/>
       <c r="Q310"/>
       <c r="R310"/>
       <c r="S310" t="b">
         <v>1</v>
       </c>
       <c r="T310" t="s">
         <v>45</v>
       </c>
       <c r="U310"/>
       <c r="V310"/>
       <c r="W310"/>
       <c r="X310"/>
       <c r="Y310"/>
     </row>
     <row r="311">
@@ -24684,51 +24674,51 @@
         <v>1546</v>
       </c>
       <c r="C311" t="s">
         <v>915</v>
       </c>
       <c r="D311"/>
       <c r="E311" t="s">
         <v>1547</v>
       </c>
       <c r="F311" t="n">
         <v>1723</v>
       </c>
       <c r="G311" t="s">
         <v>361</v>
       </c>
       <c r="H311" t="n">
         <v>1788</v>
       </c>
       <c r="I311" t="s">
         <v>1548</v>
       </c>
       <c r="J311" t="s">
         <v>1549</v>
       </c>
       <c r="K311" t="n">
-        <v>11.925942718782</v>
+        <v>11.9640173735974</v>
       </c>
       <c r="L311" t="n">
         <v>1783</v>
       </c>
       <c r="M311" t="n">
         <v>1788</v>
       </c>
       <c r="N311"/>
       <c r="O311" t="s">
         <v>54</v>
       </c>
       <c r="P311"/>
       <c r="Q311"/>
       <c r="R311"/>
       <c r="S311" t="b">
         <v>1</v>
       </c>
       <c r="T311" t="s">
         <v>45</v>
       </c>
       <c r="U311"/>
       <c r="V311"/>
       <c r="W311"/>
       <c r="X311"/>
       <c r="Y311"/>
@@ -24741,51 +24731,51 @@
         <v>1551</v>
       </c>
       <c r="C312" t="s">
         <v>1552</v>
       </c>
       <c r="D312"/>
       <c r="E312" t="s">
         <v>75</v>
       </c>
       <c r="F312" t="n">
         <v>1767</v>
       </c>
       <c r="G312" t="s">
         <v>75</v>
       </c>
       <c r="H312" t="n">
         <v>1835</v>
       </c>
       <c r="I312" t="s">
         <v>1553</v>
       </c>
       <c r="J312" t="s">
         <v>1554</v>
       </c>
       <c r="K312" t="n">
-        <v>8.12621075568503</v>
+        <v>8.38567678163856</v>
       </c>
       <c r="L312" t="n">
         <v>1791</v>
       </c>
       <c r="M312"/>
       <c r="N312"/>
       <c r="O312" t="s">
         <v>54</v>
       </c>
       <c r="P312"/>
       <c r="Q312"/>
       <c r="R312"/>
       <c r="S312" t="b">
         <v>1</v>
       </c>
       <c r="T312" t="s">
         <v>45</v>
       </c>
       <c r="U312"/>
       <c r="V312"/>
       <c r="W312"/>
       <c r="X312"/>
       <c r="Y312"/>
     </row>
     <row r="313">
@@ -24796,102 +24786,102 @@
         <v>1556</v>
       </c>
       <c r="C313" t="s">
         <v>74</v>
       </c>
       <c r="D313"/>
       <c r="E313" t="s">
         <v>396</v>
       </c>
       <c r="F313" t="n">
         <v>1742</v>
       </c>
       <c r="G313" t="s">
         <v>396</v>
       </c>
       <c r="H313" t="n">
         <v>1809</v>
       </c>
       <c r="I313" t="s">
         <v>1557</v>
       </c>
       <c r="J313" t="s">
         <v>1558</v>
       </c>
       <c r="K313" t="n">
-        <v>10.5377174880204</v>
+        <v>10.760699738559</v>
       </c>
       <c r="L313" t="n">
         <v>1790</v>
       </c>
       <c r="M313"/>
       <c r="N313"/>
       <c r="O313" t="s">
         <v>54</v>
       </c>
       <c r="P313"/>
       <c r="Q313"/>
       <c r="R313"/>
       <c r="S313" t="b">
         <v>1</v>
       </c>
       <c r="T313" t="s">
         <v>45</v>
       </c>
       <c r="U313"/>
       <c r="V313"/>
       <c r="W313"/>
       <c r="X313"/>
       <c r="Y313"/>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>1559</v>
       </c>
       <c r="B314" t="s">
         <v>1560</v>
       </c>
       <c r="C314" t="s">
         <v>827</v>
       </c>
       <c r="D314"/>
       <c r="E314" t="s">
         <v>43</v>
       </c>
       <c r="F314"/>
       <c r="G314" t="s">
         <v>43</v>
       </c>
       <c r="H314"/>
       <c r="I314" t="s">
         <v>43</v>
       </c>
       <c r="J314" t="s">
         <v>43</v>
       </c>
       <c r="K314" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L314" t="n">
         <v>1797</v>
       </c>
       <c r="M314"/>
       <c r="N314"/>
       <c r="O314" t="s">
         <v>44</v>
       </c>
       <c r="P314"/>
       <c r="Q314"/>
       <c r="R314"/>
       <c r="S314" t="b">
         <v>1</v>
       </c>
       <c r="T314" t="s">
         <v>45</v>
       </c>
       <c r="U314"/>
       <c r="V314"/>
       <c r="W314"/>
       <c r="X314"/>
       <c r="Y314"/>
     </row>
     <row r="315">
@@ -24902,51 +24892,51 @@
         <v>1562</v>
       </c>
       <c r="C315" t="s">
         <v>1563</v>
       </c>
       <c r="D315"/>
       <c r="E315" t="s">
         <v>1564</v>
       </c>
       <c r="F315" t="n">
         <v>1759</v>
       </c>
       <c r="G315" t="s">
         <v>1564</v>
       </c>
       <c r="H315" t="n">
         <v>1828</v>
       </c>
       <c r="I315" t="s">
         <v>1565</v>
       </c>
       <c r="J315" t="s">
         <v>1566</v>
       </c>
       <c r="K315" t="n">
-        <v>11.9846123407102</v>
+        <v>12.2315667655036</v>
       </c>
       <c r="L315" t="n">
         <v>1790</v>
       </c>
       <c r="M315" t="n">
         <v>1828</v>
       </c>
       <c r="N315"/>
       <c r="O315" t="s">
         <v>54</v>
       </c>
       <c r="P315"/>
       <c r="Q315"/>
       <c r="R315"/>
       <c r="S315" t="b">
         <v>1</v>
       </c>
       <c r="T315" t="s">
         <v>45</v>
       </c>
       <c r="U315"/>
       <c r="V315"/>
       <c r="W315"/>
       <c r="X315"/>
       <c r="Y315"/>
@@ -24959,51 +24949,51 @@
         <v>1568</v>
       </c>
       <c r="C316" t="s">
         <v>1569</v>
       </c>
       <c r="D316"/>
       <c r="E316" t="s">
         <v>1570</v>
       </c>
       <c r="F316" t="n">
         <v>1736</v>
       </c>
       <c r="G316" t="s">
         <v>738</v>
       </c>
       <c r="H316" t="n">
         <v>1808</v>
       </c>
       <c r="I316" t="s">
         <v>1571</v>
       </c>
       <c r="J316" t="s">
         <v>1572</v>
       </c>
       <c r="K316" t="n">
-        <v>5.72966334847877</v>
+        <v>5.52456268211032</v>
       </c>
       <c r="L316" t="n">
         <v>1798</v>
       </c>
       <c r="M316"/>
       <c r="N316"/>
       <c r="O316" t="s">
         <v>54</v>
       </c>
       <c r="P316"/>
       <c r="Q316"/>
       <c r="R316"/>
       <c r="S316" t="b">
         <v>1</v>
       </c>
       <c r="T316" t="s">
         <v>45</v>
       </c>
       <c r="U316"/>
       <c r="V316"/>
       <c r="W316"/>
       <c r="X316"/>
       <c r="Y316"/>
     </row>
     <row r="317">
@@ -25016,51 +25006,51 @@
       <c r="C317" t="s">
         <v>1156</v>
       </c>
       <c r="D317" t="s">
         <v>1575</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" t="n">
         <v>1718</v>
       </c>
       <c r="G317" t="s">
         <v>1576</v>
       </c>
       <c r="H317" t="n">
         <v>1793</v>
       </c>
       <c r="I317" t="s">
         <v>43</v>
       </c>
       <c r="J317" t="s">
         <v>1577</v>
       </c>
       <c r="K317" t="n">
-        <v>5.33135969827824</v>
+        <v>6.00776041791116</v>
       </c>
       <c r="L317"/>
       <c r="M317"/>
       <c r="N317" t="n">
         <v>1757</v>
       </c>
       <c r="O317" t="s">
         <v>44</v>
       </c>
       <c r="P317"/>
       <c r="Q317"/>
       <c r="R317"/>
       <c r="S317" t="b">
         <v>0</v>
       </c>
       <c r="T317" t="s">
         <v>45</v>
       </c>
       <c r="U317" t="s">
         <v>182</v>
       </c>
       <c r="V317" t="s">
         <v>84</v>
       </c>
       <c r="W317"/>
@@ -25075,51 +25065,51 @@
         <v>1579</v>
       </c>
       <c r="C318" t="s">
         <v>152</v>
       </c>
       <c r="D318"/>
       <c r="E318" t="s">
         <v>1580</v>
       </c>
       <c r="F318" t="n">
         <v>1737</v>
       </c>
       <c r="G318" t="s">
         <v>1580</v>
       </c>
       <c r="H318" t="n">
         <v>1808</v>
       </c>
       <c r="I318" t="s">
         <v>43</v>
       </c>
       <c r="J318" t="s">
         <v>1581</v>
       </c>
       <c r="K318" t="n">
-        <v>1.32718737964501</v>
+        <v>1.31026213838934</v>
       </c>
       <c r="L318" t="n">
         <v>1794</v>
       </c>
       <c r="M318"/>
       <c r="N318"/>
       <c r="O318" t="s">
         <v>44</v>
       </c>
       <c r="P318"/>
       <c r="Q318"/>
       <c r="R318"/>
       <c r="S318" t="b">
         <v>1</v>
       </c>
       <c r="T318" t="s">
         <v>45</v>
       </c>
       <c r="U318"/>
       <c r="V318"/>
       <c r="W318"/>
       <c r="X318"/>
       <c r="Y318"/>
     </row>
     <row r="319">
@@ -25130,51 +25120,51 @@
         <v>1583</v>
       </c>
       <c r="C319" t="s">
         <v>1584</v>
       </c>
       <c r="D319"/>
       <c r="E319" t="s">
         <v>1585</v>
       </c>
       <c r="F319" t="n">
         <v>1729</v>
       </c>
       <c r="G319" t="s">
         <v>361</v>
       </c>
       <c r="H319" t="n">
         <v>1799</v>
       </c>
       <c r="I319" t="s">
         <v>1586</v>
       </c>
       <c r="J319" t="s">
         <v>1587</v>
       </c>
       <c r="K319" t="n">
-        <v>13.1407937870654</v>
+        <v>13.3069565166839</v>
       </c>
       <c r="L319" t="n">
         <v>1783</v>
       </c>
       <c r="M319" t="n">
         <v>1799</v>
       </c>
       <c r="N319"/>
       <c r="O319" t="s">
         <v>54</v>
       </c>
       <c r="P319"/>
       <c r="Q319"/>
       <c r="R319"/>
       <c r="S319" t="b">
         <v>1</v>
       </c>
       <c r="T319" t="s">
         <v>45</v>
       </c>
       <c r="U319"/>
       <c r="V319"/>
       <c r="W319"/>
       <c r="X319"/>
       <c r="Y319"/>
@@ -25187,51 +25177,51 @@
         <v>1589</v>
       </c>
       <c r="C320" t="s">
         <v>1590</v>
       </c>
       <c r="D320"/>
       <c r="E320" t="s">
         <v>796</v>
       </c>
       <c r="F320" t="n">
         <v>1722</v>
       </c>
       <c r="G320" t="s">
         <v>796</v>
       </c>
       <c r="H320" t="n">
         <v>1783</v>
       </c>
       <c r="I320" t="s">
         <v>1591</v>
       </c>
       <c r="J320" t="s">
         <v>1592</v>
       </c>
       <c r="K320" t="n">
-        <v>7.82691745040485</v>
+        <v>8.54315606147168</v>
       </c>
       <c r="L320" t="n">
         <v>1783</v>
       </c>
       <c r="M320"/>
       <c r="N320"/>
       <c r="O320" t="s">
         <v>54</v>
       </c>
       <c r="P320"/>
       <c r="Q320"/>
       <c r="R320"/>
       <c r="S320" t="b">
         <v>1</v>
       </c>
       <c r="T320" t="s">
         <v>45</v>
       </c>
       <c r="U320"/>
       <c r="V320"/>
       <c r="W320"/>
       <c r="X320"/>
       <c r="Y320"/>
     </row>
     <row r="321">
@@ -25240,51 +25230,51 @@
       </c>
       <c r="B321" t="s">
         <v>1594</v>
       </c>
       <c r="C321" t="s">
         <v>197</v>
       </c>
       <c r="D321"/>
       <c r="E321" t="s">
         <v>1595</v>
       </c>
       <c r="F321" t="n">
         <v>1750</v>
       </c>
       <c r="G321" t="s">
         <v>43</v>
       </c>
       <c r="H321"/>
       <c r="I321" t="s">
         <v>43</v>
       </c>
       <c r="J321" t="s">
         <v>43</v>
       </c>
       <c r="K321" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L321" t="n">
         <v>1786</v>
       </c>
       <c r="M321"/>
       <c r="N321"/>
       <c r="O321" t="s">
         <v>54</v>
       </c>
       <c r="P321"/>
       <c r="Q321"/>
       <c r="R321"/>
       <c r="S321" t="b">
         <v>1</v>
       </c>
       <c r="T321" t="s">
         <v>45</v>
       </c>
       <c r="U321"/>
       <c r="V321"/>
       <c r="W321"/>
       <c r="X321"/>
       <c r="Y321"/>
     </row>
     <row r="322">
@@ -25295,51 +25285,51 @@
         <v>1597</v>
       </c>
       <c r="C322" t="s">
         <v>1598</v>
       </c>
       <c r="D322"/>
       <c r="E322" t="s">
         <v>1599</v>
       </c>
       <c r="F322" t="n">
         <v>1743</v>
       </c>
       <c r="G322" t="s">
         <v>43</v>
       </c>
       <c r="H322" t="n">
         <v>1790</v>
       </c>
       <c r="I322" t="s">
         <v>43</v>
       </c>
       <c r="J322" t="s">
         <v>1600</v>
       </c>
       <c r="K322" t="n">
-        <v>3.09013473681775</v>
+        <v>3.48596186583776</v>
       </c>
       <c r="L322" t="n">
         <v>1784</v>
       </c>
       <c r="M322"/>
       <c r="N322"/>
       <c r="O322" t="s">
         <v>54</v>
       </c>
       <c r="P322"/>
       <c r="Q322"/>
       <c r="R322"/>
       <c r="S322" t="b">
         <v>1</v>
       </c>
       <c r="T322" t="s">
         <v>45</v>
       </c>
       <c r="U322"/>
       <c r="V322"/>
       <c r="W322"/>
       <c r="X322"/>
       <c r="Y322"/>
     </row>
     <row r="323">
@@ -25350,153 +25340,153 @@
         <v>1602</v>
       </c>
       <c r="C323" t="s">
         <v>1603</v>
       </c>
       <c r="D323"/>
       <c r="E323" t="s">
         <v>1026</v>
       </c>
       <c r="F323" t="n">
         <v>1749</v>
       </c>
       <c r="G323" t="s">
         <v>1604</v>
       </c>
       <c r="H323" t="n">
         <v>1821</v>
       </c>
       <c r="I323" t="s">
         <v>1605</v>
       </c>
       <c r="J323" t="s">
         <v>1606</v>
       </c>
       <c r="K323" t="n">
-        <v>8.7189805017521</v>
+        <v>8.98558348268652</v>
       </c>
       <c r="L323" t="n">
         <v>1783</v>
       </c>
       <c r="M323"/>
       <c r="N323"/>
       <c r="O323" t="s">
         <v>44</v>
       </c>
       <c r="P323"/>
       <c r="Q323"/>
       <c r="R323"/>
       <c r="S323" t="b">
         <v>1</v>
       </c>
       <c r="T323" t="s">
         <v>45</v>
       </c>
       <c r="U323"/>
       <c r="V323"/>
       <c r="W323"/>
       <c r="X323"/>
       <c r="Y323"/>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>1607</v>
       </c>
       <c r="B324" t="s">
         <v>1608</v>
       </c>
       <c r="C324" t="s">
         <v>43</v>
       </c>
       <c r="D324"/>
       <c r="E324" t="s">
         <v>43</v>
       </c>
       <c r="F324"/>
       <c r="G324" t="s">
         <v>43</v>
       </c>
       <c r="H324"/>
       <c r="I324" t="s">
         <v>43</v>
       </c>
       <c r="J324" t="s">
         <v>43</v>
       </c>
       <c r="K324" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L324" t="n">
         <v>1785</v>
       </c>
       <c r="M324"/>
       <c r="N324"/>
       <c r="O324" t="s">
         <v>54</v>
       </c>
       <c r="P324"/>
       <c r="Q324"/>
       <c r="R324"/>
       <c r="S324" t="b">
         <v>1</v>
       </c>
       <c r="T324" t="s">
         <v>45</v>
       </c>
       <c r="U324"/>
       <c r="V324"/>
       <c r="W324"/>
       <c r="X324"/>
       <c r="Y324"/>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>1609</v>
       </c>
       <c r="B325" t="s">
         <v>1610</v>
       </c>
       <c r="C325" t="s">
         <v>43</v>
       </c>
       <c r="D325"/>
       <c r="E325" t="s">
         <v>43</v>
       </c>
       <c r="F325"/>
       <c r="G325" t="s">
         <v>43</v>
       </c>
       <c r="H325"/>
       <c r="I325" t="s">
         <v>43</v>
       </c>
       <c r="J325" t="s">
         <v>43</v>
       </c>
       <c r="K325" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L325" t="n">
         <v>1786</v>
       </c>
       <c r="M325"/>
       <c r="N325"/>
       <c r="O325" t="s">
         <v>172</v>
       </c>
       <c r="P325"/>
       <c r="Q325"/>
       <c r="R325"/>
       <c r="S325" t="b">
         <v>1</v>
       </c>
       <c r="T325" t="s">
         <v>45</v>
       </c>
       <c r="U325"/>
       <c r="V325"/>
       <c r="W325"/>
       <c r="X325"/>
       <c r="Y325"/>
     </row>
     <row r="326">
@@ -25507,51 +25497,51 @@
         <v>1612</v>
       </c>
       <c r="C326" t="s">
         <v>1613</v>
       </c>
       <c r="D326"/>
       <c r="E326" t="s">
         <v>1614</v>
       </c>
       <c r="F326" t="n">
         <v>1746</v>
       </c>
       <c r="G326" t="s">
         <v>1615</v>
       </c>
       <c r="H326" t="n">
         <v>1823</v>
       </c>
       <c r="I326" t="s">
         <v>1616</v>
       </c>
       <c r="J326" t="s">
         <v>1617</v>
       </c>
       <c r="K326" t="n">
-        <v>10.2567836445892</v>
+        <v>10.6196358407106</v>
       </c>
       <c r="L326" t="n">
         <v>1783</v>
       </c>
       <c r="M326"/>
       <c r="N326"/>
       <c r="O326" t="s">
         <v>54</v>
       </c>
       <c r="P326"/>
       <c r="Q326"/>
       <c r="R326"/>
       <c r="S326" t="b">
         <v>1</v>
       </c>
       <c r="T326" t="s">
         <v>45</v>
       </c>
       <c r="U326"/>
       <c r="V326"/>
       <c r="W326"/>
       <c r="X326"/>
       <c r="Y326"/>
     </row>
     <row r="327">
@@ -25562,51 +25552,51 @@
         <v>1619</v>
       </c>
       <c r="C327" t="s">
         <v>441</v>
       </c>
       <c r="D327"/>
       <c r="E327" t="s">
         <v>1620</v>
       </c>
       <c r="F327" t="n">
         <v>1723</v>
       </c>
       <c r="G327" t="s">
         <v>43</v>
       </c>
       <c r="H327" t="n">
         <v>1794</v>
       </c>
       <c r="I327" t="s">
         <v>1621</v>
       </c>
       <c r="J327" t="s">
         <v>1622</v>
       </c>
       <c r="K327" t="n">
-        <v>5.58820043803037</v>
+        <v>5.54483234127691</v>
       </c>
       <c r="L327" t="n">
         <v>1785</v>
       </c>
       <c r="M327"/>
       <c r="N327"/>
       <c r="O327" t="s">
         <v>54</v>
       </c>
       <c r="P327"/>
       <c r="Q327"/>
       <c r="R327"/>
       <c r="S327" t="b">
         <v>1</v>
       </c>
       <c r="T327" t="s">
         <v>45</v>
       </c>
       <c r="U327"/>
       <c r="V327"/>
       <c r="W327"/>
       <c r="X327"/>
       <c r="Y327"/>
     </row>
     <row r="328">
@@ -25615,51 +25605,51 @@
       </c>
       <c r="B328" t="s">
         <v>1624</v>
       </c>
       <c r="C328" t="s">
         <v>57</v>
       </c>
       <c r="D328" t="s">
         <v>1625</v>
       </c>
       <c r="E328" t="s">
         <v>43</v>
       </c>
       <c r="F328"/>
       <c r="G328" t="s">
         <v>43</v>
       </c>
       <c r="H328"/>
       <c r="I328" t="s">
         <v>43</v>
       </c>
       <c r="J328" t="s">
         <v>43</v>
       </c>
       <c r="K328" t="n">
-        <v>0</v>
+        <v>1.1026297608359</v>
       </c>
       <c r="L328" t="n">
         <v>1790</v>
       </c>
       <c r="M328"/>
       <c r="N328"/>
       <c r="O328" t="s">
         <v>44</v>
       </c>
       <c r="P328"/>
       <c r="Q328"/>
       <c r="R328"/>
       <c r="S328" t="b">
         <v>1</v>
       </c>
       <c r="T328" t="s">
         <v>45</v>
       </c>
       <c r="U328"/>
       <c r="V328"/>
       <c r="W328"/>
       <c r="X328"/>
       <c r="Y328"/>
     </row>
     <row r="329">
@@ -25670,51 +25660,51 @@
         <v>1627</v>
       </c>
       <c r="C329" t="s">
         <v>1628</v>
       </c>
       <c r="D329"/>
       <c r="E329" t="s">
         <v>1128</v>
       </c>
       <c r="F329" t="n">
         <v>1756</v>
       </c>
       <c r="G329" t="s">
         <v>68</v>
       </c>
       <c r="H329" t="n">
         <v>1814</v>
       </c>
       <c r="I329" t="s">
         <v>1629</v>
       </c>
       <c r="J329" t="s">
         <v>1630</v>
       </c>
       <c r="K329" t="n">
-        <v>5.59915389746476</v>
+        <v>5.42568706940799</v>
       </c>
       <c r="L329" t="n">
         <v>1784</v>
       </c>
       <c r="M329"/>
       <c r="N329"/>
       <c r="O329" t="s">
         <v>44</v>
       </c>
       <c r="P329"/>
       <c r="Q329"/>
       <c r="R329"/>
       <c r="S329" t="b">
         <v>0</v>
       </c>
       <c r="T329" t="s">
         <v>45</v>
       </c>
       <c r="U329"/>
       <c r="V329"/>
       <c r="W329"/>
       <c r="X329"/>
       <c r="Y329"/>
     </row>
     <row r="330">
@@ -25727,51 +25717,51 @@
       <c r="C330" t="s">
         <v>1633</v>
       </c>
       <c r="D330" t="s">
         <v>1634</v>
       </c>
       <c r="E330" t="s">
         <v>1635</v>
       </c>
       <c r="F330" t="n">
         <v>1743</v>
       </c>
       <c r="G330" t="s">
         <v>1636</v>
       </c>
       <c r="H330" t="n">
         <v>1821</v>
       </c>
       <c r="I330" t="s">
         <v>1637</v>
       </c>
       <c r="J330" t="s">
         <v>1638</v>
       </c>
       <c r="K330" t="n">
-        <v>6.30674584522735</v>
+        <v>6.36006955115205</v>
       </c>
       <c r="L330" t="n">
         <v>1783</v>
       </c>
       <c r="M330"/>
       <c r="N330"/>
       <c r="O330" t="s">
         <v>54</v>
       </c>
       <c r="P330"/>
       <c r="Q330"/>
       <c r="R330"/>
       <c r="S330" t="b">
         <v>1</v>
       </c>
       <c r="T330" t="s">
         <v>45</v>
       </c>
       <c r="U330"/>
       <c r="V330"/>
       <c r="W330"/>
       <c r="X330"/>
       <c r="Y330"/>
     </row>
     <row r="331">
@@ -25782,51 +25772,51 @@
         <v>1640</v>
       </c>
       <c r="C331" t="s">
         <v>112</v>
       </c>
       <c r="D331"/>
       <c r="E331" t="s">
         <v>1641</v>
       </c>
       <c r="F331" t="n">
         <v>1727</v>
       </c>
       <c r="G331" t="s">
         <v>1641</v>
       </c>
       <c r="H331" t="n">
         <v>1798</v>
       </c>
       <c r="I331" t="s">
         <v>43</v>
       </c>
       <c r="J331" t="s">
         <v>1642</v>
       </c>
       <c r="K331" t="n">
-        <v>1.21386076683621</v>
+        <v>2.45870024044939</v>
       </c>
       <c r="L331" t="n">
         <v>1794</v>
       </c>
       <c r="M331"/>
       <c r="N331"/>
       <c r="O331" t="s">
         <v>44</v>
       </c>
       <c r="P331"/>
       <c r="Q331"/>
       <c r="R331"/>
       <c r="S331" t="b">
         <v>1</v>
       </c>
       <c r="T331" t="s">
         <v>45</v>
       </c>
       <c r="U331"/>
       <c r="V331"/>
       <c r="W331"/>
       <c r="X331"/>
       <c r="Y331"/>
     </row>
     <row r="332">
@@ -25837,51 +25827,51 @@
         <v>1644</v>
       </c>
       <c r="C332" t="s">
         <v>118</v>
       </c>
       <c r="D332"/>
       <c r="E332" t="s">
         <v>411</v>
       </c>
       <c r="F332" t="n">
         <v>1750</v>
       </c>
       <c r="G332" t="s">
         <v>411</v>
       </c>
       <c r="H332" t="n">
         <v>1814</v>
       </c>
       <c r="I332" t="s">
         <v>43</v>
       </c>
       <c r="J332" t="s">
         <v>1645</v>
       </c>
       <c r="K332" t="n">
-        <v>1.91894189217837</v>
+        <v>2.41618958270195</v>
       </c>
       <c r="L332" t="n">
         <v>1784</v>
       </c>
       <c r="M332"/>
       <c r="N332"/>
       <c r="O332" t="s">
         <v>172</v>
       </c>
       <c r="P332"/>
       <c r="Q332"/>
       <c r="R332"/>
       <c r="S332" t="b">
         <v>1</v>
       </c>
       <c r="T332" t="s">
         <v>45</v>
       </c>
       <c r="U332"/>
       <c r="V332"/>
       <c r="W332"/>
       <c r="X332"/>
       <c r="Y332"/>
     </row>
     <row r="333">
@@ -25892,102 +25882,102 @@
         <v>1647</v>
       </c>
       <c r="C333" t="s">
         <v>1648</v>
       </c>
       <c r="D333"/>
       <c r="E333" t="s">
         <v>396</v>
       </c>
       <c r="F333" t="n">
         <v>1710</v>
       </c>
       <c r="G333" t="s">
         <v>396</v>
       </c>
       <c r="H333" t="n">
         <v>1784</v>
       </c>
       <c r="I333" t="s">
         <v>1649</v>
       </c>
       <c r="J333" t="s">
         <v>1650</v>
       </c>
       <c r="K333" t="n">
-        <v>9.93867110652398</v>
+        <v>10.0746156376906</v>
       </c>
       <c r="L333"/>
       <c r="M333"/>
       <c r="N333" t="n">
         <v>1760</v>
       </c>
       <c r="O333" t="s">
         <v>54</v>
       </c>
       <c r="P333"/>
       <c r="Q333"/>
       <c r="R333"/>
       <c r="S333" t="b">
         <v>1</v>
       </c>
       <c r="T333" t="s">
         <v>45</v>
       </c>
       <c r="U333"/>
       <c r="V333"/>
       <c r="W333"/>
       <c r="X333"/>
       <c r="Y333"/>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>1651</v>
       </c>
       <c r="B334" t="s">
         <v>1652</v>
       </c>
       <c r="C334" t="s">
         <v>43</v>
       </c>
       <c r="D334"/>
       <c r="E334" t="s">
         <v>43</v>
       </c>
       <c r="F334"/>
       <c r="G334" t="s">
         <v>43</v>
       </c>
       <c r="H334"/>
       <c r="I334" t="s">
         <v>43</v>
       </c>
       <c r="J334" t="s">
         <v>43</v>
       </c>
       <c r="K334" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L334" t="n">
         <v>1783</v>
       </c>
       <c r="M334"/>
       <c r="N334"/>
       <c r="O334" t="s">
         <v>172</v>
       </c>
       <c r="P334"/>
       <c r="Q334"/>
       <c r="R334"/>
       <c r="S334" t="b">
         <v>1</v>
       </c>
       <c r="T334" t="s">
         <v>45</v>
       </c>
       <c r="U334"/>
       <c r="V334"/>
       <c r="W334"/>
       <c r="X334"/>
       <c r="Y334"/>
     </row>
     <row r="335">
@@ -26000,51 +25990,51 @@
       <c r="C335" t="s">
         <v>1457</v>
       </c>
       <c r="D335" t="s">
         <v>1654</v>
       </c>
       <c r="E335" t="s">
         <v>1655</v>
       </c>
       <c r="F335" t="n">
         <v>1747</v>
       </c>
       <c r="G335" t="s">
         <v>113</v>
       </c>
       <c r="H335" t="n">
         <v>1827</v>
       </c>
       <c r="I335" t="s">
         <v>1656</v>
       </c>
       <c r="J335" t="s">
         <v>1657</v>
       </c>
       <c r="K335" t="n">
-        <v>6.13001009994412</v>
+        <v>5.91786503051028</v>
       </c>
       <c r="L335" t="n">
         <v>1785</v>
       </c>
       <c r="M335"/>
       <c r="N335"/>
       <c r="O335" t="s">
         <v>44</v>
       </c>
       <c r="P335"/>
       <c r="Q335"/>
       <c r="R335"/>
       <c r="S335" t="b">
         <v>1</v>
       </c>
       <c r="T335" t="s">
         <v>45</v>
       </c>
       <c r="U335"/>
       <c r="V335"/>
       <c r="W335"/>
       <c r="X335"/>
       <c r="Y335"/>
     </row>
     <row r="336">
@@ -26055,51 +26045,51 @@
         <v>1659</v>
       </c>
       <c r="C336" t="s">
         <v>555</v>
       </c>
       <c r="D336"/>
       <c r="E336" t="s">
         <v>1660</v>
       </c>
       <c r="F336" t="n">
         <v>1772</v>
       </c>
       <c r="G336" t="s">
         <v>1661</v>
       </c>
       <c r="H336" t="n">
         <v>1826</v>
       </c>
       <c r="I336" t="s">
         <v>1662</v>
       </c>
       <c r="J336" t="s">
         <v>1663</v>
       </c>
       <c r="K336" t="n">
-        <v>6.66429135494657</v>
+        <v>6.59889406553532</v>
       </c>
       <c r="L336" t="n">
         <v>1797</v>
       </c>
       <c r="M336"/>
       <c r="N336"/>
       <c r="O336" t="s">
         <v>44</v>
       </c>
       <c r="P336"/>
       <c r="Q336"/>
       <c r="R336"/>
       <c r="S336" t="b">
         <v>1</v>
       </c>
       <c r="T336" t="s">
         <v>45</v>
       </c>
       <c r="U336"/>
       <c r="V336"/>
       <c r="W336"/>
       <c r="X336"/>
       <c r="Y336"/>
     </row>
     <row r="337">
@@ -26110,51 +26100,51 @@
         <v>1659</v>
       </c>
       <c r="C337" t="s">
         <v>60</v>
       </c>
       <c r="D337"/>
       <c r="E337" t="s">
         <v>1665</v>
       </c>
       <c r="F337" t="n">
         <v>1732</v>
       </c>
       <c r="G337" t="s">
         <v>1660</v>
       </c>
       <c r="H337" t="n">
         <v>1812</v>
       </c>
       <c r="I337" t="s">
         <v>1666</v>
       </c>
       <c r="J337" t="s">
         <v>1667</v>
       </c>
       <c r="K337" t="n">
-        <v>4.94510341320734</v>
+        <v>5.03610457092001</v>
       </c>
       <c r="L337" t="n">
         <v>1791</v>
       </c>
       <c r="M337"/>
       <c r="N337"/>
       <c r="O337" t="s">
         <v>44</v>
       </c>
       <c r="P337"/>
       <c r="Q337"/>
       <c r="R337"/>
       <c r="S337" t="b">
         <v>1</v>
       </c>
       <c r="T337" t="s">
         <v>45</v>
       </c>
       <c r="U337"/>
       <c r="V337"/>
       <c r="W337"/>
       <c r="X337"/>
       <c r="Y337"/>
     </row>
     <row r="338">
@@ -26165,51 +26155,51 @@
         <v>1669</v>
       </c>
       <c r="C338" t="s">
         <v>1670</v>
       </c>
       <c r="D338"/>
       <c r="E338" t="s">
         <v>1671</v>
       </c>
       <c r="F338" t="n">
         <v>1755</v>
       </c>
       <c r="G338" t="s">
         <v>1672</v>
       </c>
       <c r="H338" t="n">
         <v>1816</v>
       </c>
       <c r="I338" t="s">
         <v>1673</v>
       </c>
       <c r="J338" t="s">
         <v>1674</v>
       </c>
       <c r="K338" t="n">
-        <v>3.53340289723422</v>
+        <v>2.52436695501945</v>
       </c>
       <c r="L338" t="n">
         <v>1792</v>
       </c>
       <c r="M338"/>
       <c r="N338"/>
       <c r="O338" t="s">
         <v>44</v>
       </c>
       <c r="P338"/>
       <c r="Q338"/>
       <c r="R338"/>
       <c r="S338" t="b">
         <v>1</v>
       </c>
       <c r="T338" t="s">
         <v>45</v>
       </c>
       <c r="U338"/>
       <c r="V338"/>
       <c r="W338"/>
       <c r="X338"/>
       <c r="Y338"/>
     </row>
     <row r="339">
@@ -26220,51 +26210,51 @@
         <v>1676</v>
       </c>
       <c r="C339" t="s">
         <v>1677</v>
       </c>
       <c r="D339"/>
       <c r="E339" t="s">
         <v>9</v>
       </c>
       <c r="F339" t="n">
         <v>1737</v>
       </c>
       <c r="G339" t="s">
         <v>9</v>
       </c>
       <c r="H339" t="n">
         <v>1815</v>
       </c>
       <c r="I339" t="s">
         <v>1678</v>
       </c>
       <c r="J339" t="s">
         <v>1679</v>
       </c>
       <c r="K339" t="n">
-        <v>7.87157802341576</v>
+        <v>8.03233963489693</v>
       </c>
       <c r="L339" t="n">
         <v>1783</v>
       </c>
       <c r="M339"/>
       <c r="N339"/>
       <c r="O339" t="s">
         <v>504</v>
       </c>
       <c r="P339"/>
       <c r="Q339"/>
       <c r="R339"/>
       <c r="S339" t="b">
         <v>0</v>
       </c>
       <c r="T339" t="s">
         <v>45</v>
       </c>
       <c r="U339" t="s">
         <v>182</v>
       </c>
       <c r="V339"/>
       <c r="W339"/>
       <c r="X339"/>
       <c r="Y339"/>
@@ -26328,51 +26318,51 @@
         <v>1683</v>
       </c>
       <c r="C341" t="s">
         <v>1684</v>
       </c>
       <c r="D341"/>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" t="n">
         <v>1733</v>
       </c>
       <c r="G341" t="s">
         <v>1685</v>
       </c>
       <c r="H341" t="n">
         <v>1796</v>
       </c>
       <c r="I341" t="s">
         <v>1686</v>
       </c>
       <c r="J341" t="s">
         <v>1687</v>
       </c>
       <c r="K341" t="n">
-        <v>6.89332862244896</v>
+        <v>7.13548783480009</v>
       </c>
       <c r="L341" t="n">
         <v>1789</v>
       </c>
       <c r="M341"/>
       <c r="N341"/>
       <c r="O341" t="s">
         <v>96</v>
       </c>
       <c r="P341"/>
       <c r="Q341"/>
       <c r="R341"/>
       <c r="S341" t="b">
         <v>0</v>
       </c>
       <c r="T341" t="s">
         <v>45</v>
       </c>
       <c r="U341"/>
       <c r="V341"/>
       <c r="W341"/>
       <c r="X341"/>
       <c r="Y341"/>
     </row>
     <row r="342">
@@ -26383,51 +26373,51 @@
         <v>1689</v>
       </c>
       <c r="C342" t="s">
         <v>1690</v>
       </c>
       <c r="D342"/>
       <c r="E342" t="s">
         <v>1691</v>
       </c>
       <c r="F342" t="n">
         <v>1707</v>
       </c>
       <c r="G342" t="s">
         <v>9</v>
       </c>
       <c r="H342" t="n">
         <v>1799</v>
       </c>
       <c r="I342" t="s">
         <v>43</v>
       </c>
       <c r="J342" t="s">
         <v>43</v>
       </c>
       <c r="K342" t="n">
-        <v>0.578212820060845</v>
+        <v>0.55968986818626</v>
       </c>
       <c r="L342"/>
       <c r="M342"/>
       <c r="N342" t="n">
         <v>1757</v>
       </c>
       <c r="O342" t="s">
         <v>54</v>
       </c>
       <c r="P342"/>
       <c r="Q342"/>
       <c r="R342"/>
       <c r="S342" t="b">
         <v>0</v>
       </c>
       <c r="T342" t="s">
         <v>45</v>
       </c>
       <c r="U342"/>
       <c r="V342"/>
       <c r="W342"/>
       <c r="X342"/>
       <c r="Y342"/>
     </row>
     <row r="343">
@@ -26440,51 +26430,51 @@
       <c r="C343" t="s">
         <v>838</v>
       </c>
       <c r="D343" t="s">
         <v>1694</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343" t="n">
         <v>1761</v>
       </c>
       <c r="G343" t="s">
         <v>9</v>
       </c>
       <c r="H343" t="n">
         <v>1825</v>
       </c>
       <c r="I343" t="s">
         <v>1695</v>
       </c>
       <c r="J343" t="s">
         <v>1696</v>
       </c>
       <c r="K343" t="n">
-        <v>7.511354837172</v>
+        <v>7.7159330597254</v>
       </c>
       <c r="L343" t="n">
         <v>1787</v>
       </c>
       <c r="M343"/>
       <c r="N343"/>
       <c r="O343" t="s">
         <v>54</v>
       </c>
       <c r="P343"/>
       <c r="Q343"/>
       <c r="R343"/>
       <c r="S343" t="b">
         <v>0</v>
       </c>
       <c r="T343" t="s">
         <v>45</v>
       </c>
       <c r="U343" t="s">
         <v>182</v>
       </c>
       <c r="V343"/>
       <c r="W343"/>
       <c r="X343"/>
       <c r="Y343"/>
@@ -26497,51 +26487,51 @@
         <v>1698</v>
       </c>
       <c r="C344" t="s">
         <v>1699</v>
       </c>
       <c r="D344" t="s">
         <v>1700</v>
       </c>
       <c r="E344" t="s">
         <v>1701</v>
       </c>
       <c r="F344"/>
       <c r="G344" t="s">
         <v>43</v>
       </c>
       <c r="H344" t="n">
         <v>1789</v>
       </c>
       <c r="I344" t="s">
         <v>43</v>
       </c>
       <c r="J344" t="s">
         <v>43</v>
       </c>
       <c r="K344" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L344" t="n">
         <v>1784</v>
       </c>
       <c r="M344"/>
       <c r="N344"/>
       <c r="O344" t="s">
         <v>172</v>
       </c>
       <c r="P344"/>
       <c r="Q344"/>
       <c r="R344"/>
       <c r="S344" t="b">
         <v>1</v>
       </c>
       <c r="T344" t="s">
         <v>45</v>
       </c>
       <c r="U344"/>
       <c r="V344"/>
       <c r="W344"/>
       <c r="X344"/>
       <c r="Y344"/>
     </row>
     <row r="345">
@@ -26550,51 +26540,51 @@
       </c>
       <c r="B345" t="s">
         <v>1703</v>
       </c>
       <c r="C345" t="s">
         <v>520</v>
       </c>
       <c r="D345"/>
       <c r="E345" t="s">
         <v>43</v>
       </c>
       <c r="F345"/>
       <c r="G345" t="s">
         <v>43</v>
       </c>
       <c r="H345" t="n">
         <v>1790</v>
       </c>
       <c r="I345" t="s">
         <v>43</v>
       </c>
       <c r="J345" t="s">
         <v>43</v>
       </c>
       <c r="K345" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L345" t="n">
         <v>1784</v>
       </c>
       <c r="M345"/>
       <c r="N345"/>
       <c r="O345" t="s">
         <v>44</v>
       </c>
       <c r="P345"/>
       <c r="Q345"/>
       <c r="R345"/>
       <c r="S345" t="b">
         <v>1</v>
       </c>
       <c r="T345" t="s">
         <v>45</v>
       </c>
       <c r="U345"/>
       <c r="V345"/>
       <c r="W345"/>
       <c r="X345"/>
       <c r="Y345"/>
     </row>
     <row r="346">
@@ -26607,102 +26597,102 @@
       <c r="C346" t="s">
         <v>40</v>
       </c>
       <c r="D346" t="s">
         <v>827</v>
       </c>
       <c r="E346" t="s">
         <v>1706</v>
       </c>
       <c r="F346" t="n">
         <v>1746</v>
       </c>
       <c r="G346" t="s">
         <v>1071</v>
       </c>
       <c r="H346" t="n">
         <v>1822</v>
       </c>
       <c r="I346" t="s">
         <v>1707</v>
       </c>
       <c r="J346" t="s">
         <v>1708</v>
       </c>
       <c r="K346" t="n">
-        <v>9.65346961999748</v>
+        <v>9.63209382554999</v>
       </c>
       <c r="L346" t="n">
         <v>1797</v>
       </c>
       <c r="M346"/>
       <c r="N346"/>
       <c r="O346" t="s">
         <v>54</v>
       </c>
       <c r="P346"/>
       <c r="Q346"/>
       <c r="R346"/>
       <c r="S346" t="b">
         <v>1</v>
       </c>
       <c r="T346" t="s">
         <v>45</v>
       </c>
       <c r="U346"/>
       <c r="V346"/>
       <c r="W346"/>
       <c r="X346"/>
       <c r="Y346"/>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>1709</v>
       </c>
       <c r="B347" t="s">
         <v>1710</v>
       </c>
       <c r="C347" t="s">
         <v>74</v>
       </c>
       <c r="D347"/>
       <c r="E347" t="s">
         <v>43</v>
       </c>
       <c r="F347"/>
       <c r="G347" t="s">
         <v>43</v>
       </c>
       <c r="H347"/>
       <c r="I347" t="s">
         <v>43</v>
       </c>
       <c r="J347" t="s">
         <v>43</v>
       </c>
       <c r="K347" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L347" t="n">
         <v>1783</v>
       </c>
       <c r="M347"/>
       <c r="N347"/>
       <c r="O347" t="s">
         <v>44</v>
       </c>
       <c r="P347"/>
       <c r="Q347"/>
       <c r="R347"/>
       <c r="S347" t="b">
         <v>1</v>
       </c>
       <c r="T347" t="s">
         <v>45</v>
       </c>
       <c r="U347"/>
       <c r="V347"/>
       <c r="W347"/>
       <c r="X347"/>
       <c r="Y347"/>
     </row>
     <row r="348">
@@ -26713,51 +26703,51 @@
         <v>1712</v>
       </c>
       <c r="C348" t="s">
         <v>57</v>
       </c>
       <c r="D348"/>
       <c r="E348" t="s">
         <v>1713</v>
       </c>
       <c r="F348" t="n">
         <v>1753</v>
       </c>
       <c r="G348" t="s">
         <v>1713</v>
       </c>
       <c r="H348" t="n">
         <v>1827</v>
       </c>
       <c r="I348" t="s">
         <v>43</v>
       </c>
       <c r="J348" t="s">
         <v>43</v>
       </c>
       <c r="K348" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L348" t="n">
         <v>1795</v>
       </c>
       <c r="M348"/>
       <c r="N348"/>
       <c r="O348" t="s">
         <v>172</v>
       </c>
       <c r="P348"/>
       <c r="Q348"/>
       <c r="R348"/>
       <c r="S348" t="b">
         <v>1</v>
       </c>
       <c r="T348" t="s">
         <v>45</v>
       </c>
       <c r="U348"/>
       <c r="V348"/>
       <c r="W348"/>
       <c r="X348"/>
       <c r="Y348"/>
     </row>
     <row r="349">
@@ -26768,51 +26758,51 @@
         <v>1715</v>
       </c>
       <c r="C349" t="s">
         <v>1716</v>
       </c>
       <c r="D349"/>
       <c r="E349" t="s">
         <v>279</v>
       </c>
       <c r="F349" t="n">
         <v>1746</v>
       </c>
       <c r="G349" t="s">
         <v>396</v>
       </c>
       <c r="H349" t="n">
         <v>1832</v>
       </c>
       <c r="I349" t="s">
         <v>43</v>
       </c>
       <c r="J349" t="s">
         <v>43</v>
       </c>
       <c r="K349" t="n">
-        <v>0</v>
+        <v>1.08783792712755</v>
       </c>
       <c r="L349" t="n">
         <v>1789</v>
       </c>
       <c r="M349"/>
       <c r="N349"/>
       <c r="O349" t="s">
         <v>172</v>
       </c>
       <c r="P349"/>
       <c r="Q349"/>
       <c r="R349"/>
       <c r="S349" t="b">
         <v>1</v>
       </c>
       <c r="T349" t="s">
         <v>45</v>
       </c>
       <c r="U349"/>
       <c r="V349"/>
       <c r="W349"/>
       <c r="X349"/>
       <c r="Y349"/>
     </row>
     <row r="350">
@@ -26823,102 +26813,102 @@
         <v>1718</v>
       </c>
       <c r="C350" t="s">
         <v>1719</v>
       </c>
       <c r="D350"/>
       <c r="E350" t="s">
         <v>1720</v>
       </c>
       <c r="F350" t="n">
         <v>1741</v>
       </c>
       <c r="G350" t="s">
         <v>1721</v>
       </c>
       <c r="H350" t="n">
         <v>1806</v>
       </c>
       <c r="I350" t="s">
         <v>1722</v>
       </c>
       <c r="J350" t="s">
         <v>1723</v>
       </c>
       <c r="K350" t="n">
-        <v>3.20755944769268</v>
+        <v>2.55181366704547</v>
       </c>
       <c r="L350" t="n">
         <v>1783</v>
       </c>
       <c r="M350"/>
       <c r="N350"/>
       <c r="O350" t="s">
         <v>44</v>
       </c>
       <c r="P350"/>
       <c r="Q350"/>
       <c r="R350"/>
       <c r="S350" t="b">
         <v>1</v>
       </c>
       <c r="T350" t="s">
         <v>45</v>
       </c>
       <c r="U350"/>
       <c r="V350"/>
       <c r="W350"/>
       <c r="X350"/>
       <c r="Y350"/>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>1724</v>
       </c>
       <c r="B351" t="s">
         <v>1725</v>
       </c>
       <c r="C351" t="s">
         <v>526</v>
       </c>
       <c r="D351"/>
       <c r="E351" t="s">
         <v>43</v>
       </c>
       <c r="F351"/>
       <c r="G351" t="s">
         <v>43</v>
       </c>
       <c r="H351"/>
       <c r="I351" t="s">
         <v>43</v>
       </c>
       <c r="J351" t="s">
         <v>43</v>
       </c>
       <c r="K351" t="n">
-        <v>0</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L351" t="n">
         <v>1785</v>
       </c>
       <c r="M351"/>
       <c r="N351"/>
       <c r="O351" t="s">
         <v>44</v>
       </c>
       <c r="P351"/>
       <c r="Q351"/>
       <c r="R351"/>
       <c r="S351" t="b">
         <v>1</v>
       </c>
       <c r="T351" t="s">
         <v>45</v>
       </c>
       <c r="U351"/>
       <c r="V351"/>
       <c r="W351"/>
       <c r="X351"/>
       <c r="Y351"/>
     </row>
     <row r="352">
@@ -26929,51 +26919,51 @@
         <v>1727</v>
       </c>
       <c r="C352" t="s">
         <v>1728</v>
       </c>
       <c r="D352"/>
       <c r="E352" t="s">
         <v>1729</v>
       </c>
       <c r="F352" t="n">
         <v>1745</v>
       </c>
       <c r="G352" t="s">
         <v>796</v>
       </c>
       <c r="H352" t="n">
         <v>1814</v>
       </c>
       <c r="I352" t="s">
         <v>1730</v>
       </c>
       <c r="J352" t="s">
         <v>1731</v>
       </c>
       <c r="K352" t="n">
-        <v>9.44408718102198</v>
+        <v>9.35600850656112</v>
       </c>
       <c r="L352" t="n">
         <v>1783</v>
       </c>
       <c r="M352"/>
       <c r="N352"/>
       <c r="O352" t="s">
         <v>54</v>
       </c>
       <c r="P352"/>
       <c r="Q352"/>
       <c r="R352"/>
       <c r="S352" t="b">
         <v>1</v>
       </c>
       <c r="T352" t="s">
         <v>45</v>
       </c>
       <c r="U352"/>
       <c r="V352"/>
       <c r="W352"/>
       <c r="X352"/>
       <c r="Y352"/>
     </row>
     <row r="353">
@@ -26984,51 +26974,51 @@
         <v>1733</v>
       </c>
       <c r="C353" t="s">
         <v>1734</v>
       </c>
       <c r="D353"/>
       <c r="E353" t="s">
         <v>1735</v>
       </c>
       <c r="F353" t="n">
         <v>1728</v>
       </c>
       <c r="G353" t="s">
         <v>69</v>
       </c>
       <c r="H353" t="n">
         <v>1806</v>
       </c>
       <c r="I353" t="s">
         <v>1736</v>
       </c>
       <c r="J353" t="s">
         <v>1737</v>
       </c>
       <c r="K353" t="n">
-        <v>5.54051380588737</v>
+        <v>5.70418571553936</v>
       </c>
       <c r="L353" t="n">
         <v>1783</v>
       </c>
       <c r="M353"/>
       <c r="N353"/>
       <c r="O353" t="s">
         <v>54</v>
       </c>
       <c r="P353"/>
       <c r="Q353"/>
       <c r="R353"/>
       <c r="S353" t="b">
         <v>1</v>
       </c>
       <c r="T353" t="s">
         <v>45</v>
       </c>
       <c r="U353"/>
       <c r="V353"/>
       <c r="W353"/>
       <c r="X353"/>
       <c r="Y353"/>
     </row>
     <row r="354">
@@ -27039,51 +27029,51 @@
         <v>1739</v>
       </c>
       <c r="C354" t="s">
         <v>166</v>
       </c>
       <c r="D354"/>
       <c r="E354" t="s">
         <v>1740</v>
       </c>
       <c r="F354" t="n">
         <v>1745</v>
       </c>
       <c r="G354" t="s">
         <v>1740</v>
       </c>
       <c r="H354" t="n">
         <v>1827</v>
       </c>
       <c r="I354" t="s">
         <v>1741</v>
       </c>
       <c r="J354" t="s">
         <v>1742</v>
       </c>
       <c r="K354" t="n">
-        <v>13.1092802017568</v>
+        <v>12.8273850619164</v>
       </c>
       <c r="L354" t="n">
         <v>1794</v>
       </c>
       <c r="M354" t="n">
         <v>1827</v>
       </c>
       <c r="N354"/>
       <c r="O354" t="s">
         <v>54</v>
       </c>
       <c r="P354"/>
       <c r="Q354"/>
       <c r="R354"/>
       <c r="S354" t="b">
         <v>1</v>
       </c>
       <c r="T354" t="s">
         <v>45</v>
       </c>
       <c r="U354"/>
       <c r="V354"/>
       <c r="W354"/>
       <c r="X354"/>
       <c r="Y354"/>
@@ -27096,51 +27086,51 @@
         <v>1744</v>
       </c>
       <c r="C355" t="s">
         <v>1745</v>
       </c>
       <c r="D355"/>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355" t="n">
         <v>1691</v>
       </c>
       <c r="G355" t="s">
         <v>43</v>
       </c>
       <c r="H355" t="n">
         <v>1769</v>
       </c>
       <c r="I355" t="s">
         <v>43</v>
       </c>
       <c r="J355" t="s">
         <v>43</v>
       </c>
       <c r="K355" t="n">
-        <v>0.176396961236671</v>
+        <v>0.173576162098174</v>
       </c>
       <c r="L355"/>
       <c r="M355"/>
       <c r="N355" t="n">
         <v>1757</v>
       </c>
       <c r="O355" t="s">
         <v>172</v>
       </c>
       <c r="P355"/>
       <c r="Q355"/>
       <c r="R355"/>
       <c r="S355" t="b">
         <v>0</v>
       </c>
       <c r="T355" t="s">
         <v>45</v>
       </c>
       <c r="U355"/>
       <c r="V355"/>
       <c r="W355"/>
       <c r="X355"/>
       <c r="Y355"/>
     </row>
     <row r="356">
@@ -27151,51 +27141,51 @@
         <v>1747</v>
       </c>
       <c r="C356" t="s">
         <v>1748</v>
       </c>
       <c r="D356"/>
       <c r="E356" t="s">
         <v>763</v>
       </c>
       <c r="F356" t="n">
         <v>1743</v>
       </c>
       <c r="G356" t="s">
         <v>1749</v>
       </c>
       <c r="H356" t="n">
         <v>1802</v>
       </c>
       <c r="I356" t="s">
         <v>1750</v>
       </c>
       <c r="J356" t="s">
         <v>1751</v>
       </c>
       <c r="K356" t="n">
-        <v>5.28367231493528</v>
+        <v>5.53869107197825</v>
       </c>
       <c r="L356" t="n">
         <v>1789</v>
       </c>
       <c r="M356"/>
       <c r="N356"/>
       <c r="O356" t="s">
         <v>109</v>
       </c>
       <c r="P356"/>
       <c r="Q356"/>
       <c r="R356"/>
       <c r="S356" t="b">
         <v>1</v>
       </c>
       <c r="T356" t="s">
         <v>45</v>
       </c>
       <c r="U356"/>
       <c r="V356"/>
       <c r="W356"/>
       <c r="X356"/>
       <c r="Y356"/>
     </row>
     <row r="357">
@@ -27208,51 +27198,51 @@
       <c r="C357" t="s">
         <v>1754</v>
       </c>
       <c r="D357" t="s">
         <v>1755</v>
       </c>
       <c r="E357" t="s">
         <v>763</v>
       </c>
       <c r="F357" t="n">
         <v>1748</v>
       </c>
       <c r="G357" t="s">
         <v>763</v>
       </c>
       <c r="H357" t="n">
         <v>1830</v>
       </c>
       <c r="I357" t="s">
         <v>1756</v>
       </c>
       <c r="J357" t="s">
         <v>1757</v>
       </c>
       <c r="K357" t="n">
-        <v>7.36203294654025</v>
+        <v>7.63452531014572</v>
       </c>
       <c r="L357" t="n">
         <v>1783</v>
       </c>
       <c r="M357"/>
       <c r="N357"/>
       <c r="O357" t="s">
         <v>65</v>
       </c>
       <c r="P357"/>
       <c r="Q357"/>
       <c r="R357"/>
       <c r="S357" t="b">
         <v>1</v>
       </c>
       <c r="T357" t="s">
         <v>45</v>
       </c>
       <c r="U357"/>
       <c r="V357"/>
       <c r="W357"/>
       <c r="X357"/>
       <c r="Y357"/>
     </row>
     <row r="358">
@@ -27265,51 +27255,51 @@
       <c r="C358" t="s">
         <v>409</v>
       </c>
       <c r="D358" t="s">
         <v>1760</v>
       </c>
       <c r="E358" t="s">
         <v>738</v>
       </c>
       <c r="F358" t="n">
         <v>1754</v>
       </c>
       <c r="G358" t="s">
         <v>738</v>
       </c>
       <c r="H358" t="n">
         <v>1807</v>
       </c>
       <c r="I358" t="s">
         <v>43</v>
       </c>
       <c r="J358" t="s">
         <v>43</v>
       </c>
       <c r="K358" t="n">
-        <v>0</v>
+        <v>1.53282987457713</v>
       </c>
       <c r="L358" t="n">
         <v>1784</v>
       </c>
       <c r="M358"/>
       <c r="N358"/>
       <c r="O358" t="s">
         <v>44</v>
       </c>
       <c r="P358"/>
       <c r="Q358"/>
       <c r="R358"/>
       <c r="S358" t="b">
         <v>1</v>
       </c>
       <c r="T358" t="s">
         <v>45</v>
       </c>
       <c r="U358"/>
       <c r="V358"/>
       <c r="W358"/>
       <c r="X358"/>
       <c r="Y358"/>
     </row>
   </sheetData>
@@ -27503,4952 +27493,4935 @@
       <c r="C11" t="s">
         <v>1789</v>
       </c>
       <c r="D11" t="s">
         <v>1790</v>
       </c>
       <c r="E11" t="n">
         <v>1847</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>577</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
         <v>1791</v>
       </c>
       <c r="D12"/>
       <c r="E12" t="n">
         <v>1820</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B13" t="s">
         <v>1792</v>
       </c>
       <c r="C13" t="s">
         <v>1793</v>
       </c>
       <c r="D13" t="s">
         <v>1794</v>
       </c>
       <c r="E13" t="n">
         <v>1811</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>182</v>
+      </c>
+      <c r="B14" t="s">
         <v>1795</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>1796</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D14"/>
       <c r="E14" t="n">
-        <v>1860</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>84</v>
       </c>
       <c r="B15" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D15" t="s">
         <v>1799</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15"/>
       <c r="E15" t="n">
-        <v>2017</v>
-[...15 lines deleted...]
-      <c r="E16" t="n">
         <v>1875</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <cols>
     <col min="1" max="1" width="29.71" hidden="0" customWidth="1"/>
     <col min="2" max="2" width="49.71" hidden="0" customWidth="1"/>
     <col min="3" max="3" width="11.71" hidden="0" customWidth="1"/>
     <col min="4" max="4" width="11.71" hidden="0" customWidth="1"/>
     <col min="5" max="5" width="9.71" hidden="0" customWidth="1"/>
     <col min="6" max="6" width="19.71" hidden="0" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E1" t="s">
         <v>1804</v>
       </c>
-      <c r="B1" t="s">
+      <c r="F1" t="s">
         <v>1805</v>
-      </c>
-[...10 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>902</v>
       </c>
       <c r="B2" t="s">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="C2" s="1" t="n">
         <v>46.4599990844727</v>
       </c>
       <c r="D2" s="1" t="n">
         <v>8.92700004577637</v>
       </c>
       <c r="E2" t="s">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="F2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>1084</v>
       </c>
       <c r="B3" t="s">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="C3" s="1" t="n">
         <v>45.7270011901855</v>
       </c>
       <c r="D3" s="1" t="n">
         <v>8.25899982452393</v>
       </c>
       <c r="E3" t="s">
-        <v>1813</v>
+        <v>1809</v>
       </c>
       <c r="F3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>707</v>
       </c>
       <c r="B4" t="s">
-        <v>1814</v>
+        <v>1810</v>
       </c>
       <c r="C4" s="1" t="n">
         <v>45.6889991760254</v>
       </c>
       <c r="D4" s="1" t="n">
         <v>5.91499996185303</v>
       </c>
       <c r="E4" t="s">
-        <v>1815</v>
+        <v>1811</v>
       </c>
       <c r="F4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>1127</v>
       </c>
       <c r="B5" t="s">
-        <v>1816</v>
+        <v>1812</v>
       </c>
       <c r="C5" s="1" t="n">
         <v>45.7610015869141</v>
       </c>
       <c r="D5" s="1" t="n">
         <v>11.0050001144409</v>
       </c>
       <c r="E5" t="s">
-        <v>1817</v>
+        <v>1813</v>
       </c>
       <c r="F5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>324</v>
       </c>
       <c r="B6" t="s">
-        <v>1818</v>
+        <v>1814</v>
       </c>
       <c r="C6" s="1" t="n">
         <v>46.076000213623</v>
       </c>
       <c r="D6" s="1" t="n">
         <v>23.5729999542236</v>
       </c>
       <c r="E6" t="s">
-        <v>1819</v>
+        <v>1815</v>
       </c>
       <c r="F6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>898</v>
       </c>
       <c r="B7" t="s">
-        <v>1820</v>
+        <v>1816</v>
       </c>
       <c r="C7" s="1" t="n">
         <v>44.9129981994629</v>
       </c>
       <c r="D7" s="1" t="n">
         <v>8.61999988555908</v>
       </c>
       <c r="E7" t="s">
-        <v>1821</v>
+        <v>1817</v>
       </c>
       <c r="F7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>92</v>
       </c>
       <c r="B8" t="s">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="C8" s="1" t="n">
         <v>57.9329986572266</v>
       </c>
       <c r="D8" s="1" t="n">
         <v>12.5329999923706</v>
       </c>
       <c r="E8" t="s">
-        <v>1823</v>
+        <v>1819</v>
       </c>
       <c r="F8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>1359</v>
       </c>
       <c r="B9" t="s">
-        <v>1824</v>
+        <v>1820</v>
       </c>
       <c r="C9" s="1" t="n">
         <v>39.8759994506836</v>
       </c>
       <c r="D9" s="1" t="n">
         <v>-1.01400005817413</v>
       </c>
       <c r="E9" t="s">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="F9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>404</v>
       </c>
       <c r="B10" t="s">
-        <v>1826</v>
+        <v>1822</v>
       </c>
       <c r="C10" s="1" t="n">
         <v>40.8170013427734</v>
       </c>
       <c r="D10" s="1" t="n">
         <v>16.5499992370605</v>
       </c>
       <c r="E10" t="s">
-        <v>1827</v>
+        <v>1823</v>
       </c>
       <c r="F10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>872</v>
       </c>
       <c r="B11" t="s">
-        <v>1828</v>
+        <v>1824</v>
       </c>
       <c r="C11" s="1" t="n">
         <v>44.9939994812012</v>
       </c>
       <c r="D11" s="1" t="n">
         <v>8.3769998550415</v>
       </c>
       <c r="E11" t="s">
-        <v>1829</v>
+        <v>1825</v>
       </c>
       <c r="F11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>648</v>
       </c>
       <c r="B12" t="s">
-        <v>1830</v>
+        <v>1826</v>
       </c>
       <c r="C12" s="1" t="n">
         <v>49.8919982910156</v>
       </c>
       <c r="D12" s="1" t="n">
         <v>2.29800009727478</v>
       </c>
       <c r="E12" t="s">
-        <v>1831</v>
+        <v>1827</v>
       </c>
       <c r="F12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>1615</v>
       </c>
       <c r="B13" t="s">
-        <v>1832</v>
+        <v>1828</v>
       </c>
       <c r="C13" s="1" t="n">
         <v>52.367000579834</v>
       </c>
       <c r="D13" s="1" t="n">
         <v>4.88299989700317</v>
       </c>
       <c r="E13" t="s">
-        <v>1833</v>
+        <v>1829</v>
       </c>
       <c r="F13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>1655</v>
       </c>
       <c r="B14" t="s">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="C14" s="1" t="n">
         <v>41.2319984436035</v>
       </c>
       <c r="D14" s="1" t="n">
         <v>16.3080005645752</v>
       </c>
       <c r="E14" t="s">
-        <v>1835</v>
+        <v>1831</v>
       </c>
       <c r="F14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>690</v>
       </c>
       <c r="B15" t="s">
-        <v>1836</v>
+        <v>1832</v>
       </c>
       <c r="C15" s="1" t="n">
         <v>45.898998260498</v>
       </c>
       <c r="D15" s="1" t="n">
         <v>6.12900018692017</v>
       </c>
       <c r="E15" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
       <c r="F15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>400</v>
       </c>
       <c r="B16" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
       <c r="C16" s="1" t="n">
         <v>45.7369995117188</v>
       </c>
       <c r="D16" s="1" t="n">
         <v>7.32100009918213</v>
       </c>
       <c r="E16" t="s">
-        <v>1839</v>
+        <v>1835</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>251</v>
       </c>
       <c r="B17" t="s">
-        <v>1840</v>
+        <v>1836</v>
       </c>
       <c r="C17" s="1" t="n">
         <v>48.806999206543</v>
       </c>
       <c r="D17" s="1" t="n">
         <v>2.33500003814697</v>
       </c>
       <c r="E17" t="s">
-        <v>1841</v>
+        <v>1837</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18" t="s">
-        <v>1842</v>
+        <v>1838</v>
       </c>
       <c r="C18" s="1" t="n">
         <v>44.0779991149902</v>
       </c>
       <c r="D18" s="1" t="n">
         <v>8.10700035095215</v>
       </c>
       <c r="E18" t="s">
-        <v>1843</v>
+        <v>1839</v>
       </c>
       <c r="F18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>487</v>
       </c>
       <c r="B19" t="s">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="C19" s="1" t="n">
         <v>44.9000015258789</v>
       </c>
       <c r="D19" s="1" t="n">
         <v>8.20699977874756</v>
       </c>
       <c r="E19" t="s">
-        <v>1845</v>
+        <v>1841</v>
       </c>
       <c r="F19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>1399</v>
       </c>
       <c r="B20" t="s">
-        <v>1846</v>
+        <v>1842</v>
       </c>
       <c r="C20" s="1" t="n">
         <v>48.3689994812012</v>
       </c>
       <c r="D20" s="1" t="n">
         <v>10.8979997634888</v>
       </c>
       <c r="E20" t="s">
-        <v>1847</v>
+        <v>1843</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>1108</v>
       </c>
       <c r="B21" t="s">
-        <v>1848</v>
+        <v>1844</v>
       </c>
       <c r="C21" s="1" t="n">
         <v>40.6389999389648</v>
       </c>
       <c r="D21" s="1" t="n">
         <v>-8.65499973297119</v>
       </c>
       <c r="E21" t="s">
-        <v>1849</v>
+        <v>1845</v>
       </c>
       <c r="F21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>509</v>
       </c>
       <c r="B22" t="s">
-        <v>1850</v>
+        <v>1846</v>
       </c>
       <c r="C22" s="1" t="n">
         <v>44.5369987487793</v>
       </c>
       <c r="D22" s="1" t="n">
         <v>3.54999995231628</v>
       </c>
       <c r="E22" t="s">
-        <v>1851</v>
+        <v>1847</v>
       </c>
       <c r="F22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>1013</v>
       </c>
       <c r="B23" t="s">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="C23" s="1" t="n">
         <v>48.4589996337891</v>
       </c>
       <c r="D23" s="1" t="n">
         <v>18.8929996490479</v>
       </c>
       <c r="E23" t="s">
-        <v>1853</v>
+        <v>1849</v>
       </c>
       <c r="F23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>616</v>
       </c>
       <c r="B24" t="s">
-        <v>1854</v>
+        <v>1850</v>
       </c>
       <c r="C24" s="1" t="n">
         <v>44.7330017089844</v>
       </c>
       <c r="D24" s="1" t="n">
         <v>7.31699991226196</v>
       </c>
       <c r="E24" t="s">
-        <v>1855</v>
+        <v>1851</v>
       </c>
       <c r="F24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>986</v>
       </c>
       <c r="B25" t="s">
-        <v>1856</v>
+        <v>1852</v>
       </c>
       <c r="C25" s="1" t="n">
         <v>48.7719993591309</v>
       </c>
       <c r="D25" s="1" t="n">
         <v>5.16699981689453</v>
       </c>
       <c r="E25" t="s">
-        <v>1857</v>
+        <v>1853</v>
       </c>
       <c r="F25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B26" t="s">
-        <v>1858</v>
+        <v>1854</v>
       </c>
       <c r="C26" s="1" t="n">
         <v>47.5610008239746</v>
       </c>
       <c r="D26" s="1" t="n">
         <v>7.59100008010864</v>
       </c>
       <c r="E26" t="s">
-        <v>1859</v>
+        <v>1855</v>
       </c>
       <c r="F26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>1392</v>
       </c>
       <c r="B27" t="s">
-        <v>1860</v>
+        <v>1856</v>
       </c>
       <c r="C27" s="1" t="n">
         <v>53.7169990539551</v>
       </c>
       <c r="D27" s="1" t="n">
         <v>-1.6360000371933</v>
       </c>
       <c r="E27" t="s">
-        <v>1861</v>
+        <v>1857</v>
       </c>
       <c r="F27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>1322</v>
       </c>
       <c r="B28" t="s">
-        <v>1862</v>
+        <v>1858</v>
       </c>
       <c r="C28" s="1" t="n">
         <v>43.4930000305176</v>
       </c>
       <c r="D28" s="1" t="n">
         <v>-1.47599995136261</v>
       </c>
       <c r="E28" t="s">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="F28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="C29" s="1" t="n">
         <v>43.806999206543</v>
       </c>
       <c r="D29" s="1" t="n">
         <v>4.64300012588501</v>
       </c>
       <c r="E29" t="s">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="F29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>1064</v>
       </c>
       <c r="B30" t="s">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="C30" s="1" t="n">
         <v>49.2779998779297</v>
       </c>
       <c r="D30" s="1" t="n">
         <v>0.109999999403954</v>
       </c>
       <c r="E30" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="F30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>1201</v>
       </c>
       <c r="B31" t="s">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="C31" s="1" t="n">
         <v>47.023998260498</v>
       </c>
       <c r="D31" s="1" t="n">
         <v>4.83900022506714</v>
       </c>
       <c r="E31" t="s">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="F31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>191</v>
       </c>
       <c r="B32" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="C32" s="1" t="n">
         <v>45.6949996948242</v>
       </c>
       <c r="D32" s="1" t="n">
         <v>9.67000007629395</v>
       </c>
       <c r="E32" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="F32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>50</v>
       </c>
       <c r="B33" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="C33" s="1" t="n">
         <v>52.5169982910156</v>
       </c>
       <c r="D33" s="1" t="n">
         <v>13.3830003738403</v>
       </c>
       <c r="E33" t="s">
-        <v>1873</v>
+        <v>1869</v>
       </c>
       <c r="F33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>763</v>
       </c>
       <c r="B34" t="s">
-        <v>1874</v>
+        <v>1870</v>
       </c>
       <c r="C34" s="1" t="n">
         <v>46.9480018615723</v>
       </c>
       <c r="D34" s="1" t="n">
         <v>7.44700002670288</v>
       </c>
       <c r="E34" t="s">
-        <v>1875</v>
+        <v>1871</v>
       </c>
       <c r="F34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>1706</v>
       </c>
       <c r="B35" t="s">
-        <v>1876</v>
+        <v>1872</v>
       </c>
       <c r="C35" s="1" t="n">
         <v>44.6629981994629</v>
       </c>
       <c r="D35" s="1" t="n">
         <v>10.4739999771118</v>
       </c>
       <c r="E35" t="s">
-        <v>1877</v>
+        <v>1873</v>
       </c>
       <c r="F35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>1526</v>
       </c>
       <c r="B36" t="s">
-        <v>1878</v>
+        <v>1874</v>
       </c>
       <c r="C36" s="1" t="n">
         <v>45.3330001831055</v>
       </c>
       <c r="D36" s="1" t="n">
         <v>9.10000038146973</v>
       </c>
       <c r="E36" t="s">
-        <v>1879</v>
+        <v>1875</v>
       </c>
       <c r="F36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>804</v>
       </c>
       <c r="B37" t="s">
-        <v>1880</v>
+        <v>1876</v>
       </c>
       <c r="C37" s="1" t="n">
         <v>46.2089996337891</v>
       </c>
       <c r="D37" s="1" t="n">
         <v>6.40500020980835</v>
       </c>
       <c r="E37" t="s">
-        <v>1881</v>
+        <v>1877</v>
       </c>
       <c r="F37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38" t="s">
-        <v>1882</v>
+        <v>1878</v>
       </c>
       <c r="C38" s="1" t="n">
         <v>44.4939994812012</v>
       </c>
       <c r="D38" s="1" t="n">
         <v>11.3430004119873</v>
       </c>
       <c r="E38" t="s">
-        <v>1883</v>
+        <v>1879</v>
       </c>
       <c r="F38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>882</v>
       </c>
       <c r="B39" t="s">
-        <v>1884</v>
+        <v>1880</v>
       </c>
       <c r="C39" s="1" t="n">
         <v>46.0789985656738</v>
       </c>
       <c r="D39" s="1" t="n">
         <v>6.40100002288818</v>
       </c>
       <c r="E39" t="s">
-        <v>1885</v>
+        <v>1881</v>
       </c>
       <c r="F39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>443</v>
       </c>
       <c r="B40" t="s">
-        <v>1886</v>
+        <v>1882</v>
       </c>
       <c r="C40" s="1" t="n">
         <v>44.617000579834</v>
       </c>
       <c r="D40" s="1" t="n">
         <v>8.13300037384033</v>
       </c>
       <c r="E40" t="s">
-        <v>1887</v>
+        <v>1883</v>
       </c>
       <c r="F40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>853</v>
       </c>
       <c r="B41" t="s">
-        <v>1888</v>
+        <v>1884</v>
       </c>
       <c r="C41" s="1" t="n">
         <v>42.3600006103516</v>
       </c>
       <c r="D41" s="1" t="n">
         <v>-71.0579986572266</v>
       </c>
       <c r="E41" t="s">
-        <v>1889</v>
+        <v>1885</v>
       </c>
       <c r="F41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>1450</v>
       </c>
       <c r="B42" t="s">
-        <v>1890</v>
+        <v>1886</v>
       </c>
       <c r="C42" s="1" t="n">
         <v>49.3860015869141</v>
       </c>
       <c r="D42" s="1" t="n">
         <v>1.307000041008</v>
       </c>
       <c r="E42" t="s">
-        <v>1891</v>
+        <v>1887</v>
       </c>
       <c r="F42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>1039</v>
       </c>
       <c r="B43" t="s">
-        <v>1892</v>
+        <v>1888</v>
       </c>
       <c r="C43" s="1" t="n">
         <v>46.2050018310547</v>
       </c>
       <c r="D43" s="1" t="n">
         <v>5.22800016403198</v>
       </c>
       <c r="E43" t="s">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="F43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>564</v>
       </c>
       <c r="B44" t="s">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="C44" s="1" t="n">
         <v>48.7779998779297</v>
       </c>
       <c r="D44" s="1" t="n">
         <v>2.31599998474121</v>
       </c>
       <c r="E44" t="s">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="F44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>1025</v>
       </c>
       <c r="B45" t="s">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="C45" s="1" t="n">
         <v>49.0830001831055</v>
       </c>
       <c r="D45" s="1" t="n">
         <v>9.06700038909912</v>
       </c>
       <c r="E45" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="F45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46" t="s">
-        <v>1898</v>
+        <v>1894</v>
       </c>
       <c r="C46" s="1" t="n">
         <v>45.5390014648438</v>
       </c>
       <c r="D46" s="1" t="n">
         <v>10.2200002670288</v>
       </c>
       <c r="E46" t="s">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="F46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>1513</v>
       </c>
       <c r="B47" t="s">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="C47" s="1" t="n">
         <v>44.8959999084473</v>
       </c>
       <c r="D47" s="1" t="n">
         <v>6.63500022888184</v>
       </c>
       <c r="E47" t="s">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="F47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>1212</v>
       </c>
       <c r="B48" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="C48" s="1" t="n">
         <v>50.8470001220703</v>
       </c>
       <c r="D48" s="1" t="n">
         <v>4.35200023651123</v>
       </c>
       <c r="E48" t="s">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="F48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>556</v>
       </c>
       <c r="B49" t="s">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="C49" s="1" t="n">
         <v>46.0169982910156</v>
       </c>
       <c r="D49" s="1" t="n">
         <v>13.3330001831055</v>
       </c>
       <c r="E49" t="s">
-        <v>1905</v>
+        <v>1901</v>
       </c>
       <c r="F49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>159</v>
       </c>
       <c r="B50" t="s">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="C50" s="1" t="n">
         <v>39.2169990539551</v>
       </c>
       <c r="D50" s="1" t="n">
         <v>9.11699962615967</v>
       </c>
       <c r="E50" t="s">
-        <v>1907</v>
+        <v>1903</v>
       </c>
       <c r="F50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>574</v>
       </c>
       <c r="B51" t="s">
-        <v>1908</v>
+        <v>1904</v>
       </c>
       <c r="C51" s="1" t="n">
         <v>39.4070014953613</v>
       </c>
       <c r="D51" s="1" t="n">
         <v>-9.13599967956543</v>
       </c>
       <c r="E51" t="s">
-        <v>1909</v>
+        <v>1905</v>
       </c>
       <c r="F51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>124</v>
       </c>
       <c r="B52" t="s">
-        <v>1910</v>
+        <v>1906</v>
       </c>
       <c r="C52" s="1" t="n">
         <v>45.5999984741211</v>
       </c>
       <c r="D52" s="1" t="n">
         <v>10.8000001907349</v>
       </c>
       <c r="E52" t="s">
-        <v>1911</v>
+        <v>1907</v>
       </c>
       <c r="F52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>551</v>
       </c>
       <c r="B53" t="s">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="C53" s="1" t="n">
         <v>43.2159996032715</v>
       </c>
       <c r="D53" s="1" t="n">
         <v>2.3510000705719</v>
       </c>
       <c r="E53" t="s">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="F53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>467</v>
       </c>
       <c r="B54" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="C54" s="1" t="n">
         <v>44.8470001220703</v>
       </c>
       <c r="D54" s="1" t="n">
         <v>7.71799993515015</v>
       </c>
       <c r="E54" t="s">
-        <v>1915</v>
+        <v>1911</v>
       </c>
       <c r="F54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>171</v>
       </c>
       <c r="B55" t="s">
-        <v>1916</v>
+        <v>1912</v>
       </c>
       <c r="C55" s="1" t="n">
         <v>44.4830017089844</v>
       </c>
       <c r="D55" s="1" t="n">
         <v>7.88299989700317</v>
       </c>
       <c r="E55" t="s">
-        <v>1917</v>
+        <v>1913</v>
       </c>
       <c r="F55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>627</v>
       </c>
       <c r="B56" t="s">
-        <v>1918</v>
+        <v>1914</v>
       </c>
       <c r="C56" s="1" t="n">
         <v>45.1339988708496</v>
       </c>
       <c r="D56" s="1" t="n">
         <v>8.45800018310547</v>
       </c>
       <c r="E56" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="F56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>817</v>
       </c>
       <c r="B57" t="s">
-        <v>1920</v>
+        <v>1916</v>
       </c>
       <c r="C57" s="1" t="n">
         <v>44.9860000610352</v>
       </c>
       <c r="D57" s="1" t="n">
         <v>10.414999961853</v>
       </c>
       <c r="E57" t="s">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="F57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>1671</v>
       </c>
       <c r="B58" t="s">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="C58" s="1" t="n">
         <v>43.5390014648438</v>
       </c>
       <c r="D58" s="1" t="n">
         <v>10.5989999771118</v>
       </c>
       <c r="E58" t="s">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="F58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>871</v>
       </c>
       <c r="B59" t="s">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="C59" s="1" t="n">
         <v>45.0229988098145</v>
       </c>
       <c r="D59" s="1" t="n">
         <v>8.33800029754639</v>
       </c>
       <c r="E59" t="s">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="F59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>962</v>
       </c>
       <c r="B60" t="s">
-        <v>1926</v>
+        <v>1922</v>
       </c>
       <c r="C60" s="1" t="n">
         <v>44.8170013427734</v>
       </c>
       <c r="D60" s="1" t="n">
         <v>10.5670003890991</v>
       </c>
       <c r="E60" t="s">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="F60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>1231</v>
       </c>
       <c r="B61" t="s">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="C61" s="1" t="n">
         <v>45.4000015258789</v>
       </c>
       <c r="D61" s="1" t="n">
         <v>10.5</v>
       </c>
       <c r="E61" t="s">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="F61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>1005</v>
       </c>
       <c r="B62" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="C62" s="1" t="n">
         <v>43.6059989929199</v>
       </c>
       <c r="D62" s="1" t="n">
         <v>2.2409999370575</v>
       </c>
       <c r="E62" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="F62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>921</v>
       </c>
       <c r="B63" t="s">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="C63" s="1" t="n">
         <v>37.5029983520508</v>
       </c>
       <c r="D63" s="1" t="n">
         <v>15.0869998931885</v>
       </c>
       <c r="E63" t="s">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="F63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>1547</v>
       </c>
       <c r="B64" t="s">
-        <v>1934</v>
+        <v>1930</v>
       </c>
       <c r="C64" s="1" t="n">
         <v>46.2910003662109</v>
       </c>
       <c r="D64" s="1" t="n">
         <v>11.4610004425049</v>
       </c>
       <c r="E64" t="s">
-        <v>1935</v>
+        <v>1931</v>
       </c>
       <c r="F64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>1576</v>
       </c>
       <c r="B65" t="s">
-        <v>1936</v>
+        <v>1932</v>
       </c>
       <c r="C65" s="1" t="n">
         <v>45.0320014953613</v>
       </c>
       <c r="D65" s="1" t="n">
         <v>7.69199991226196</v>
       </c>
       <c r="E65" t="s">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="F65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>1340</v>
       </c>
       <c r="B66" t="s">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="C66" s="1" t="n">
         <v>44.7849998474121</v>
       </c>
       <c r="D66" s="1" t="n">
         <v>7.37400007247925</v>
       </c>
       <c r="E66" t="s">
-        <v>1939</v>
+        <v>1935</v>
       </c>
       <c r="F66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>304</v>
       </c>
       <c r="B67" t="s">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="C67" s="1" t="n">
         <v>44.5</v>
       </c>
       <c r="D67" s="1" t="n">
         <v>7.58300018310547</v>
       </c>
       <c r="E67" t="s">
-        <v>1941</v>
+        <v>1937</v>
       </c>
       <c r="F67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>1620</v>
       </c>
       <c r="B68" t="s">
-        <v>1942</v>
+        <v>1938</v>
       </c>
       <c r="C68" s="1" t="n">
         <v>41.4669990539551</v>
       </c>
       <c r="D68" s="1" t="n">
         <v>14.6669998168945</v>
       </c>
       <c r="E68" t="s">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="F68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>1090</v>
       </c>
       <c r="B69" t="s">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="C69" s="1" t="n">
         <v>45.1889991760254</v>
       </c>
       <c r="D69" s="1" t="n">
         <v>11.2170000076294</v>
       </c>
       <c r="E69" t="s">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="F69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>279</v>
       </c>
       <c r="B70" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="C70" s="1" t="n">
         <v>45.5660018920898</v>
       </c>
       <c r="D70" s="1" t="n">
         <v>5.9210000038147</v>
       </c>
       <c r="E70" t="s">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="F70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="B71" t="s">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="C71" s="1" t="n">
         <v>45.9220008850098</v>
       </c>
       <c r="D71" s="1" t="n">
         <v>6.86899995803833</v>
       </c>
       <c r="E71" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="F71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>1207</v>
       </c>
       <c r="B72" t="s">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="C72" s="1" t="n">
         <v>45.5880012512207</v>
       </c>
       <c r="D72" s="1" t="n">
         <v>3.12899994850159</v>
       </c>
       <c r="E72" t="s">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="F72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>177</v>
       </c>
       <c r="B73" t="s">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="C73" s="1" t="n">
         <v>45.0139999389648</v>
       </c>
       <c r="D73" s="1" t="n">
         <v>7.82200002670288</v>
       </c>
       <c r="E73" t="s">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="F73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>1290</v>
+        <v>1297</v>
       </c>
       <c r="B74" t="s">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="C74" s="1" t="n">
         <v>45.2190017700195</v>
       </c>
       <c r="D74" s="1" t="n">
         <v>12.2790002822876</v>
       </c>
       <c r="E74" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
       <c r="F74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>216</v>
       </c>
       <c r="B75" t="s">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="C75" s="1" t="n">
         <v>45.3079986572266</v>
       </c>
       <c r="D75" s="1" t="n">
         <v>8.02099990844727</v>
       </c>
       <c r="E75" t="s">
-        <v>1957</v>
+        <v>1953</v>
       </c>
       <c r="F75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>1182</v>
       </c>
       <c r="B76" t="s">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="C76" s="1" t="n">
         <v>45.0950012207031</v>
       </c>
       <c r="D76" s="1" t="n">
         <v>7.92399978637695</v>
       </c>
       <c r="E76" t="s">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="F76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>1641</v>
       </c>
       <c r="B77" t="s">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="C77" s="1" t="n">
         <v>42.0999984741211</v>
       </c>
       <c r="D77" s="1" t="n">
         <v>11.8000001907349</v>
       </c>
       <c r="E77" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="F77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>783</v>
       </c>
       <c r="B78" t="s">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="C78" s="1" t="n">
         <v>50.257999420166</v>
       </c>
       <c r="D78" s="1" t="n">
         <v>10.9580001831055</v>
       </c>
       <c r="E78" t="s">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="F78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>1226</v>
       </c>
       <c r="B79" t="s">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="C79" s="1" t="n">
         <v>45.0779991149902</v>
       </c>
       <c r="D79" s="1" t="n">
         <v>7.57200002670288</v>
       </c>
       <c r="E79" t="s">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="F79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>202</v>
       </c>
       <c r="B80" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="C80" s="1" t="n">
         <v>51.2820014953613</v>
       </c>
       <c r="D80" s="1" t="n">
         <v>-1.65199995040894</v>
       </c>
       <c r="E80" t="s">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="F80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>1636</v>
       </c>
       <c r="B81" t="s">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="C81" s="1" t="n">
         <v>46.2169990539551</v>
       </c>
       <c r="D81" s="1" t="n">
         <v>6.18300008773804</v>
       </c>
       <c r="E81" t="s">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="F81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>1740</v>
       </c>
       <c r="B82" t="s">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="C82" s="1" t="n">
         <v>45.810001373291</v>
       </c>
       <c r="D82" s="1" t="n">
         <v>9.08600044250488</v>
       </c>
       <c r="E82" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="F82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>1520</v>
       </c>
       <c r="B83" t="s">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="C83" s="1" t="n">
         <v>46.1839981079102</v>
       </c>
       <c r="D83" s="1" t="n">
         <v>6.17500019073486</v>
       </c>
       <c r="E83" t="s">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="F83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>1331</v>
       </c>
       <c r="B84" t="s">
-        <v>1974</v>
+        <v>1970</v>
       </c>
       <c r="C84" s="1" t="n">
         <v>43.8120002746582</v>
       </c>
       <c r="D84" s="1" t="n">
         <v>7.31400012969971</v>
       </c>
       <c r="E84" t="s">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="F84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>442</v>
       </c>
       <c r="B85" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="C85" s="1" t="n">
         <v>44.5750007629395</v>
       </c>
       <c r="D85" s="1" t="n">
         <v>8.19200038909912</v>
       </c>
       <c r="E85" t="s">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="F85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>1580</v>
       </c>
       <c r="B86" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="C86" s="1" t="n">
         <v>45.132999420166</v>
       </c>
       <c r="D86" s="1" t="n">
         <v>10.0249996185303</v>
       </c>
       <c r="E86" t="s">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="F86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>656</v>
       </c>
       <c r="B87" t="s">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="C87" s="1" t="n">
         <v>45.2060012817383</v>
       </c>
       <c r="D87" s="1" t="n">
         <v>8.10999965667725</v>
       </c>
       <c r="E87" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="F87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>478</v>
       </c>
       <c r="B88" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="C88" s="1" t="n">
         <v>41.3390007019043</v>
       </c>
       <c r="D88" s="1" t="n">
         <v>14.5089998245239</v>
       </c>
       <c r="E88" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="F88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>1614</v>
       </c>
       <c r="B89" t="s">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="C89" s="1" t="n">
         <v>52.0800018310547</v>
       </c>
       <c r="D89" s="1" t="n">
         <v>4.30999994277954</v>
       </c>
       <c r="E89" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="F89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>968</v>
       </c>
       <c r="B90" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="C90" s="1" t="n">
         <v>47.3230018615723</v>
       </c>
       <c r="D90" s="1" t="n">
         <v>5.04199981689453</v>
       </c>
       <c r="E90" t="s">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="F90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>355</v>
       </c>
       <c r="B91" t="s">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C91" s="1" t="n">
         <v>51.1279983520508</v>
       </c>
       <c r="D91" s="1" t="n">
         <v>1.31200003623962</v>
       </c>
       <c r="E91" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="F91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>980</v>
       </c>
       <c r="B92" t="s">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="C92" s="1" t="n">
         <v>50.3930015563965</v>
       </c>
       <c r="D92" s="1" t="n">
         <v>16.7819995880127</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>342</v>
       </c>
       <c r="B93" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="C93" s="1" t="n">
         <v>42.6399993896484</v>
       </c>
       <c r="D93" s="1" t="n">
         <v>18.1079998016357</v>
       </c>
       <c r="E93" t="s">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="F93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>1599</v>
       </c>
       <c r="B94" t="s">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="C94" s="1" t="n">
         <v>48.7410011291504</v>
       </c>
       <c r="D94" s="1" t="n">
         <v>9.31099987030029</v>
       </c>
       <c r="E94" t="s">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="F94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>1701</v>
       </c>
       <c r="B95" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="C95" s="1" t="n">
         <v>45.3310012817383</v>
       </c>
       <c r="D95" s="1" t="n">
         <v>7.69099998474121</v>
       </c>
       <c r="E95" t="s">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="F95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>1128</v>
       </c>
       <c r="B96" t="s">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="C96" s="1" t="n">
         <v>44.8349990844727</v>
       </c>
       <c r="D96" s="1" t="n">
         <v>11.6199998855591</v>
       </c>
       <c r="E96" t="s">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="F96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>738</v>
       </c>
       <c r="B97" t="s">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="C97" s="1" t="n">
         <v>43.7709999084473</v>
       </c>
       <c r="D97" s="1" t="n">
         <v>11.253999710083</v>
       </c>
       <c r="E97" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="F97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>732</v>
       </c>
       <c r="B98" t="s">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="C98" s="1" t="n">
         <v>43.9589996337891</v>
       </c>
       <c r="D98" s="1" t="n">
         <v>5.78000020980835</v>
       </c>
       <c r="E98" t="s">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="F98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>1009</v>
       </c>
       <c r="B99" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="C99" s="1" t="n">
         <v>44.5499992370605</v>
       </c>
       <c r="D99" s="1" t="n">
         <v>7.73299980163574</v>
       </c>
       <c r="E99" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="F99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>1311</v>
+        <v>1288</v>
       </c>
       <c r="B100" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="C100" s="1" t="n">
         <v>50.9119987487793</v>
       </c>
       <c r="D100" s="1" t="n">
         <v>13.3430004119873</v>
       </c>
       <c r="E100" t="s">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="F100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>1380</v>
       </c>
       <c r="B101" t="s">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="C101" s="1" t="n">
         <v>43.9010009765625</v>
       </c>
       <c r="D101" s="1" t="n">
         <v>1.89800000190735</v>
       </c>
       <c r="E101" t="s">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="F101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>93</v>
       </c>
       <c r="B102" t="s">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="C102" s="1" t="n">
         <v>57.4930000305176</v>
       </c>
       <c r="D102" s="1" t="n">
         <v>12.1230001449585</v>
       </c>
       <c r="E102" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="F102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>427</v>
       </c>
       <c r="B103" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="C103" s="1" t="n">
         <v>45.617000579834</v>
       </c>
       <c r="D103" s="1" t="n">
         <v>8.36699962615967</v>
       </c>
       <c r="E103" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="F103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>396</v>
       </c>
       <c r="B104" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="C104" s="1" t="n">
         <v>46.2000007629395</v>
       </c>
       <c r="D104" s="1" t="n">
         <v>6.15000009536743</v>
       </c>
       <c r="E104" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="F104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>203</v>
       </c>
       <c r="B105" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C105" s="1" t="n">
         <v>44.4070014953613</v>
       </c>
       <c r="D105" s="1" t="n">
         <v>8.93400001525879</v>
       </c>
       <c r="E105" t="s">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="F105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>1281</v>
       </c>
       <c r="B106" t="s">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="C106" s="1" t="n">
         <v>45.273998260498</v>
       </c>
       <c r="D106" s="1" t="n">
         <v>9.11499977111816</v>
       </c>
       <c r="E106" t="s">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="F106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>594</v>
       </c>
       <c r="B107" t="s">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="C107" s="1" t="n">
         <v>51.5340003967285</v>
       </c>
       <c r="D107" s="1" t="n">
         <v>9.93599987030029</v>
       </c>
       <c r="E107" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="F107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>1345</v>
       </c>
       <c r="B108" t="s">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="C108" s="1" t="n">
         <v>43.6580009460449</v>
       </c>
       <c r="D108" s="1" t="n">
         <v>6.92500019073486</v>
       </c>
       <c r="E108" t="s">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="F108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>265</v>
       </c>
       <c r="B109" t="s">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="C109" s="1" t="n">
         <v>45.1870002746582</v>
       </c>
       <c r="D109" s="1" t="n">
         <v>5.72599983215332</v>
       </c>
       <c r="E109" t="s">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="F109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>533</v>
       </c>
       <c r="B110" t="s">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="C110" s="1" t="n">
         <v>40.9360008239746</v>
       </c>
       <c r="D110" s="1" t="n">
         <v>14.2600002288818</v>
       </c>
       <c r="E110" t="s">
-        <v>2027</v>
+        <v>2023</v>
       </c>
       <c r="F110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>993</v>
       </c>
       <c r="B111" t="s">
-        <v>2028</v>
+        <v>2024</v>
       </c>
       <c r="C111" s="1" t="n">
         <v>52.3740005493164</v>
       </c>
       <c r="D111" s="1" t="n">
         <v>9.73900032043457</v>
       </c>
       <c r="E111" t="s">
-        <v>2029</v>
+        <v>2025</v>
       </c>
       <c r="F111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>593</v>
       </c>
       <c r="B112" t="s">
-        <v>2030</v>
+        <v>2026</v>
       </c>
       <c r="C112" s="1" t="n">
         <v>52.2280006408691</v>
       </c>
       <c r="D112" s="1" t="n">
         <v>11.0109996795654</v>
       </c>
       <c r="E112" t="s">
-        <v>2031</v>
+        <v>2027</v>
       </c>
       <c r="F112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>119</v>
       </c>
       <c r="B113" t="s">
-        <v>2032</v>
+        <v>2028</v>
       </c>
       <c r="C113" s="1" t="n">
         <v>44.3530006408691</v>
       </c>
       <c r="D113" s="1" t="n">
         <v>11.7150001525879</v>
       </c>
       <c r="E113" t="s">
-        <v>2033</v>
+        <v>2029</v>
       </c>
       <c r="F113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>1109</v>
       </c>
       <c r="B114" t="s">
-        <v>2034</v>
+        <v>2030</v>
       </c>
       <c r="C114" s="1" t="n">
         <v>51.5419998168945</v>
       </c>
       <c r="D114" s="1" t="n">
         <v>-0.101999998092651</v>
       </c>
       <c r="E114" t="s">
-        <v>2035</v>
+        <v>2031</v>
       </c>
       <c r="F114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>1151</v>
       </c>
       <c r="B115" t="s">
-        <v>2036</v>
+        <v>2032</v>
       </c>
       <c r="C115" s="1" t="n">
         <v>45.2799987792969</v>
       </c>
       <c r="D115" s="1" t="n">
         <v>6.31699991226196</v>
       </c>
       <c r="E115" t="s">
-        <v>2037</v>
+        <v>2033</v>
       </c>
       <c r="F115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>957</v>
       </c>
       <c r="B116" t="s">
-        <v>2038</v>
+        <v>2034</v>
       </c>
       <c r="C116" s="1" t="n">
         <v>50.9269981384277</v>
       </c>
       <c r="D116" s="1" t="n">
         <v>11.5860004425049</v>
       </c>
       <c r="E116" t="s">
-        <v>2039</v>
+        <v>2035</v>
       </c>
       <c r="F116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>762</v>
       </c>
       <c r="B117" t="s">
-        <v>2040</v>
+        <v>2036</v>
       </c>
       <c r="C117" s="1" t="n">
         <v>56.1920013427734</v>
       </c>
       <c r="D117" s="1" t="n">
         <v>15.6309995651245</v>
       </c>
       <c r="E117" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="F117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>461</v>
       </c>
       <c r="B118" t="s">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="C118" s="1" t="n">
         <v>38.2649993896484</v>
       </c>
       <c r="D118" s="1" t="n">
         <v>20.55299949646</v>
       </c>
       <c r="E118" t="s">
-        <v>2043</v>
+        <v>2039</v>
       </c>
       <c r="F118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>744</v>
       </c>
       <c r="B119" t="s">
-        <v>2044</v>
+        <v>2040</v>
       </c>
       <c r="C119" s="1" t="n">
         <v>54.3230018615723</v>
       </c>
       <c r="D119" s="1" t="n">
         <v>10.1389999389648</v>
       </c>
       <c r="E119" t="s">
-        <v>2045</v>
+        <v>2041</v>
       </c>
       <c r="F119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>950</v>
       </c>
       <c r="B120" t="s">
-        <v>2046</v>
+        <v>2042</v>
       </c>
       <c r="C120" s="1" t="n">
         <v>55.6759986877441</v>
       </c>
       <c r="D120" s="1" t="n">
         <v>12.5690002441406</v>
       </c>
       <c r="E120" t="s">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="F120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>1533</v>
       </c>
       <c r="B121" t="s">
-        <v>2048</v>
+        <v>2044</v>
       </c>
       <c r="C121" s="1" t="n">
         <v>59.5130004882813</v>
       </c>
       <c r="D121" s="1" t="n">
         <v>15.9989995956421</v>
       </c>
       <c r="E121" t="s">
-        <v>2049</v>
+        <v>2045</v>
       </c>
       <c r="F121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>1415</v>
       </c>
       <c r="B122" t="s">
-        <v>2050</v>
+        <v>2046</v>
       </c>
       <c r="C122" s="1" t="n">
         <v>56.0209999084473</v>
       </c>
       <c r="D122" s="1" t="n">
         <v>14.1260004043579</v>
       </c>
       <c r="E122" t="s">
-        <v>2051</v>
+        <v>2047</v>
       </c>
       <c r="F122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>143</v>
       </c>
       <c r="B123" t="s">
-        <v>2052</v>
+        <v>2048</v>
       </c>
       <c r="C123" s="1" t="n">
         <v>44.632999420166</v>
       </c>
       <c r="D123" s="1" t="n">
         <v>7.55000019073486</v>
       </c>
       <c r="E123" t="s">
-        <v>2053</v>
+        <v>2049</v>
       </c>
       <c r="F123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>1672</v>
       </c>
       <c r="B124" t="s">
-        <v>2054</v>
+        <v>2050</v>
       </c>
       <c r="C124" s="1" t="n">
         <v>23.136999130249</v>
       </c>
       <c r="D124" s="1" t="n">
         <v>-82.359001159668</v>
       </c>
       <c r="E124" t="s">
-        <v>2055</v>
+        <v>2051</v>
       </c>
       <c r="F124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>1425</v>
       </c>
       <c r="B125" t="s">
-        <v>2056</v>
+        <v>2052</v>
       </c>
       <c r="C125" s="1" t="n">
         <v>44.632999420166</v>
       </c>
       <c r="D125" s="1" t="n">
         <v>7.93300008773804</v>
       </c>
       <c r="E125" t="s">
-        <v>2057</v>
+        <v>2053</v>
       </c>
       <c r="F125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>1058</v>
       </c>
       <c r="B126" t="s">
-        <v>2058</v>
+        <v>2054</v>
       </c>
       <c r="C126" s="1" t="n">
         <v>43.6920013427734</v>
       </c>
       <c r="D126" s="1" t="n">
         <v>1.51600003242493</v>
       </c>
       <c r="E126" t="s">
-        <v>2059</v>
+        <v>2055</v>
       </c>
       <c r="F126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>789</v>
       </c>
       <c r="B127" t="s">
-        <v>2060</v>
+        <v>2056</v>
       </c>
       <c r="C127" s="1" t="n">
         <v>46.1590003967285</v>
       </c>
       <c r="D127" s="1" t="n">
         <v>-1.15100002288818</v>
       </c>
       <c r="E127" t="s">
-        <v>2061</v>
+        <v>2057</v>
       </c>
       <c r="F127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="B128" t="s">
-        <v>2062</v>
+        <v>2058</v>
       </c>
       <c r="C128" s="1" t="n">
         <v>58.5480003356934</v>
       </c>
       <c r="D128" s="1" t="n">
         <v>13.7959995269775</v>
       </c>
       <c r="E128" t="s">
-        <v>2063</v>
+        <v>2059</v>
       </c>
       <c r="F128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>848</v>
       </c>
       <c r="B129" t="s">
-        <v>2064</v>
+        <v>2060</v>
       </c>
       <c r="C129" s="1" t="n">
         <v>46.5330009460449</v>
       </c>
       <c r="D129" s="1" t="n">
         <v>6.63299989700317</v>
       </c>
       <c r="E129" t="s">
-        <v>2065</v>
+        <v>2061</v>
       </c>
       <c r="F129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>1213</v>
       </c>
       <c r="B130" t="s">
-        <v>2066</v>
+        <v>2062</v>
       </c>
       <c r="C130" s="1" t="n">
         <v>50.8779983520508</v>
       </c>
       <c r="D130" s="1" t="n">
         <v>4.7039999961853</v>
       </c>
       <c r="E130" t="s">
-        <v>2067</v>
+        <v>2063</v>
       </c>
       <c r="F130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>1713</v>
       </c>
       <c r="B131" t="s">
-        <v>2068</v>
+        <v>2064</v>
       </c>
       <c r="C131" s="1" t="n">
         <v>44.2000007629395</v>
       </c>
       <c r="D131" s="1" t="n">
         <v>7.56699991226196</v>
       </c>
       <c r="E131" t="s">
-        <v>2069</v>
+        <v>2065</v>
       </c>
       <c r="F131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>714</v>
       </c>
       <c r="B132" t="s">
-        <v>2070</v>
+        <v>2066</v>
       </c>
       <c r="C132" s="1" t="n">
         <v>51.5069999694824</v>
       </c>
       <c r="D132" s="1" t="n">
         <v>-0.128000006079674</v>
       </c>
       <c r="E132" t="s">
-        <v>2071</v>
+        <v>2067</v>
       </c>
       <c r="F132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>842</v>
       </c>
       <c r="B133" t="s">
-        <v>2072</v>
+        <v>2068</v>
       </c>
       <c r="C133" s="1" t="n">
         <v>43.8499984741211</v>
       </c>
       <c r="D133" s="1" t="n">
         <v>10.5170001983643</v>
       </c>
       <c r="E133" t="s">
-        <v>2073</v>
+        <v>2069</v>
       </c>
       <c r="F133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>540</v>
       </c>
       <c r="B134" t="s">
-        <v>2074</v>
+        <v>2070</v>
       </c>
       <c r="C134" s="1" t="n">
         <v>45.7589988708496</v>
       </c>
       <c r="D134" s="1" t="n">
         <v>4.84100008010864</v>
       </c>
       <c r="E134" t="s">
-        <v>2075</v>
+        <v>2071</v>
       </c>
       <c r="F134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>673</v>
       </c>
       <c r="B135" t="s">
-        <v>2076</v>
+        <v>2072</v>
       </c>
       <c r="C135" s="1" t="n">
         <v>46.306999206543</v>
       </c>
       <c r="D135" s="1" t="n">
         <v>4.83199977874756</v>
       </c>
       <c r="E135" t="s">
-        <v>2077</v>
+        <v>2073</v>
       </c>
       <c r="F135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>949</v>
       </c>
       <c r="B136" t="s">
-        <v>2078</v>
+        <v>2074</v>
       </c>
       <c r="C136" s="1" t="n">
         <v>52.1319999694824</v>
       </c>
       <c r="D136" s="1" t="n">
         <v>11.6400003433228</v>
       </c>
       <c r="E136" t="s">
-        <v>2079</v>
+        <v>2075</v>
       </c>
       <c r="F136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>1360</v>
       </c>
       <c r="B137" t="s">
-        <v>2080</v>
+        <v>2076</v>
       </c>
       <c r="C137" s="1" t="n">
         <v>45.1559982299805</v>
       </c>
       <c r="D137" s="1" t="n">
         <v>10.7910003662109</v>
       </c>
       <c r="E137" t="s">
-        <v>2081</v>
+        <v>2077</v>
       </c>
       <c r="F137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>521</v>
       </c>
       <c r="B138" t="s">
-        <v>2082</v>
+        <v>2078</v>
       </c>
       <c r="C138" s="1" t="n">
         <v>45.7459983825684</v>
       </c>
       <c r="D138" s="1" t="n">
         <v>11.6549997329712</v>
       </c>
       <c r="E138" t="s">
-        <v>2083</v>
+        <v>2079</v>
       </c>
       <c r="F138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>1721</v>
       </c>
       <c r="B139" t="s">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="C139" s="1" t="n">
         <v>43.2970008850098</v>
       </c>
       <c r="D139" s="1" t="n">
         <v>5.37599992752075</v>
       </c>
       <c r="E139" t="s">
-        <v>2085</v>
+        <v>2081</v>
       </c>
       <c r="F139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>1720</v>
       </c>
       <c r="B140" t="s">
-        <v>2086</v>
+        <v>2082</v>
       </c>
       <c r="C140" s="1" t="n">
         <v>43.4049987792969</v>
       </c>
       <c r="D140" s="1" t="n">
         <v>5.0479998588562</v>
       </c>
       <c r="E140" t="s">
-        <v>2087</v>
+        <v>2083</v>
       </c>
       <c r="F140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>1004</v>
       </c>
       <c r="B141" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="C141" s="1" t="n">
         <v>42.8889999389648</v>
       </c>
       <c r="D141" s="1" t="n">
         <v>1.34800004959106</v>
       </c>
       <c r="E141" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="F141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B142" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
       <c r="C142" s="1" t="n">
         <v>58.6669998168945</v>
       </c>
       <c r="D142" s="1" t="n">
         <v>14.9499998092651</v>
       </c>
       <c r="E142" t="s">
-        <v>2091</v>
+        <v>2087</v>
       </c>
       <c r="F142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>1171</v>
       </c>
       <c r="B143" t="s">
-        <v>2092</v>
+        <v>2088</v>
       </c>
       <c r="C143" s="1" t="n">
         <v>45.8899993896484</v>
       </c>
       <c r="D143" s="1" t="n">
         <v>8.95400047302246</v>
       </c>
       <c r="E143" t="s">
-        <v>2093</v>
+        <v>2089</v>
       </c>
       <c r="F143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>516</v>
       </c>
       <c r="B144" t="s">
-        <v>2094</v>
+        <v>2090</v>
       </c>
       <c r="C144" s="1" t="n">
         <v>49.1199989318848</v>
       </c>
       <c r="D144" s="1" t="n">
         <v>6.17700004577637</v>
       </c>
       <c r="E144" t="s">
-        <v>2095</v>
+        <v>2091</v>
       </c>
       <c r="F144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>69</v>
       </c>
       <c r="B145" t="s">
-        <v>2096</v>
+        <v>2092</v>
       </c>
       <c r="C145" s="1" t="n">
         <v>45.4669990539551</v>
       </c>
       <c r="D145" s="1" t="n">
         <v>9.1899995803833</v>
       </c>
       <c r="E145" t="s">
-        <v>2097</v>
+        <v>2093</v>
       </c>
       <c r="F145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>1370</v>
       </c>
       <c r="B146" t="s">
-        <v>2098</v>
+        <v>2094</v>
       </c>
       <c r="C146" s="1" t="n">
         <v>41.2000007629395</v>
       </c>
       <c r="D146" s="1" t="n">
         <v>16.6000003814697</v>
       </c>
       <c r="E146" t="s">
-        <v>2099</v>
+        <v>2095</v>
       </c>
       <c r="F146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>144</v>
       </c>
       <c r="B147" t="s">
-        <v>2100</v>
+        <v>2096</v>
       </c>
       <c r="C147" s="1" t="n">
         <v>45</v>
       </c>
       <c r="D147" s="1" t="n">
         <v>7.68499994277954</v>
       </c>
       <c r="E147" t="s">
-        <v>2101</v>
+        <v>2097</v>
       </c>
       <c r="F147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>527</v>
       </c>
       <c r="B148" t="s">
-        <v>2102</v>
+        <v>2098</v>
       </c>
       <c r="C148" s="1" t="n">
         <v>44.382999420166</v>
       </c>
       <c r="D148" s="1" t="n">
         <v>7.81699991226196</v>
       </c>
       <c r="E148" t="s">
-        <v>2103</v>
+        <v>2099</v>
       </c>
       <c r="F148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>916</v>
       </c>
       <c r="B149" t="s">
-        <v>2104</v>
+        <v>2100</v>
       </c>
       <c r="C149" s="1" t="n">
         <v>44.8479995727539</v>
       </c>
       <c r="D149" s="1" t="n">
         <v>8.21500015258789</v>
       </c>
       <c r="E149" t="s">
-        <v>2105</v>
+        <v>2101</v>
       </c>
       <c r="F149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>1660</v>
       </c>
       <c r="B150" t="s">
-        <v>2106</v>
+        <v>2102</v>
       </c>
       <c r="C150" s="1" t="n">
         <v>43.5769996643066</v>
       </c>
       <c r="D150" s="1" t="n">
         <v>10.753999710083</v>
       </c>
       <c r="E150" t="s">
-        <v>2107</v>
+        <v>2103</v>
       </c>
       <c r="F150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>106</v>
       </c>
       <c r="B151" t="s">
-        <v>2108</v>
+        <v>2104</v>
       </c>
       <c r="C151" s="1" t="n">
         <v>43.6110000610352</v>
       </c>
       <c r="D151" s="1" t="n">
         <v>3.87700009346008</v>
       </c>
       <c r="E151" t="s">
-        <v>2109</v>
+        <v>2105</v>
       </c>
       <c r="F151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>833</v>
       </c>
       <c r="B152" t="s">
-        <v>2110</v>
+        <v>2106</v>
       </c>
       <c r="C152" s="1" t="n">
         <v>45.5839996337891</v>
       </c>
       <c r="D152" s="1" t="n">
         <v>9.27400016784668</v>
       </c>
       <c r="E152" t="s">
-        <v>2111</v>
+        <v>2107</v>
       </c>
       <c r="F152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>1595</v>
       </c>
       <c r="B153" t="s">
-        <v>2112</v>
+        <v>2108</v>
       </c>
       <c r="C153" s="1" t="n">
         <v>44.6059989929199</v>
       </c>
       <c r="D153" s="1" t="n">
         <v>8.51200008392334</v>
       </c>
       <c r="E153" t="s">
-        <v>2113</v>
+        <v>2109</v>
       </c>
       <c r="F153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>1525</v>
       </c>
       <c r="B154" t="s">
-        <v>2114</v>
+        <v>2110</v>
       </c>
       <c r="C154" s="1" t="n">
         <v>45.7799987792969</v>
       </c>
       <c r="D154" s="1" t="n">
         <v>12.6090002059937</v>
       </c>
       <c r="E154" t="s">
-        <v>2115</v>
+        <v>2111</v>
       </c>
       <c r="F154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>1121</v>
       </c>
       <c r="B155" t="s">
-        <v>2116</v>
+        <v>2112</v>
       </c>
       <c r="C155" s="1" t="n">
         <v>44.3170013427734</v>
       </c>
       <c r="D155" s="1" t="n">
         <v>9.89099979400635</v>
       </c>
       <c r="E155" t="s">
-        <v>2117</v>
+        <v>2113</v>
       </c>
       <c r="F155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>784</v>
       </c>
       <c r="B156" t="s">
-        <v>2118</v>
+        <v>2114</v>
       </c>
       <c r="C156" s="1" t="n">
         <v>48.1380004882813</v>
       </c>
       <c r="D156" s="1" t="n">
         <v>11.5749998092651</v>
       </c>
       <c r="E156" t="s">
-        <v>2119</v>
+        <v>2115</v>
       </c>
       <c r="F156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>1070</v>
       </c>
       <c r="B157" t="s">
-        <v>2120</v>
+        <v>2116</v>
       </c>
       <c r="C157" s="1" t="n">
         <v>48.693000793457</v>
       </c>
       <c r="D157" s="1" t="n">
         <v>6.18400001525879</v>
       </c>
       <c r="E157" t="s">
-        <v>2121</v>
+        <v>2117</v>
       </c>
       <c r="F157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>113</v>
       </c>
       <c r="B158" t="s">
-        <v>2122</v>
+        <v>2118</v>
       </c>
       <c r="C158" s="1" t="n">
         <v>40.8359985351563</v>
       </c>
       <c r="D158" s="1" t="n">
         <v>14.2489995956421</v>
       </c>
       <c r="E158" t="s">
-        <v>2123</v>
+        <v>2119</v>
       </c>
       <c r="F158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>1386</v>
       </c>
       <c r="B159" t="s">
-        <v>2124</v>
+        <v>2120</v>
       </c>
       <c r="C159" s="1" t="n">
         <v>43.185001373291</v>
       </c>
       <c r="D159" s="1" t="n">
         <v>3.00399994850159</v>
       </c>
       <c r="E159" t="s">
-        <v>2125</v>
+        <v>2121</v>
       </c>
       <c r="F159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>809</v>
       </c>
       <c r="B160" t="s">
-        <v>2126</v>
+        <v>2122</v>
       </c>
       <c r="C160" s="1" t="n">
         <v>45.9090003967285</v>
       </c>
       <c r="D160" s="1" t="n">
         <v>11.0200004577637</v>
       </c>
       <c r="E160" t="s">
-        <v>2127</v>
+        <v>2123</v>
       </c>
       <c r="F160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>501</v>
       </c>
       <c r="B161" t="s">
-        <v>2128</v>
+        <v>2124</v>
       </c>
       <c r="C161" s="1" t="n">
         <v>44.9329986572266</v>
       </c>
       <c r="D161" s="1" t="n">
         <v>7.53999996185303</v>
       </c>
       <c r="E161" t="s">
-        <v>2129</v>
+        <v>2125</v>
       </c>
       <c r="F161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>1393</v>
       </c>
       <c r="B162" t="s">
-        <v>2130</v>
+        <v>2126</v>
       </c>
       <c r="C162" s="1" t="n">
         <v>40.8499984741211</v>
       </c>
       <c r="D162" s="1" t="n">
         <v>-76.7099990844727</v>
       </c>
       <c r="E162" t="s">
-        <v>2131</v>
+        <v>2127</v>
       </c>
       <c r="F162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>1564</v>
       </c>
       <c r="B163" t="s">
-        <v>2132</v>
+        <v>2128</v>
       </c>
       <c r="C163" s="1" t="n">
         <v>52.6290016174316</v>
       </c>
       <c r="D163" s="1" t="n">
         <v>1.29299998283386</v>
       </c>
       <c r="E163" t="s">
-        <v>2133</v>
+        <v>2129</v>
       </c>
       <c r="F163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>886</v>
       </c>
       <c r="B164" t="s">
-        <v>2134</v>
+        <v>2130</v>
       </c>
       <c r="C164" s="1" t="n">
         <v>45.4500007629395</v>
       </c>
       <c r="D164" s="1" t="n">
         <v>8.61999988555908</v>
       </c>
       <c r="E164" t="s">
-        <v>2135</v>
+        <v>2131</v>
       </c>
       <c r="F164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>1729</v>
       </c>
       <c r="B165" t="s">
-        <v>2136</v>
+        <v>2132</v>
       </c>
       <c r="C165" s="1" t="n">
         <v>47.6969985961914</v>
       </c>
       <c r="D165" s="1" t="n">
         <v>3.99399995803833</v>
       </c>
       <c r="E165" t="s">
-        <v>2137</v>
+        <v>2133</v>
       </c>
       <c r="F165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>99</v>
       </c>
       <c r="B166" t="s">
-        <v>2138</v>
+        <v>2134</v>
       </c>
       <c r="C166" s="1" t="n">
         <v>43.8889999389648</v>
       </c>
       <c r="D166" s="1" t="n">
         <v>8.04100036621094</v>
       </c>
       <c r="E166" t="s">
-        <v>2139</v>
+        <v>2135</v>
       </c>
       <c r="F166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>885</v>
       </c>
       <c r="B167" t="s">
-        <v>2140</v>
+        <v>2136</v>
       </c>
       <c r="C167" s="1" t="n">
         <v>45.7999992370605</v>
       </c>
       <c r="D167" s="1" t="n">
         <v>8.39999961853027</v>
       </c>
       <c r="E167" t="s">
-        <v>2141</v>
+        <v>2137</v>
       </c>
       <c r="F167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>1661</v>
       </c>
       <c r="B168" t="s">
-        <v>2142</v>
+        <v>2138</v>
       </c>
       <c r="C168" s="1" t="n">
         <v>43.773998260498</v>
       </c>
       <c r="D168" s="1" t="n">
         <v>10.423999786377</v>
       </c>
       <c r="E168" t="s">
-        <v>2143</v>
+        <v>2139</v>
       </c>
       <c r="F168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>685</v>
       </c>
       <c r="B169" t="s">
-        <v>2144</v>
+        <v>2140</v>
       </c>
       <c r="C169" s="1" t="n">
         <v>45.4000015258789</v>
       </c>
       <c r="D169" s="1" t="n">
         <v>9.93299961090088</v>
       </c>
       <c r="E169" t="s">
-        <v>2145</v>
+        <v>2141</v>
       </c>
       <c r="F169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>128</v>
       </c>
       <c r="B170" t="s">
-        <v>2146</v>
+        <v>2142</v>
       </c>
       <c r="C170" s="1" t="n">
         <v>45.4059982299805</v>
       </c>
       <c r="D170" s="1" t="n">
         <v>11.8780002593994</v>
       </c>
       <c r="E170" t="s">
-        <v>2147</v>
+        <v>2143</v>
       </c>
       <c r="F170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>75</v>
       </c>
       <c r="B171" t="s">
-        <v>2148</v>
+        <v>2144</v>
       </c>
       <c r="C171" s="1" t="n">
         <v>48.8569984436035</v>
       </c>
       <c r="D171" s="1" t="n">
         <v>2.35199999809265</v>
       </c>
       <c r="E171" t="s">
-        <v>2149</v>
+        <v>2145</v>
       </c>
       <c r="F171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>963</v>
       </c>
       <c r="B172" t="s">
-        <v>2150</v>
+        <v>2146</v>
       </c>
       <c r="C172" s="1" t="n">
         <v>44.8009986877441</v>
       </c>
       <c r="D172" s="1" t="n">
         <v>10.3280000686646</v>
       </c>
       <c r="E172" t="s">
-        <v>2151</v>
+        <v>2147</v>
       </c>
       <c r="F172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>841</v>
       </c>
       <c r="B173" t="s">
-        <v>2152</v>
+        <v>2148</v>
       </c>
       <c r="C173" s="1" t="n">
         <v>43.9529991149902</v>
       </c>
       <c r="D173" s="1" t="n">
         <v>10.4630002975464</v>
       </c>
       <c r="E173" t="s">
-        <v>2153</v>
+        <v>2149</v>
       </c>
       <c r="F173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>361</v>
       </c>
       <c r="B174" t="s">
-        <v>2154</v>
+        <v>2150</v>
       </c>
       <c r="C174" s="1" t="n">
         <v>45.185001373291</v>
       </c>
       <c r="D174" s="1" t="n">
         <v>9.15499973297119</v>
       </c>
       <c r="E174" t="s">
-        <v>2155</v>
+        <v>2151</v>
       </c>
       <c r="F174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>1142</v>
       </c>
       <c r="B175" t="s">
-        <v>2156</v>
+        <v>2152</v>
       </c>
       <c r="C175" s="1" t="n">
         <v>43.867000579834</v>
       </c>
       <c r="D175" s="1" t="n">
         <v>7.67399978637695</v>
       </c>
       <c r="E175" t="s">
-        <v>2157</v>
+        <v>2153</v>
       </c>
       <c r="F175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>433</v>
       </c>
       <c r="B176" t="s">
-        <v>2158</v>
+        <v>2154</v>
       </c>
       <c r="C176" s="1" t="n">
         <v>43.1119995117188</v>
       </c>
       <c r="D176" s="1" t="n">
         <v>12.3889999389648</v>
       </c>
       <c r="E176" t="s">
-        <v>2159</v>
+        <v>2155</v>
       </c>
       <c r="F176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>854</v>
       </c>
       <c r="B177" t="s">
-        <v>2160</v>
+        <v>2156</v>
       </c>
       <c r="C177" s="1" t="n">
         <v>39.9529991149902</v>
       </c>
       <c r="D177" s="1" t="n">
         <v>-75.1640014648438</v>
       </c>
       <c r="E177" t="s">
-        <v>2161</v>
+        <v>2157</v>
       </c>
       <c r="F177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="B178" t="s">
-        <v>2162</v>
+        <v>2158</v>
       </c>
       <c r="C178" s="1" t="n">
         <v>45.0499992370605</v>
       </c>
       <c r="D178" s="1" t="n">
         <v>9.69999980926514</v>
       </c>
       <c r="E178" t="s">
-        <v>2163</v>
+        <v>2159</v>
       </c>
       <c r="F178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>428</v>
       </c>
       <c r="B179" t="s">
-        <v>2164</v>
+        <v>2160</v>
       </c>
       <c r="C179" s="1" t="n">
         <v>43.7169990539551</v>
       </c>
       <c r="D179" s="1" t="n">
         <v>10.3999996185303</v>
       </c>
       <c r="E179" t="s">
-        <v>2165</v>
+        <v>2161</v>
       </c>
       <c r="F179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>1539</v>
       </c>
       <c r="B180" t="s">
-        <v>2166</v>
+        <v>2162</v>
       </c>
       <c r="C180" s="1" t="n">
         <v>50.632999420166</v>
       </c>
       <c r="D180" s="1" t="n">
         <v>13.2170000076294</v>
       </c>
       <c r="E180" t="s">
-        <v>2167</v>
+        <v>2163</v>
       </c>
       <c r="F180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>1665</v>
       </c>
       <c r="B181" t="s">
-        <v>2168</v>
+        <v>2164</v>
       </c>
       <c r="C181" s="1" t="n">
         <v>43.617000579834</v>
       </c>
       <c r="D181" s="1" t="n">
         <v>10.6330003738403</v>
       </c>
       <c r="E181" t="s">
-        <v>2169</v>
+        <v>2165</v>
       </c>
       <c r="F181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>452</v>
       </c>
       <c r="B182" t="s">
-        <v>2170</v>
+        <v>2166</v>
       </c>
       <c r="C182" s="1" t="n">
         <v>46.5069999694824</v>
       </c>
       <c r="D182" s="1" t="n">
         <v>13.3059997558594</v>
       </c>
       <c r="E182" t="s">
-        <v>2171</v>
+        <v>2167</v>
       </c>
       <c r="F182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>1122</v>
       </c>
       <c r="B183" t="s">
-        <v>2172</v>
+        <v>2168</v>
       </c>
       <c r="C183" s="1" t="n">
         <v>44.3759994506836</v>
       </c>
       <c r="D183" s="1" t="n">
         <v>9.88000011444092</v>
       </c>
       <c r="E183" t="s">
-        <v>2173</v>
+        <v>2169</v>
       </c>
       <c r="F183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>1570</v>
       </c>
       <c r="B184" t="s">
-        <v>2174</v>
+        <v>2170</v>
       </c>
       <c r="C184" s="1" t="n">
         <v>43.8019981384277</v>
       </c>
       <c r="D184" s="1" t="n">
         <v>11.7069997787476</v>
       </c>
       <c r="E184" t="s">
-        <v>2175</v>
+        <v>2171</v>
       </c>
       <c r="F184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>1749</v>
       </c>
       <c r="B185" t="s">
-        <v>2176</v>
+        <v>2172</v>
       </c>
       <c r="C185" s="1" t="n">
         <v>46.5169982910156</v>
       </c>
       <c r="D185" s="1" t="n">
         <v>6.66699981689453</v>
       </c>
       <c r="E185" t="s">
-        <v>2177</v>
+        <v>2173</v>
       </c>
       <c r="F185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>1071</v>
       </c>
       <c r="B186" t="s">
-        <v>2178</v>
+        <v>2174</v>
       </c>
       <c r="C186" s="1" t="n">
         <v>44.7000007629395</v>
       </c>
       <c r="D186" s="1" t="n">
         <v>10.6330003738403</v>
       </c>
       <c r="E186" t="s">
-        <v>2179</v>
+        <v>2175</v>
       </c>
       <c r="F186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>604</v>
       </c>
       <c r="B187" t="s">
-        <v>2180</v>
+        <v>2176</v>
       </c>
       <c r="C187" s="1" t="n">
         <v>44.6500015258789</v>
       </c>
       <c r="D187" s="1" t="n">
         <v>7.38299989700317</v>
       </c>
       <c r="E187" t="s">
-        <v>2181</v>
+        <v>2177</v>
       </c>
       <c r="F187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>563</v>
       </c>
       <c r="B188" t="s">
-        <v>2182</v>
+        <v>2178</v>
       </c>
       <c r="C188" s="1" t="n">
         <v>49.7960014343262</v>
       </c>
       <c r="D188" s="1" t="n">
         <v>3.45799994468689</v>
       </c>
       <c r="E188" t="s">
-        <v>2183</v>
+        <v>2179</v>
       </c>
       <c r="F188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>373</v>
       </c>
       <c r="B189" t="s">
-        <v>2184</v>
+        <v>2180</v>
       </c>
       <c r="C189" s="1" t="n">
         <v>44.7330017089844</v>
       </c>
       <c r="D189" s="1" t="n">
         <v>8.4689998626709</v>
       </c>
       <c r="E189" t="s">
-        <v>2185</v>
+        <v>2181</v>
       </c>
       <c r="F189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>1459</v>
       </c>
       <c r="B190" t="s">
-        <v>2186</v>
+        <v>2182</v>
       </c>
       <c r="C190" s="1" t="n">
         <v>44.0589981079102</v>
       </c>
       <c r="D190" s="1" t="n">
         <v>12.5679998397827</v>
       </c>
       <c r="E190" t="s">
-        <v>2187</v>
+        <v>2183</v>
       </c>
       <c r="F190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>1265</v>
       </c>
       <c r="B191" t="s">
-        <v>2188</v>
+        <v>2184</v>
       </c>
       <c r="C191" s="1" t="n">
         <v>-22.9109992980957</v>
       </c>
       <c r="D191" s="1" t="n">
         <v>-43.2060012817383</v>
       </c>
       <c r="E191" t="s">
-        <v>2189</v>
+        <v>2185</v>
       </c>
       <c r="F191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="B192" t="s">
-        <v>2190</v>
+        <v>2186</v>
       </c>
       <c r="C192" s="1" t="n">
         <v>45.0340003967285</v>
       </c>
       <c r="D192" s="1" t="n">
         <v>7.51800012588501</v>
       </c>
       <c r="E192" t="s">
-        <v>2191</v>
+        <v>2187</v>
       </c>
       <c r="F192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>1685</v>
       </c>
       <c r="B193" t="s">
-        <v>2192</v>
+        <v>2188</v>
       </c>
       <c r="C193" s="1" t="n">
         <v>44.859001159668</v>
       </c>
       <c r="D193" s="1" t="n">
         <v>8.3439998626709</v>
       </c>
       <c r="E193" t="s">
-        <v>2193</v>
+        <v>2189</v>
       </c>
       <c r="F193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>296</v>
       </c>
       <c r="B194" t="s">
-        <v>2194</v>
+        <v>2190</v>
       </c>
       <c r="C194" s="1" t="n">
         <v>41.8930015563965</v>
       </c>
       <c r="D194" s="1" t="n">
         <v>12.4829998016357</v>
       </c>
       <c r="E194" t="s">
-        <v>2195</v>
+        <v>2191</v>
       </c>
       <c r="F194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>1406</v>
       </c>
       <c r="B195" t="s">
-        <v>2196</v>
+        <v>2192</v>
       </c>
       <c r="C195" s="1" t="n">
         <v>49.068000793457</v>
       </c>
       <c r="D195" s="1" t="n">
         <v>15.3240003585815</v>
       </c>
       <c r="E195" t="s">
-        <v>2197</v>
+        <v>2193</v>
       </c>
       <c r="F195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>635</v>
       </c>
       <c r="B196" t="s">
-        <v>2198</v>
+        <v>2194</v>
       </c>
       <c r="C196" s="1" t="n">
         <v>48.8460006713867</v>
       </c>
       <c r="D196" s="1" t="n">
         <v>2.21499991416931</v>
       </c>
       <c r="E196" t="s">
-        <v>2199</v>
+        <v>2195</v>
       </c>
       <c r="F196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>795</v>
       </c>
       <c r="B197" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
       <c r="C197" s="1" t="n">
         <v>45.2770004272461</v>
       </c>
       <c r="D197" s="1" t="n">
         <v>6.34499979019165</v>
       </c>
       <c r="E197" t="s">
-        <v>2201</v>
+        <v>2197</v>
       </c>
       <c r="F197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B198" t="s">
-        <v>2202</v>
+        <v>2198</v>
       </c>
       <c r="C198" s="1" t="n">
         <v>59.9500007629395</v>
       </c>
       <c r="D198" s="1" t="n">
         <v>30.3169994354248</v>
       </c>
       <c r="E198" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
       <c r="F198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>1045</v>
       </c>
       <c r="B199" t="s">
-        <v>2204</v>
+        <v>2200</v>
       </c>
       <c r="C199" s="1" t="n">
         <v>43.640998840332</v>
       </c>
       <c r="D199" s="1" t="n">
         <v>5.09700012207031</v>
       </c>
       <c r="E199" t="s">
-        <v>2205</v>
+        <v>2201</v>
       </c>
       <c r="F199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>703</v>
       </c>
       <c r="B200" t="s">
         <v>1488</v>
       </c>
       <c r="C200" s="1" t="n">
         <v>44.6450004577637</v>
       </c>
       <c r="D200" s="1" t="n">
         <v>7.49100017547607</v>
       </c>
       <c r="E200" t="s">
-        <v>2206</v>
+        <v>2202</v>
       </c>
       <c r="F200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>892</v>
       </c>
       <c r="B201" t="s">
-        <v>2207</v>
+        <v>2203</v>
       </c>
       <c r="C201" s="1" t="n">
         <v>46.0839996337891</v>
       </c>
       <c r="D201" s="1" t="n">
         <v>6.72700023651123</v>
       </c>
       <c r="E201" t="s">
-        <v>2208</v>
+        <v>2204</v>
       </c>
       <c r="F201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>866</v>
       </c>
       <c r="B202" t="s">
-        <v>2209</v>
+        <v>2205</v>
       </c>
       <c r="C202" s="1" t="n">
         <v>44.8339996337891</v>
       </c>
       <c r="D202" s="1" t="n">
         <v>8.0649995803833</v>
       </c>
       <c r="E202" t="s">
-        <v>2210</v>
+        <v>2206</v>
       </c>
       <c r="F202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>930</v>
       </c>
       <c r="B203" t="s">
-        <v>2211</v>
+        <v>2207</v>
       </c>
       <c r="C203" s="1" t="n">
         <v>45.3339996337891</v>
       </c>
       <c r="D203" s="1" t="n">
         <v>7.79699993133545</v>
       </c>
       <c r="E203" t="s">
-        <v>2212</v>
+        <v>2208</v>
       </c>
       <c r="F203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>1458</v>
       </c>
       <c r="B204" t="s">
-        <v>2213</v>
+        <v>2209</v>
       </c>
       <c r="C204" s="1" t="n">
         <v>43.8959999084473</v>
       </c>
       <c r="D204" s="1" t="n">
         <v>12.3430004119873</v>
       </c>
       <c r="E204" t="s">
-        <v>2214</v>
+        <v>2210</v>
       </c>
       <c r="F204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>209</v>
       </c>
       <c r="B205" t="s">
-        <v>2215</v>
+        <v>2211</v>
       </c>
       <c r="C205" s="1" t="n">
         <v>45.6559982299805</v>
       </c>
       <c r="D205" s="1" t="n">
         <v>11.8590002059937</v>
       </c>
       <c r="E205" t="s">
-        <v>2216</v>
+        <v>2212</v>
       </c>
       <c r="F205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>1387</v>
       </c>
       <c r="B206" t="s">
-        <v>2217</v>
+        <v>2213</v>
       </c>
       <c r="C206" s="1" t="n">
         <v>42.882999420166</v>
       </c>
       <c r="D206" s="1" t="n">
         <v>-8.53299999237061</v>
       </c>
       <c r="E206" t="s">
-        <v>2218</v>
+        <v>2214</v>
       </c>
       <c r="F206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>862</v>
       </c>
       <c r="B207" t="s">
-        <v>2219</v>
+        <v>2215</v>
       </c>
       <c r="C207" s="1" t="n">
         <v>43.9869995117188</v>
       </c>
       <c r="D207" s="1" t="n">
         <v>7.55299997329712</v>
       </c>
       <c r="E207" t="s">
-        <v>2220</v>
+        <v>2216</v>
       </c>
       <c r="F207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>158</v>
       </c>
       <c r="B208" t="s">
-        <v>2221</v>
+        <v>2217</v>
       </c>
       <c r="C208" s="1" t="n">
         <v>40.7270011901855</v>
       </c>
       <c r="D208" s="1" t="n">
         <v>8.55900001525879</v>
       </c>
       <c r="E208" t="s">
-        <v>2222</v>
+        <v>2218</v>
       </c>
       <c r="F208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>695</v>
       </c>
       <c r="B209" t="s">
-        <v>2223</v>
+        <v>2219</v>
       </c>
       <c r="C209" s="1" t="n">
         <v>48.1609992980957</v>
       </c>
       <c r="D209" s="1" t="n">
         <v>5.73299980163574</v>
       </c>
       <c r="E209" t="s">
-        <v>2224</v>
+        <v>2220</v>
       </c>
       <c r="F209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>1161</v>
       </c>
       <c r="B210" t="s">
-        <v>2225</v>
+        <v>2221</v>
       </c>
       <c r="C210" s="1" t="n">
         <v>44.6500015258789</v>
       </c>
       <c r="D210" s="1" t="n">
         <v>7.63299989700317</v>
       </c>
       <c r="E210" t="s">
-        <v>2226</v>
+        <v>2222</v>
       </c>
       <c r="F210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>1585</v>
       </c>
       <c r="B211" t="s">
-        <v>2227</v>
+        <v>2223</v>
       </c>
       <c r="C211" s="1" t="n">
         <v>44.5929985046387</v>
       </c>
       <c r="D211" s="1" t="n">
         <v>10.6879997253418</v>
       </c>
       <c r="E211" t="s">
-        <v>2228</v>
+        <v>2224</v>
       </c>
       <c r="F211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>451</v>
       </c>
       <c r="B212" t="s">
-        <v>2229</v>
+        <v>2225</v>
       </c>
       <c r="C212" s="1" t="n">
         <v>44.6829986572266</v>
       </c>
       <c r="D212" s="1" t="n">
         <v>7.56699991226196</v>
       </c>
       <c r="E212" t="s">
-        <v>2230</v>
+        <v>2226</v>
       </c>
       <c r="F212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>1271</v>
       </c>
       <c r="B213" t="s">
-        <v>2231</v>
+        <v>2227</v>
       </c>
       <c r="C213" s="1" t="n">
         <v>45.7109985351563</v>
       </c>
       <c r="D213" s="1" t="n">
         <v>11.3559999465942</v>
       </c>
       <c r="E213" t="s">
-        <v>2232</v>
+        <v>2228</v>
       </c>
       <c r="F213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>573</v>
       </c>
       <c r="B214" t="s">
-        <v>2233</v>
+        <v>2229</v>
       </c>
       <c r="C214" s="1" t="n">
         <v>37.9329986572266</v>
       </c>
       <c r="D214" s="1" t="n">
         <v>-7.58300018310547</v>
       </c>
       <c r="E214" t="s">
-        <v>2234</v>
+        <v>2230</v>
       </c>
       <c r="F214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>1691</v>
       </c>
       <c r="B215" t="s">
-        <v>2235</v>
+        <v>2231</v>
       </c>
       <c r="C215" s="1" t="n">
         <v>43.318000793457</v>
       </c>
       <c r="D215" s="1" t="n">
         <v>11.331000328064</v>
       </c>
       <c r="E215" t="s">
-        <v>2236</v>
+        <v>2232</v>
       </c>
       <c r="F215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>1635</v>
       </c>
       <c r="B216" t="s">
-        <v>2237</v>
+        <v>2233</v>
       </c>
       <c r="C216" s="1" t="n">
         <v>49.3810005187988</v>
       </c>
       <c r="D216" s="1" t="n">
         <v>3.32299995422363</v>
       </c>
       <c r="E216" t="s">
-        <v>2238</v>
+        <v>2234</v>
       </c>
       <c r="F216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>1477</v>
       </c>
       <c r="B217" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="C217" s="1" t="n">
         <v>43.5099983215332</v>
       </c>
       <c r="D217" s="1" t="n">
         <v>16.4400005340576</v>
       </c>
       <c r="E217" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="F217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>1165</v>
       </c>
       <c r="B218" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="C218" s="1" t="n">
         <v>59.3289985656738</v>
       </c>
       <c r="D218" s="1" t="n">
         <v>18.0690002441406</v>
       </c>
       <c r="E218" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="F218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>1532</v>
       </c>
       <c r="B219" t="s">
-        <v>2243</v>
+        <v>2239</v>
       </c>
       <c r="C219" s="1" t="n">
         <v>54.3089981079102</v>
       </c>
       <c r="D219" s="1" t="n">
         <v>13.0819997787476</v>
       </c>
       <c r="E219" t="s">
-        <v>2244</v>
+        <v>2240</v>
       </c>
       <c r="F219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>796</v>
       </c>
       <c r="B220" t="s">
-        <v>2245</v>
+        <v>2241</v>
       </c>
       <c r="C220" s="1" t="n">
         <v>48.5730018615723</v>
       </c>
       <c r="D220" s="1" t="n">
         <v>7.7519998550415</v>
       </c>
       <c r="E220" t="s">
-        <v>2246</v>
+        <v>2242</v>
       </c>
       <c r="F220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>1026</v>
       </c>
       <c r="B221" t="s">
-        <v>2247</v>
+        <v>2243</v>
       </c>
       <c r="C221" s="1" t="n">
         <v>48.7779998779297</v>
       </c>
       <c r="D221" s="1" t="n">
         <v>9.18000030517578</v>
       </c>
       <c r="E221" t="s">
-        <v>2248</v>
+        <v>2244</v>
       </c>
       <c r="F221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>399</v>
       </c>
       <c r="B222" t="s">
-        <v>2249</v>
+        <v>2245</v>
       </c>
       <c r="C222" s="1" t="n">
         <v>45.132999420166</v>
       </c>
       <c r="D222" s="1" t="n">
         <v>7.05000019073486</v>
       </c>
       <c r="E222" t="s">
-        <v>2250</v>
+        <v>2246</v>
       </c>
       <c r="F222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>250</v>
       </c>
       <c r="B223" t="s">
-        <v>2251</v>
+        <v>2247</v>
       </c>
       <c r="C223" s="1" t="n">
         <v>45.8400001525879</v>
       </c>
       <c r="D223" s="1" t="n">
         <v>6.21400022506714</v>
       </c>
       <c r="E223" t="s">
-        <v>2252</v>
+        <v>2248</v>
       </c>
       <c r="F223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>349</v>
       </c>
       <c r="B224" t="s">
-        <v>2253</v>
+        <v>2249</v>
       </c>
       <c r="C224" s="1" t="n">
         <v>45.5540008544922</v>
       </c>
       <c r="D224" s="1" t="n">
         <v>4.66900014877319</v>
       </c>
       <c r="E224" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="F224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>1258</v>
       </c>
       <c r="B225" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
       <c r="C225" s="1" t="n">
         <v>41.7229995727539</v>
       </c>
       <c r="D225" s="1" t="n">
         <v>44.7929992675781</v>
       </c>
       <c r="E225" t="s">
-        <v>2256</v>
+        <v>2252</v>
       </c>
       <c r="F225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>1449</v>
       </c>
       <c r="B226" t="s">
-        <v>2257</v>
+        <v>2253</v>
       </c>
       <c r="C226" s="1" t="n">
         <v>46.0330009460449</v>
       </c>
       <c r="D226" s="1" t="n">
         <v>4.31199979782104</v>
       </c>
       <c r="E226" t="s">
-        <v>2258</v>
+        <v>2254</v>
       </c>
       <c r="F226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>626</v>
       </c>
       <c r="B227" t="s">
-        <v>2259</v>
+        <v>2255</v>
       </c>
       <c r="C227" s="1" t="n">
         <v>46.3709983825684</v>
       </c>
       <c r="D227" s="1" t="n">
         <v>6.48000001907349</v>
       </c>
       <c r="E227" t="s">
-        <v>2260</v>
+        <v>2256</v>
       </c>
       <c r="F227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>1257</v>
       </c>
       <c r="B228" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="C228" s="1" t="n">
         <v>58.1949996948242</v>
       </c>
       <c r="D228" s="1" t="n">
         <v>68.2580032348633</v>
       </c>
       <c r="E228" t="s">
-        <v>2262</v>
+        <v>2258</v>
       </c>
       <c r="F228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>743</v>
       </c>
       <c r="B229" t="s">
-        <v>2263</v>
+        <v>2259</v>
       </c>
       <c r="C229" s="1" t="n">
         <v>54.943000793457</v>
       </c>
       <c r="D229" s="1" t="n">
         <v>8.86400032043457</v>
       </c>
       <c r="E229" t="s">
-        <v>2264</v>
+        <v>2260</v>
       </c>
       <c r="F229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>9</v>
       </c>
       <c r="B230" t="s">
-        <v>2265</v>
+        <v>2261</v>
       </c>
       <c r="C230" s="1" t="n">
         <v>45.0789985656738</v>
       </c>
       <c r="D230" s="1" t="n">
         <v>7.67600011825562</v>
       </c>
       <c r="E230" t="s">
-        <v>2266</v>
+        <v>2262</v>
       </c>
       <c r="F230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>935</v>
       </c>
       <c r="B231" t="s">
-        <v>2267</v>
+        <v>2263</v>
       </c>
       <c r="C231" s="1" t="n">
         <v>44.8199996948242</v>
       </c>
       <c r="D231" s="1" t="n">
         <v>7.22300004959106</v>
       </c>
       <c r="E231" t="s">
-        <v>2268</v>
+        <v>2264</v>
       </c>
       <c r="F231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>1735</v>
       </c>
       <c r="B232" t="s">
-        <v>2269</v>
+        <v>2265</v>
       </c>
       <c r="C232" s="1" t="n">
         <v>43.3499984741211</v>
       </c>
       <c r="D232" s="1" t="n">
         <v>11.0170001983643</v>
       </c>
       <c r="E232" t="s">
-        <v>2270</v>
+        <v>2266</v>
       </c>
       <c r="F232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>1057</v>
       </c>
       <c r="B233" t="s">
-        <v>2271</v>
+        <v>2267</v>
       </c>
       <c r="C233" s="1" t="n">
         <v>43.6040000915527</v>
       </c>
       <c r="D233" s="1" t="n">
         <v>1.44400000572205</v>
       </c>
       <c r="E233" t="s">
-        <v>2272</v>
+        <v>2268</v>
       </c>
       <c r="F233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>713</v>
       </c>
       <c r="B234" t="s">
-        <v>2273</v>
+        <v>2269</v>
       </c>
       <c r="C234" s="1" t="n">
         <v>47.3930015563965</v>
       </c>
       <c r="D234" s="1" t="n">
         <v>0.688000023365021</v>
       </c>
       <c r="E234" t="s">
-        <v>2274</v>
+        <v>2270</v>
       </c>
       <c r="F234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>1133</v>
       </c>
       <c r="B235" t="s">
-        <v>2275</v>
+        <v>2271</v>
       </c>
       <c r="C235" s="1" t="n">
         <v>45.6720008850098</v>
       </c>
       <c r="D235" s="1" t="n">
         <v>12.2419996261597</v>
       </c>
       <c r="E235" t="s">
-        <v>2276</v>
+        <v>2272</v>
       </c>
       <c r="F235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>1604</v>
       </c>
       <c r="B236" t="s">
-        <v>2277</v>
+        <v>2273</v>
       </c>
       <c r="C236" s="1" t="n">
         <v>48.5200004577637</v>
       </c>
       <c r="D236" s="1" t="n">
         <v>9.05599975585938</v>
       </c>
       <c r="E236" t="s">
-        <v>2278</v>
+        <v>2274</v>
       </c>
       <c r="F236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>515</v>
       </c>
       <c r="B237" t="s">
-        <v>2279</v>
+        <v>2275</v>
       </c>
       <c r="C237" s="1" t="n">
         <v>45.2980003356934</v>
       </c>
       <c r="D237" s="1" t="n">
         <v>5.48299980163574</v>
       </c>
       <c r="E237" t="s">
-        <v>2280</v>
+        <v>2276</v>
       </c>
       <c r="F237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>1078</v>
       </c>
       <c r="B238" t="s">
-        <v>2281</v>
+        <v>2277</v>
       </c>
       <c r="C238" s="1" t="n">
         <v>60.4519996643066</v>
       </c>
       <c r="D238" s="1" t="n">
         <v>22.2670001983643</v>
       </c>
       <c r="E238" t="s">
-        <v>2282</v>
+        <v>2278</v>
       </c>
       <c r="F238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>1046</v>
       </c>
       <c r="B239" t="s">
-        <v>2283</v>
+        <v>2279</v>
       </c>
       <c r="C239" s="1" t="n">
         <v>-14.3000001907349</v>
       </c>
       <c r="D239" s="1" t="n">
         <v>-170.723007202148</v>
       </c>
       <c r="E239" t="s">
-        <v>2284</v>
+        <v>2280</v>
       </c>
       <c r="F239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>832</v>
       </c>
       <c r="B240" t="s">
-        <v>2285</v>
+        <v>2281</v>
       </c>
       <c r="C240" s="1" t="n">
         <v>46.0670013427734</v>
       </c>
       <c r="D240" s="1" t="n">
         <v>13.2329998016357</v>
       </c>
       <c r="E240" t="s">
-        <v>2286</v>
+        <v>2282</v>
       </c>
       <c r="F240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>310</v>
       </c>
       <c r="B241" t="s">
-        <v>2287</v>
+        <v>2283</v>
       </c>
       <c r="C241" s="1" t="n">
         <v>56.6080017089844</v>
       </c>
       <c r="D241" s="1" t="n">
         <v>26.7549991607666</v>
       </c>
       <c r="E241" t="s">
-        <v>2288</v>
+        <v>2284</v>
       </c>
       <c r="F241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>620</v>
       </c>
       <c r="B242" t="s">
-        <v>2289</v>
+        <v>2285</v>
       </c>
       <c r="C242" s="1" t="n">
         <v>45.8170013427734</v>
       </c>
       <c r="D242" s="1" t="n">
         <v>8.83300018310547</v>
       </c>
       <c r="E242" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="F242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>62</v>
       </c>
       <c r="B243" t="s">
-        <v>2291</v>
+        <v>2287</v>
       </c>
       <c r="C243" s="1" t="n">
         <v>45.439998626709</v>
       </c>
       <c r="D243" s="1" t="n">
         <v>12.3319997787476</v>
       </c>
       <c r="E243" t="s">
-        <v>2292</v>
+        <v>2288</v>
       </c>
       <c r="F243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>411</v>
       </c>
       <c r="B244" t="s">
-        <v>2293</v>
+        <v>2289</v>
       </c>
       <c r="C244" s="1" t="n">
         <v>45.4389991760254</v>
       </c>
       <c r="D244" s="1" t="n">
         <v>10.9930000305176</v>
       </c>
       <c r="E244" t="s">
-        <v>2294</v>
+        <v>2290</v>
       </c>
       <c r="F244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>679</v>
       </c>
       <c r="B245" t="s">
-        <v>2295</v>
+        <v>2291</v>
       </c>
       <c r="C245" s="1" t="n">
         <v>48.8050003051758</v>
       </c>
       <c r="D245" s="1" t="n">
         <v>2.13499999046326</v>
       </c>
       <c r="E245" t="s">
-        <v>2296</v>
+        <v>2292</v>
       </c>
       <c r="F245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>334</v>
       </c>
       <c r="B246" t="s">
-        <v>2297</v>
+        <v>2293</v>
       </c>
       <c r="C246" s="1" t="n">
         <v>43.7369995117188</v>
       </c>
       <c r="D246" s="1" t="n">
         <v>2.58299994468689</v>
       </c>
       <c r="E246" t="s">
-        <v>2298</v>
+        <v>2294</v>
       </c>
       <c r="F246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>210</v>
       </c>
       <c r="B247" t="s">
-        <v>2299</v>
+        <v>2295</v>
       </c>
       <c r="C247" s="1" t="n">
         <v>45.5499992370605</v>
       </c>
       <c r="D247" s="1" t="n">
         <v>11.5500001907349</v>
       </c>
       <c r="E247" t="s">
-        <v>2300</v>
+        <v>2296</v>
       </c>
       <c r="F247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>492</v>
       </c>
       <c r="B248" t="s">
-        <v>2301</v>
+        <v>2297</v>
       </c>
       <c r="C248" s="1" t="n">
         <v>40.6669998168945</v>
       </c>
       <c r="D248" s="1" t="n">
         <v>14.4329996109009</v>
       </c>
       <c r="E248" t="s">
-        <v>2302</v>
+        <v>2298</v>
       </c>
       <c r="F248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>295</v>
       </c>
       <c r="B249" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="C249" s="1" t="n">
         <v>44.367000579834</v>
       </c>
       <c r="D249" s="1" t="n">
         <v>7.84999990463257</v>
       </c>
       <c r="E249" t="s">
-        <v>2304</v>
+        <v>2300</v>
       </c>
       <c r="F249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>751</v>
       </c>
       <c r="B250" t="s">
-        <v>2305</v>
+        <v>2301</v>
       </c>
       <c r="C250" s="1" t="n">
         <v>44.5499992370605</v>
       </c>
       <c r="D250" s="1" t="n">
         <v>7.53299999237061</v>
       </c>
       <c r="E250" t="s">
-        <v>2306</v>
+        <v>2302</v>
       </c>
       <c r="F250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>1160</v>
       </c>
       <c r="B251" t="s">
-        <v>2307</v>
+        <v>2303</v>
       </c>
       <c r="C251" s="1" t="n">
         <v>44.7830009460449</v>
       </c>
       <c r="D251" s="1" t="n">
         <v>7.5</v>
       </c>
       <c r="E251" t="s">
-        <v>2308</v>
+        <v>2304</v>
       </c>
       <c r="F251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>1020</v>
       </c>
       <c r="B252" t="s">
-        <v>2309</v>
+        <v>2305</v>
       </c>
       <c r="C252" s="1" t="n">
         <v>44.3499984741211</v>
       </c>
       <c r="D252" s="1" t="n">
         <v>7.76700019836426</v>
       </c>
       <c r="E252" t="s">
-        <v>2310</v>
+        <v>2306</v>
       </c>
       <c r="F252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>153</v>
       </c>
       <c r="B253" t="s">
-        <v>2311</v>
+        <v>2307</v>
       </c>
       <c r="C253" s="1" t="n">
         <v>43.7039985656738</v>
       </c>
       <c r="D253" s="1" t="n">
         <v>7.31199979782104</v>
       </c>
       <c r="E253" t="s">
-        <v>2312</v>
+        <v>2308</v>
       </c>
       <c r="F253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>910</v>
       </c>
       <c r="B254" t="s">
-        <v>2313</v>
+        <v>2309</v>
       </c>
       <c r="C254" s="1" t="n">
         <v>44.9500007629395</v>
       </c>
       <c r="D254" s="1" t="n">
         <v>7.63299989700317</v>
       </c>
       <c r="E254" t="s">
-        <v>2314</v>
+        <v>2310</v>
       </c>
       <c r="F254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>881</v>
       </c>
       <c r="B255" t="s">
-        <v>2315</v>
+        <v>2311</v>
       </c>
       <c r="C255" s="1" t="n">
         <v>46.1479988098145</v>
       </c>
       <c r="D255" s="1" t="n">
         <v>6.40999984741211</v>
       </c>
       <c r="E255" t="s">
-        <v>2316</v>
+        <v>2312</v>
       </c>
       <c r="F255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>187</v>
       </c>
       <c r="B256" t="s">
-        <v>2317</v>
+        <v>2313</v>
       </c>
       <c r="C256" s="1" t="n">
         <v>48.2080001831055</v>
       </c>
       <c r="D256" s="1" t="n">
         <v>16.3729991912842</v>
       </c>
       <c r="E256" t="s">
-        <v>2318</v>
+        <v>2314</v>
       </c>
       <c r="F256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>994</v>
       </c>
       <c r="B257" t="s">
-        <v>2319</v>
+        <v>2315</v>
       </c>
       <c r="C257" s="1" t="n">
         <v>51.4830017089844</v>
       </c>
       <c r="D257" s="1" t="n">
         <v>-0.600000023841858</v>
       </c>
       <c r="E257" t="s">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="F257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>51</v>
       </c>
       <c r="B258" t="s">
-        <v>2321</v>
+        <v>2317</v>
       </c>
       <c r="C258" s="1" t="n">
         <v>51.3359985351563</v>
       </c>
       <c r="D258" s="1" t="n">
         <v>16.6439990997314</v>
       </c>
       <c r="E258" t="s">
-        <v>2322</v>
+        <v>2318</v>
       </c>
       <c r="F258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>956</v>
       </c>
       <c r="B259" t="s">
-        <v>2323</v>
+        <v>2319</v>
       </c>
       <c r="C259" s="1" t="n">
         <v>51.617000579834</v>
       </c>
       <c r="D259" s="1" t="n">
         <v>15.3170003890991</v>
       </c>
       <c r="E259" t="s">
-        <v>2324</v>
+        <v>2320</v>
       </c>
       <c r="F259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>416</v>
       </c>
       <c r="B260" t="s">
-        <v>2325</v>
+        <v>2321</v>
       </c>
       <c r="C260" s="1" t="n">
         <v>41.8330001831055</v>
       </c>
       <c r="D260" s="1" t="n">
         <v>12.8330001831055</v>
       </c>
       <c r="E260" t="s">
-        <v>2326</v>
+        <v>2322</v>
       </c>
       <c r="F260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>410</v>
       </c>
       <c r="B261" t="s">
-        <v>2327</v>
+        <v>2323</v>
       </c>
       <c r="C261" s="1" t="n">
         <v>37.7999992370605</v>
       </c>
       <c r="D261" s="1" t="n">
         <v>20.75</v>
       </c>
       <c r="E261" t="s">
-        <v>2328</v>
+        <v>2324</v>
       </c>
       <c r="F261"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0" zoomScale="100" showGridLines="1" tabSelected="false"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0" baseColWidth="10"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>2329</v>
+        <v>2325</v>
       </c>
       <c r="B1" t="s">
-        <v>2330</v>
+        <v>2326</v>
       </c>
       <c r="C1" t="s">
-        <v>2331</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>172</v>
       </c>
       <c r="B2" t="s">
-        <v>2332</v>
+        <v>2328</v>
       </c>
       <c r="C2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>504</v>
       </c>
       <c r="B3" t="s">
-        <v>2333</v>
+        <v>2329</v>
       </c>
       <c r="C3" t="s">
-        <v>2334</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>162</v>
       </c>
       <c r="B4" t="s">
-        <v>2335</v>
+        <v>2331</v>
       </c>
       <c r="C4" t="s">
-        <v>2336</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>65</v>
       </c>
       <c r="B5" t="s">
-        <v>2337</v>
+        <v>2333</v>
       </c>
       <c r="C5" t="s">
-        <v>2338</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
-        <v>2339</v>
+        <v>2335</v>
       </c>
       <c r="C6" t="s">
-        <v>2340</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>54</v>
       </c>
       <c r="B7" t="s">
-        <v>2341</v>
+        <v>2337</v>
       </c>
       <c r="C7" t="s">
-        <v>2342</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>109</v>
       </c>
       <c r="B8" t="s">
-        <v>2343</v>
+        <v>2339</v>
       </c>
       <c r="C8" t="s">
-        <v>2344</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>96</v>
       </c>
       <c r="B9" t="s">
-        <v>2345</v>
+        <v>2341</v>
       </c>
       <c r="C9" t="s">
-        <v>2346</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>944</v>
       </c>
       <c r="B10" t="s">
-        <v>2347</v>
+        <v>2343</v>
       </c>
       <c r="C10" t="s">
-        <v>2348</v>
+        <v>2344</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ddlc</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </coreProperties>
 </file>